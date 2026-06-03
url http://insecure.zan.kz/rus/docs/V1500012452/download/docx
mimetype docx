--- v1 (2026-03-12)
+++ v2 (2026-06-03)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d3c06f" w14:textId="1d3c06f">
+    <w:p w14:paraId="ebd5a89" w14:textId="ebd5a89">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,256 +112,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 10 ноября 2015 года № 1061. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 декабря 2015 года № 12452.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
+      В соответствии с подпунктом 41-31) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Преамбула предусматривается в редакци</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
-      </w:r>
-[...124 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1082,6710 +975,5548 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.08.2019).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z9" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Настоящие Правила сертификации и выдачи сертификата эксплуатанта гражданских воздушных судов (далее – Правила) разработаны в соответствии с подпунктом 41-31) статьи 14 Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" (далее – Закон) и подпунктом 1) статьи 10 Закона Республики Казахстан "О государственных услугах".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Пункт</w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Правила определяют порядок сертификации и оказание государственной услуги "Выдача сертификата эксплуатанта" (далее – государственная услуга), а также приостановления и отзыва сертификата эксплуатанта гражданских воздушных судов (далее - сертификат эксплуатанта) авиакомпаний, осуществляющих коммерческие перевозки пассажиров, багажа, груза и почтовых отправлений (воздушные перевозки).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 23.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга оказывается уполномоченной организацией в сфере гражданской авиации (далее – уполномоченная организация).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 23.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z588" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-1. За выдачу сертификата эксплуатанта гражданских воздушных судов взимается плата в порядке, который определен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 24 марта 2023 года № 177 "Об утверждении Правил взимания платежей в сфере гражданской авиации Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан № 32120).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Размер платы определяется </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 17 марта 2023 года № 167 "Об утверждении перечня платных услуг уполномоченной организации в сфере гражданской авиации и ставок платежей в сфере гражданской авиации (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан № 32089) (далее – Перечень платных услуг уполномоченной организации в сфере гражданской авиации и ставок платежей в сфере гражданской авиации).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сертификация эксплуатанта гражданских воздушных судов осуществляется после поступления платы в бюджет уполномоченной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...101 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 3-1 в соответствии с приказом Министра транспорта РК от 17.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Авиакомпания, впервые получившая сертификат эксплуатанта, дающий право выполнения международных коммерческих перевозок, регистрируется в Международной организации гражданской авиации (далее - ИКАО).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z590" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Регистрация осуществляется посредством запроса, направляемого заявителем (эксплуатантом) в ИКАО с оплатой членского взноса. После этого уполномоченная организация подтверждает на интернет-ресурсе ИКАО фактическое получение заявителем сертификата эксплуатанта. После подтверждения ИКАО регистрирует трехбуквенный код и условный телефонный позывной эксплуатанта. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 3-1 в соответствии с приказом Министра транспорта РК от 17.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 30</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Перечень основных требований к оказанию государственной услуги, результат оказания, а также иные сведения с учетом особенностей оказания государственной услуги изложены в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в форме Перечня основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сертификация осуществляется в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) этап, предшествующий подаче заявки; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подача заявителем в уполномоченную организацию заявки с документами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оценка документации и принятие решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведение уполномоченной организацией сертификационного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обследования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заявителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принятие решения и выдача (отказ в выдаче) сертификата эксплуатанта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z600" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...8 lines deleted...]
-      </w:r>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Общий срок сертификации и выдачи сертификата эксплуатанта – шестьдесят четыре рабочих дня с момента подачи заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z591" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Данный срок продлевается на срок необходимый для устранения выявленных несоответствии уровня 2 устанавливаемый в соответствии c </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пунктом 21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>настоящих Правил, с уведомлением заявителя в течение 2 (двух) календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z592" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок, указанный в плане корректирующих действий, продлевается уполномоченной организацией не более одного раза на срок, не превышающий трех месяцев при условии предоставления заявителем обоснования о необходимости его изменения, с уведомлением заявителя в течение 2 (двух) календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z593" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок внесения изменений составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z594" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в сертификат и/или связанные с ним эксплуатационные спецификации при изменениях наименования эксплуатанта, организационно-правовой формы юридического лица, юридического адреса – 10 рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z595" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при внесении в эксплуатационные спецификации сертификата эксплуатанта воздушных судов одного типа с эксплуатируемыми – 20 рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z596" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при внесении в эксплуатационные спецификации сертификата эксплуатанта воздушных судов других типов, которые ранее не эксплуатировались – 30 рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z597" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при внесении в эксплуатационные спецификации сертификата эксплуатанта других видов полетов в том числе специальные утверждения – 30 рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z598" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при исключении воздушных судов из эксплуатационных спецификации сертификата эксплуатанта – 3 рабочих дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z599" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выдача копии сертификата эксплуатанта заверенной печатью уполномоченной организации – 2 (два) рабочих дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...56 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z22" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Авиакомпания, впервые получившая сертификат эксплуатанта, дающий право выполнения международных коммерческих перевозок, регистрируется в Международной организации гражданской авиации (далее - ИКАО). Авиакомпании присваивается трехбуквенный код и условный телефонный позывной.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+      8. В Правилах используются следующие термины и определения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z23" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Регистрация осуществляется посредством запроса, направляемого уполномоченной организацией в ИКАО.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+      1) сертификат эксплуатанта гражданских воздушных судов - документ, выданный уполномоченной организацией в сфере гражданской авиации, удостоверяющий соответствие эксплуатанта настоящим Правилам и сертификационным требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z24" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заявка – обращение заявителя в уполномоченную организацию для получения сертификата эксплуатанта гражданских воздушных судов (далее - заявка);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z25" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заявитель – юридическое лицо Республики Казахстан, обратившееся в уполномоченную организацию для получения сертификата эксплуатанта гражданских воздушных судов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z601" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) декларация о соответствии – документ эксплуатанта, содержащий обязательство о соответствии и поддержании соответствия сертификационным требованиям с перечислением полного перечная всех норм и правил применимых к предлагаемым видам деятельности. По каждому сертификационному требованию также следует привести краткое описание или ссылку на руководство или иной документ эксплуатанта. Описание или ссылка описывают метод оценки соответствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z26" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сертификационные требования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – требования к эксплуатантам гражданских воздушных судов, осуществляющим воздушные перевозки, авиационные работы, утвержденные приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 153 "Об утверждении сертификационных требований к эксплуатантам гражданских воздушных судов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11459.);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра индустрии и инфраструктурного развития РК от 23.04.2020 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) исключен приказом Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z602" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) план мероприятий – основной документ эксплуатанта, в котором перечислены планируемые мероприятия, виды деятельности, программы, покупки ВС и средств производства, подлежащие представлению в уполномоченную организацию для обследования до сертификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказами Министра индустрии и инфраструктурного развития РК от 23.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); от 15.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения сертификации и оказание государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 23.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Этап, предшествующий подаче заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z30" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Этап предшествующий первоначальной подаче заявки, предусматривает предварительное обращение заявителя в уполномоченную организацию о намерении получения сертификата эксплуатанта, где ему предоставляется исчерпывающая информация, касающаяся типов полетов, которые разрешаются, сведений, которые предоставляются заявителем, и процедур, которые будут применяться при рассмотрении заявления, срока сертификации, форме и содержании документов, требуемых при подаче официального заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z603" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В свою очередь, для предварительной оценки заявитель представляет информацию, касающуюся его финансово-экономического положения для обеспечения безопасности полетов, юридического статуса и видов деятельности, планируемых к эксплуатации типов воздушных судов и структуры маршрутов, географию и районы полетов, и места временного базирования воздушных судов, подходящих для предлагаемых перевозок, планируемой рентабельности перевозок, наличия квалифицированного персонала, уровня обслуживания, соответствующего потребностям или спросу и отвечающего общественным интересам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z576" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. При первичной сертификации заявитель представляет развернутый финансово-экономический план деятельности, включающий выделение финансовых ресурсов на профессиональную подготовку авиационного персонала, поддержание летной годности воздушных судов, приобретение оборудования, средств, фонд оплаты труда и иные расходы, для осуществления планируемой деятельности и обеспечения безопасности полетов и авиационной безопасности. Финансово-экономический план деятельности утверждается собственником (участниками, акционерами) юридического лица, претендующего на получение сертификата эксплуатанта. Наличие достаточных финансовых ресурсов подтверждается соответствующей выпиской с банковского счета заявителя за последние три месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 9-1 в соответствии с приказом Министра индустрии и инфраструктурного развития РК от 15.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уполномоченная организация в срок десять рабочих дней от даты обращения информирует заявителя о положительном или отрицательном заключении по результатам предварительной оценки, которое подготавливается с учетом требований документов ИКАО и настоящих Правил. Положительное заключение является основанием для начала подготовки заявителя к подаче официальной заявки. При отрицательном заключении и когда недостатки возможно устранить, заявителю предоставляется возможность повторно обратиться после исправления недостатков. При повторном обращении уполномоченная организация в течение десяти рабочих дней со дня обращения информирует (с использованием средств связи) заявителя о положительном или отрицательном заключении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Подача заявки и документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z34" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Для получения государственной услуги заявитель направляет в уполномоченную организацию заявку через веб-портал "электронного правительства" (далее - портал) по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в срок 64 (шестьдесят четыре) рабочих дня до планируемой даты начала выполнения полетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z604" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...8 lines deleted...]
-      </w:r>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. К заявке прилагаются документы, указанные в пункте 8 Перечня основных требований к оказанию государственной услуги "Выдача сертификата эксплуатанта" (далее – Перечень основных требований к оказанию государственной услуги), предусмотренный в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z605" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченная организация осуществляет регистрацию документов и сведений в день их поступления и заявителю в "личный кабинет" направляется статус о принятии запроса на государственную услугу. При обращении заявителя через портал после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z606" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении заявителем неполного пакета документов согласно Перечню основных требований к оказанию государственной услуги и (или) документов с истекшим сроком действия, уполномоченная организация в течение двух рабочих дней отказывает в дальнейшем рассмотрений заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z607" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении заявителем полного пакета документов, согласно Перечню основных требований к оказанию государственной услуги, уполномоченная организация принимает заявку и документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z608" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, о государственной регистрации (перерегистрации) юридического лица, свидетельстве на выполнение авиационных работ, государственной регистрации гражданского воздушного судна, сертификате летной годности, воздушного судна по шуму, разрешения на использование радиопередающей аппаратуры уполномоченная организация получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...56 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z36" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...22 lines deleted...]
-    </w:p>
+        <w:t>
+      13. Для очередного получения сертификата эксплуатанта заявитель представляет заявку с документами, указанными в пункте 8 Перечня основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 15.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 159</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z37" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Оценка документации и принятие решения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z38" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Сертификация осуществляется в следующем порядке:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+      14. При обращении через портал заявителю в "личный кабинет" направляется статус о принятии запроса на государственную услугу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z609" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) этап, предшествующий подаче заявки; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+      Уполномоченная организация рассматривает представленные документы, а также оценивает представленные документы с использованием инструктивного материала и принимает по ним соответствующее решение по форме "Решение по заявке на получение сертификата эксплуатанта", согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z610" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) подача заявителем в уполномоченную организацию заявки с документами;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+      Максимальный срок рассмотрения документов на этапе оценки документов составляет 20 (двадцать) рабочих дней. При несоответствии заявления и прилагаемых к нему документов требованиям настоящих Правил заявителю предоставляется возможность устранить выявленные несоответствия, при этом срок устранения устанавливается в десять рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) оценка документации и принятие решения;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+      15. В случае не устранения заявителем выявленных несоответствий в срок, установленный пунктом 14 настоящих Правил, заявителю направляется решение об отказе в рассмотрении заявки и документов с указанием причин отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 23.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) проведение уполномоченной организацией сертификационного</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+      16. При соответствии заявки и документов требованиям настоящих Правил, уполномоченной организацией направляется заявителю решение о переходе к этапу сертификационного обследования и создается Комиссия для его проведения (далее - Комиссия) в течение 4 (четырех) рабочих дней из числа авиационных инспекторов уполномоченной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z611" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие решения и выдача (отказ в выдаче) сертификата эксплуатанта.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+      Общее количество членов комиссии составляет нечетное число, не менее 3 (трех) человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z612" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель комиссии назначается из числа авиационных инспекторов уполномоченной организации, являющихся членами комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Проведение сертификационного обследования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z43" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Комиссия в течение 10 (десяти) рабочих дней осуществляет сертификационное обследование заявителя с использованием инструктивного материала, разработанного уполномоченной организацией для авиационных инспекторов, на соответствие эксплуатанта установленным сертификационным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требованиям</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, в том числе его финансово-экономического положения для обеспечения безопасности полетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z44" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Сертификационное обследование включает в себя: проверку объектов базы и филиалов, представительств, системы руководства полетами и средств контроля, а также программ подготовки и учебных средств, систем контроля и планирования технического обслуживания воздушных судов и выполнение учебных программ, анализ процедуры технического обслуживания, производства полетов и ведения документации. Проверка также производит оценку внедрения структуры, процессов, видов деятельности и интерфейсов системы управления безопасностью полетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z613" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом проверяется и подтверждается, что здания и сооружения соответствующим образом оборудованы и используются по их прямому предназначению. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Сертификационное обследование заявителя при первоначальном получении сертификата эксплуатанта, а также в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, дополнительно включает демонстрацию заявителем системы руководства полетами, имитацию демонстрации вынужденной посадки на воду, демонстрацию аварийной эвакуации, выполнение демонстрационных полетов, включая демонстрационные полеты на заявленные специальные утверждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z614" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель проводит четыре демонстрационных полета. Данное количество демонстрационных полетов сокращается до двух полетов при условий демонстрации эксплуатантом способности безопасной эксплуатации воздушных судов на авиационных тренажерах не ниже уровня "C" или "D" под наблюдением ответственных авиационных инспекторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z615" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...8 lines deleted...]
-      </w:r>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. По результатам сертификационного обследования составляется Акт сертификационного обследования (далее - Акт) в двух экземплярах по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам с указанием фактического состояния объектов заявителя, выводов, рекомендаций и заключения о возможности или невозможности выдачи сертификата эксплуатанта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z616" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект акта представляется на обсуждение членам комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z617" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При согласии с содержанием акт подписывается председателем и членами комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z618" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При возникновении разногласий решение принимается если за него проголосовало большинство голосов от общего количества членов Комиссии. Член комиссии, не согласный с содержанием акта, представляет особое мнение в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z619" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В особом мнении указываются конкретные мотивы несогласия и их обоснование, а также предлагаемые формулировки. Особое мнение рассматривается членами комиссии с обязательным оформлением протокола.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z620" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в результате рассмотрения особое мнение не было учтено в акте, член комиссии, представивший его, подписывает акт с пометкой "С особым мнением".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z621" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт, подписанный председателем и членами комиссии, представляется эксплуатанту для ознакомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...56 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z48" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...8 lines deleted...]
-      </w:r>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Несоответствия сертификационным требованиям, выявленные при сертификационном обследовании, подразделяются на три уровня:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z623" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уровень 1, уровень 2 и уровень 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z624" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К уровню 1 относятся несоответствия сертификационным требованиям, препятствующее осуществлению деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z625" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К уровню 2 относятся несоответствия сертификационным требованиям, не препятствующее осуществлению деятельности при условии его устранения в сроки, согласованные с уполномоченной организацией или введения ограничений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z626" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К уровню 3 относятся несоответствия сертификационным требованиям, не препятствующее осуществлению деятельности и подлежащее его устранению при совершенствовании производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z627" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Несоответствия сертификационным требованиям уровня 1 характеризуются неспособностью заявителя обеспечить охрану жизни и здоровья человека, окружающей среды, безопасность полетов и авиационную безопасность, исходя из технических и финансовых возможностей заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z628" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии сертификационным требованиям уровня 1 уполномоченная организация отказывает в выдаче сертификата эксплуатанта либо ограничивает действие сертификата эксплуатанта в случаях и порядке, установленных законодательством Республики Казахстан об использовании воздушного пространства Республики Казахстан и деятельности авиации, до момента устранения выявленных несоответствий заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z629" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии сертификационным требованиям уровня 2 уполномоченная организация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z630" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) согласовывает срок для устранения выявленного несоответствия, не превышающий трех месяцев с момента его выявления. Заявитель разрабатывает план корректирующих действий по устранению выявленного несоответствия и представляет в уполномоченную организацию в течение десяти рабочих дней с момента ознакомления с результатами сертификационного обследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z631" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на основе оценки мер, предложенных заявителем по устранению выявленного несоответствия, согласовывает план корректирующих действий либо возвращает его на доработку с обоснованием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z632" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок, указанный в плане корректирующих действий, продлевается уполномоченной организацией не более одного раза на срок, не превышающий трех месяцев при условии предоставления заявителем обоснования о необходимости его изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z633" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии сертификационным требованиям уровня 3 план корректирующих действий не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z634" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При первоначальной выдаче сертификата эксплуатанта, несоответствия сертификационным требованиям устраняются до выдачи сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...26 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 450</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z60" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. В Правилах используются следующие термины и определения:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+      22. Уполномоченная организация контролирует представление эксплуатантом плана корректирующих действий и (или) выполнение корректирующих действий в установленные планом сроки путем проведения проверки или иных форм контроля и надзора, включающих наблюдение и анализ деятельности физических и юридических лиц по обеспечению безопасности полетов и авиационной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сертификат эксплуатанта гражданских воздушных судов - документ, выданный уполномоченной организацией в сфере гражданской авиации, удостоверяющий соответствие эксплуатанта настоящим Правилам и сертификационным требованиям;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+      Наблюдение и анализ деятельности физических и юридических лиц по обеспечению безопасности полетов и авиационной безопасности, а также в целях выполнения рекомендаций по результатам расследования авиационных происшествий и инцидентов осуществляются на основании информации, документов и материалов, предоставленных физическими и юридическими лицами уполномоченной организации в соответствии с требованиями Закона.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) заявка – обращение заявителя в уполномоченную организацию для получения сертификата эксплуатанта гражданских воздушных судов (далее - заявка);</w:t>
-[...102 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+      Если заявитель не представляет приемлемый план корректирующих действий или не выполняет корректирующие действия в сроки, согласованные уполномоченной организацией, несоответствие сертификационным требованиям уровня 2 становится несоответствием сертификационным требованиям уровня 1 и уполномоченная организация отказывает в выдаче сертификата эксплуатанта или отзывает ранее выданный сертификат эксплуатанта.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказами Министра индустрии и инфраструктурного развития РК от 23.04.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); от 15.03.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 15.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkStart w:name="z62" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок проведения сертификации и оказание государственной услуги</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+        <w:t xml:space="preserve"> Параграф 5. Принятие решения и выдача (отказ в выдаче) сертификата эксплуатанта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z63" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Основанием для выдачи сертификата эксплуатанта является акт сертификационного обследования с заключением о выдаче сертификата эксплуатанта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок главы 2 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 23.04.2020 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+      Уполномоченная организация производит оформление и выдачу сертификата эксплуатанта по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в срок 3 (трех) рабочих дней или в случае отрицательного решения направляет заявителю мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги, уполномоченная организация уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам заслушивания формируется результат оказания государственной услуги, либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении через портал, в "личный кабинет" заявителя, направляется уведомление о результате государственной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...45 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 12.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Пункт 9 </w:t>
-[...113 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z589" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1. Сертификат эксплуатанта выдается сроком на два года с указанием области и срока действия, и не подлежит передаче другому лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 23-1 в соответствии с приказом Министра транспорта РК от 17.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Пункт </w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z65" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Уполномоченная организация в срок десять рабочих дней от даты обращения информирует заявителя о положительном или отрицательном заключении по результатам предварительной оценки. Положительное заключение является основанием для начала подготовки эксплуатанта к сертификации.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+      24. Копия сертификата эксплуатанта, заверенная подписью руководителя или лица, его замещающего, и печатью уполномоченной организацией и копии, связанных с ним эксплуатационных спецификаций, находятся на борту воздушного судна.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z66" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Основанием для отказа в выдаче сертификата эксплуатанта является акт сертификационного обследования с заключением об отказе в выдаче сертификата эксплуатанта в случаях предусмотренных пунктом 9 Перечня основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...45 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 15.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Пункт </w:t>
-[...115 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Уполномоченная организация в срок три рабочих дня со дня принятия решения об отказе в выдаче сертификата эксплуатанта направляет письменный, мотивированный отказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z572" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1. Уполномоченная организация обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в сфере гражданской авиации в течении трех рабочих дней после государственной регистрации приказа, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 26-1 в соответствии с приказом Министра индустрии и инфраструктурного развития РК от 23.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Пункт </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); в редакции приказа Министра индустрии и инфраструктурного развития РК от 15.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z70" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      27. Рассмотрение жалобы на административное действие (бездействие) уполномоченной организации, связанное с принятием административного акта в административном (досудебном) порядке производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      12. К заявке прилагаются документы, указанные в пункте 8 Перечня основных требований к оказанию государственной услуги "Выдача сертификата эксплуатанта" (далее – Перечень основных требований к оказанию государственной услуги), предусмотренный в </w:t>
-[...21 lines deleted...]
-    </w:p>
+      Жалоба заявителя в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченная организация осуществляет регистрацию документов и сведений в день их поступления.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      уполномоченной организацией – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о документах, о государственной регистрации (перерегистрации) юридического лица, свидетельстве на выполнение авиационных работ, государственной регистрации гражданского воздушного судна, сертификате летной годности, воздушного судна по шуму, разрешения на использование радиопередающей аппаратуры уполномоченная организация получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
-[...1 lines deleted...]
-    </w:p>
+      уполномоченным органом в сфере гражданской авиации, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченная организация получает электронные документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "электронного правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "электронного правительства".</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Жалоба подается в уполномоченную организацию и (или) в уполномоченный орган в сфере гражданской авиации и (или) должностному лицу, чье решение, действие (бездействие) обжалуются, а также в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченная организация, уполномоченный орган в сфере гражданской авиации, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, уполномоченная организация, уполномоченный орган в сфере гражданской авиации, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляют жалобу в орган, рассматривающий жалобу, если в течение 3 (трех) рабочих дней принято решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Срок рассмотрения жалобы уполномоченной организацией, уполномоченным органом в сфере гражданской авиации, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" продлевается не более чем на 10 (десять) рабочих дней в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получения дополнительной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 15.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 159</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 12.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...76 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок приостановления и отзыва сертификата эксплуатанта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z72" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Уполномоченная организация приостанавливает действие сертификата эксплуатанта в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z73" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) несоблюдения эксплуатантом сертификационных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требований</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и ограничений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z74" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) необеспечения страхования в соответствии с требованиями законов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан об обязательных видах страхования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z75" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выявления нарушений первого уровня или влияющих на безопасность полетов, установленных при инспекционных проверках, в том числе в иностранных государствах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z76" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае письменного заявления эксплуатанта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z579" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-1. Уполномоченная организация в сфере гражданской авиации отзывает сертификат эксплуатанта при:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z580" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получении сертификата эксплуатанта, поддержания соответствия сертификационным требованиям эксплуатантом путем фальсификации представленных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z581" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совершении противозаконных действий или незаконного использования сертификата эксплуатантом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z582" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) неуведомлении уполномоченной организации в сфере гражданской авиации о дате и цели выполненного нерегулярного международного полета вне пределов воздушного пространства Республики Казахстан либо представление в уведомлении недостоверной информации; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z583" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не расположении на территории Республики Казахстан головного офиса эксплуатанта гражданского воздушного судна, выполняющего нерегулярные полеты вне пределов воздушного пространства Республики Казахстан, и операционно-финансовые решения, влияющие на направление, контроль и координацию деятельности и операций организации не доступны для проверки компетентными государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z584" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выполнении международного полета эксплуатанта гражданского воздушного судна для перевозки воинских формирований, вооружений и военной техники иностранных государств, а также продукции двойного назначения без согласования с уполномоченным органом в сфере гражданской авиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z585" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) вступившего в законную силу решения суда, запрещающее заявителю оказание данного вида услуги; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z586" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) письменного заявления эксплуатанта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 28-1 в соответствии с приказом Министра индустрии и инфраструктурного развития РК от 15.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Выявленные нарушения по результатам постоянного надзора в зависимости от степени нарушения требований</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подразделяются на нарушения первого и второго уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z78" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К нарушениям первого уровня относятся существенные нарушения требований</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, которые представляют непосредственную угрозу безопасности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> полетов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и авиационной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> безопасности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z79" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К нарушениям второго уровня относятся все нарушения требований Закона, которые не входят в нарушения первого уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z80" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В случае прекращения эксплуатантом коммерческих воздушных перевозок более шести месяцев уполномоченная организация отзывает сертификат эксплуатанта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z81" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченная организация уведомляет эксплуатанта о возможном отзыве сертификата за тридцать рабочих дней до наступления вышеуказанного срока.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z82" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. В случаях, указанных в подпунктах 1), 2) и 3) пункта 28 настоящих Правил уполномоченная организация приостанавливает действие сертификата эксплуатанта с указанием причины приостановления до момента устранения эксплуатантом выявленных нарушений. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z83" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В срок десять рабочих дней со дня ознакомления с актом о результатах проверки или выдачи инспекторского предписания эксплуатант представляет в уполномоченную организацию план корректирующих действий по устранению нарушений, и после устранения нарушений справку о выполнении корректирующих действий в установленные планом сроки с приложением подтверждающей документации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z84" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если эксплуатант в установленные планом сроки не устранил несоответствия и (или) нарушения, привлекшие приостановление действия сертификата эксплуатанта, уполномоченная организация отзывает сертификат эксплуатанта. Во всех случаях, указанных в пункте 28 настоящих Правил, приостановление действия сертификата эксплуатанта осуществляется на срок не более шести месяцев, после чего уполномоченная организация отзывает сертификат эксплуатанта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z85" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Возобновление действия сертификата эксплуатанта в случае его приостановления, осуществляется уполномоченной организацией только после предоставления справки о выполнении эксплуатантом плана корректирующих действий в установленные планом сроки с приложением подтверждающей документации и проведения проверки уполномоченной организацией эксплуатанта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z86" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. О решении по возобновлению или об отказе в возобновлении действия сертификата эксплуатанта уполномоченная организация сообщает эксплуатанту в письменной форме в срок три рабочих дня с момента окончания проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z87" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В случае приостановления действия сертификата эксплуатанта или его отзыва, уполномоченная организация незамедлительно информирует эксплуатанта и орган обслуживания воздушного движения о принятом решении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z88" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Эксплуатант при приостановлении или отзыве сертификата эксплуатанта, незамедлительно возвращает оригинал сертификата в уполномоченную организацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...53 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...3398 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Уполномоченная организация в срок десять рабочих дней, с момента принятия решения об отзыве, информирует об этом ИКАО (для эксплуатанта, выполняющего международные воздушные перевозки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z90" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z91" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Изменения и дополнения в сертификат эксплуатанта вносятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z92" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по заявке эксплуатанта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z93" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) по решению уполномоченной организации по результатам проведенной проверки эксплуатанта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z94" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. В случае изменения наименования эксплуатанта, его статуса, ведомственной принадлежности (если они не влекут несоответствия сертификационным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> требованиям</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), прекращения эксплуатации воздушных судов, а также приобретения в собственность, аренды без экипажа эксплуатантом воздушных судов одного типа с эксплуатируемыми в сертификат эксплуатанта вносятся соответствующие изменения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z95" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. В случаях предусмотренных в пункте 38 настоящих Правил эксплуатант направляет в уполномоченную организацию заявку на внесение изменений и дополнений в сертификат эксплуатанта по форме, согласно приложению 6 к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z96" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Уполномоченная организация за двадцать рабочих дней с момента получения заявки рассматривает представленные документы и вносит соответствующие изменения и дополнения в сертификат эксплуатанта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z97" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. В случае приобретения в собственность, аренды без экипажа эксплуатантом воздушных судов других типов, которые ранее не эксплуатировались им, уполномоченная организация в течение тридцати рабочих дней с момента получения заявки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z98" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает представленные документы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z99" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проводит обследование эксплуатанта в части, касающейся вносимых изменений, по результатам которого вносятся соответствующие изменения и дополнения в эксплуатационные спецификации эксплуатанта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z100" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Отказ во внесении заявленного воздушного судна в эксплуатационные спецификации сертификата эксплуатанта производится в случаях, если:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z101" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) это влечет за собой несоответствие сертификационным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> требованиям</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z102" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представленные заявителем документы не соответствуют Перечню документов на внесение изменений и дополнений в сертификат эксплуатанта согласно приложению 7 к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z103" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заявленное воздушное судно внесено в эксплуатационные спецификации сертификата или свидетельства другого эксплуатанта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z104" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. В случае отказа уполномоченной организацией о внесении заявленного воздушного судна в сертификат эксплуатанта, заявителю в срок десять рабочих дней с момента получения заявки дается мотивированный отказ в письменном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7877,2296 +6608,4907 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>эксплуатанта гражданских</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воздушных судов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z587" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача сертификата эксплуатанта"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...27 lines deleted...]
-</w:t>
+      Сноска. Приложение 1 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приложение 1</w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
-      </w:r>
-[...86 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-АО "Авиационная администрация Казахстана"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z92" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги: "Выдача сертификата эксплуатанта".</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвидов государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) выдача сертификата и/или связанных с ним эксплуатационные спецификации при изменениях наименования эксплуатанта, организационно-правовой формы юридического лица, юридического адреса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) выдача эксплуатационных спецификаций при внесении воздушных судов одного типа с эксплуатируемыми;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) выдача эксплуатационных спецификаций при внесении воздушных судов других типов, которые ранее не эксплуатировались;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) выдача эксплуатационных спецификаций при внесение других видов полетов в том числе специальные утверждения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) выдача эксплуатационных спецификаций при исключении воздушных судов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) выдача копии сертификата эксплуатанта заверенной печатью уполномоченной организации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги (каналы доступа)</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-портал "электронного правительства"</w:t>
+АО "Авиационная администрация Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-С момента подачи заявки с пакетом документов уполномоченной организации, а также при обращении на портал:</w:t>
-[...35 lines deleted...]
-выдача дубликата сертификата эксплуатанта (далее – дубликат сертификата) – 2 (два) рабочих дня.</w:t>
+Прием документов для оказания государственной услуги осуществляется через веб-портал "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Электронная (частично автоматизированная).</w:t>
+          <w:bookmarkStart w:name="z98" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С момента подачи заявки с пакетом документов уполномоченной организации, а также при обращении на портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выдача сертификата эксплуатанта (далее – сертификат) – 64 (шестьдесят четыре) рабочих дня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Данный срок продлевается на срок необходимый для устранения выявленных несоответствии уровня 2 устанавливаемый в соответствии c пунктом 21 настоящих Правил, с уведомлением заявителя в течение 2 (двух) календарных дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Срок, указанный в плане корректирующих действий, продлевается уполномоченной организацией не более одного раза на срок, не превышающий трех месяцев при условии предоставления заявителем обоснования о необходимости его изменения, с уведомлением заявителя в течение 2 (двух) календарных дней. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Внесение изменений в сертификат и/или эксплуатационные спецификации:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) в сертификат и/или связанные с ним эксплуатационные спецификации при изменениях наименования эксплуатанта, организационно-правовой формы юридического лица, юридического адреса – 10 рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) внесение в эксплуатационные спецификации воздушных судов одного типа с эксплуатируемыми – 20 рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) внесение в эксплуатационные спецификации воздушных судов других типов, которые ранее не эксплуатировались – 30 рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) внесение в эксплуатационные спецификации других видов полетов в том числе специальные утверждения – 30 рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) исключение из эксплуатационных спецификации воздушных судов – 3 рабочих дня.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача копии сертификата заверенной печатью уполномоченной организации – 2 (два) рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-На портале результат оказания государственной услуги направляется в "личный кабинет" в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) руководителя уполномоченной организации или уполномоченного им ответственного должностного лица.</w:t>
+              <w:t xml:space="preserve">
+Электронная (частично автоматизированная) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с заявителя при оказании государственной услуги, и способы ее взимания случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" и Перечнем платных услуг уполномоченной организации в сфере гражданской авиации и ставок платежей в сфере гражданской авиации.</w:t>
+          <w:bookmarkStart w:name="z108" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача сертификата эксплуатанта.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдача сертификата и/или связанных с ним эксплуатационные спецификации при изменениях наименования эксплуатанта, организационно-правовой формы юридического лица, юридического адреса.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдача эксплуатационных спецификаций при внесении воздушных судов одного типа с эксплуатируемыми.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдача эксплуатационных спецификаций при внесении воздушных судов других типов, которые ранее не эксплуатировались.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдача эксплуатационных спецификаций при внесение других видов полетов в том числе специальные утверждения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Выдача эксплуатационных спецификаций при исключении воздушных судов. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдача копии сертификата заверенной печатью уполномоченной организации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мотивированный ответ об отказе в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы уполномоченной организации</w:t>
+Размер оплаты, взимаемой с заявителя при оказании государственной услуги, и способы ее взимания случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...87 lines deleted...]
-              <w:t>2) портале www.egov.kz.</w:t>
+          <w:bookmarkStart w:name="z115" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Государственная услуга выдача сертификата оказывается на платной основе юридическим и физическим лицам за 1 (одно) воздушное судно:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) однодвигательные самолеты – 25 МРП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) самолеты массой не выше 5700 кг – 36 МРП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) самолеты массой от 5700 кг до 40 000 кг – 348 МРП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) самолеты массой более 40 000 кг – 468 МРП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) многодвигательные вертолеты, работающие на суше – 92 МРП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) многодвигательные вертолеты, работающие в открытом море – 104 МРП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдача:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) сертификата и/или связанных с ним эксплуатационные спецификации при изменениях наименования эксплуатанта, организационно-правовой формы юридического лица, юридического адреса – бесплатно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) эксплуатационных спецификаций при внесении воздушных судов одного типа с эксплуатируемыми – бесплатно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) эксплуатационных спецификаций при внесении воздушных судов других типов, которые ранее не эксплуатировались.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) эксплуатационных спецификаций при внесение других видов полетов в том числе специальные утверждения – бесплатно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) эксплуатационных спецификаций при исключении воздушных судов – бесплатно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) копии сертификата заверенной печатью уполномоченной организации – бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+График работы услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...714 lines deleted...]
-              <w:t>Сведения о документах, удостоверяющих личность и государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя уполномоченная организация получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+          <w:bookmarkStart w:name="z128" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) уполномоченной организации – с понедельника по пятницу, в соответствии с установленным графиком работы с 8.00 до 17.00 часов, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан от 23 ноября 2015 года (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении заявителя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Условие обслуживания уполномоченной организации размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) интернет-ресурсе уполномоченной организации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портале www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у заявителя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z132" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, предусмотренным пунктом 7 </w:t>
-[...93 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+Для получения сертификата подается заявка подписанная ЭЦП по форме, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам с приложением следующих документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) копия документа, подтверждающего плату за услугу уполномоченной организации на бумажном носителе, или электронная копия документа в формате pdf;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронную копию документа, подтверждающего оплату обязательных отчислений за осуществление уполномоченной организацией в сфере гражданской авиации постоянного надзор за обеспечением безопасности полетов и авиационной безопасности в порядке, установленном Правилами взимания платежей в сфере гражданской авиации (при очередной сертификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия декларации о соответствии, подписанной первым руководителем эксплуатанта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электронная копия плана мероприятий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) электронная копия устава заявителя и учредительного договора (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) электронная копия организационной структуры, структуры управления и ответственных лиц с указанием должности, фамилии имени отчества (при наличии), образования, квалификации и опыта работы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) электронная копия документов, подтверждающих назначение заявителем руководителей и/или ответственных лиц</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>службы по безопасности полетов; летной службы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>службы по поддержанию летной годности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по наземному обеспечению; по подготовке персонала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по авиационной безопасности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>службы бортпроводников (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по качеству;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) электронная копия страховых полисов обязательного страхования гражданско-правовой ответственности эксплуатанта в соответствии с законами Республики Казахстан об обязательных видах страхования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) электронная копия образцов раскраски и текстового описания воздушных судов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) электронная копия договоров по поддержанию летной годности со сторонними организациями (если применимо);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) электронная копия руководства по производству полетов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) электронная копия руководства по организации системы управления безопасностью полетов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) электронная копия руководства эксплуатанта по регулированию технического обслуживания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14) электронная копия утвержденной программы технического обслуживания на каждое эксплуатируемое воздушное судно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15) электронная копия утвержденной программы надежности при наличии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16) электронная копия перечня минимального оборудования на каждое эксплуатируемое воздушное судно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17) электронная копия программы авиационной безопасности эксплуатанта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18) информации заявителя в электронном виде, содержащей:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>методики управления и контроля за производством полетов,  список воздушных судов с указанием типа, модели, серии, национальных и регистрационных знаков;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наземное обеспечение полетов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19) перечень договоров, предусмотренных в пункте 8 Сертификационных требований к эксплуатантам гражданских воздушных судов, утвержденными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 153 (если применимо);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20) электронная копия действующего свидетельства о государственной регистрации гражданского воздушного судна на каждое воздушное судно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21) электронная копия действующего сертификата летной годности гражданского воздушного судна на каждое воздушное судно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22) электронная копия договоров на техническое обслуживание на каждый тип воздушного судна в случае отсутствия собственного сертификата организации по техническому обслуживанию и ремонту авиацонной техники на каждый тип воздушных судов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23) электронная копия договоров на покупку или аренду каждого воздушного судна;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24) электронная копия программы подготовки летного, технического и наземного персонала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25) электронная копия плана проведения демонстрации аварийной эвакуации и демонстрационных полетов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26) электронная копия договоров на покупку или аренду офисных и производственных помещений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27) электронные копии статусов выполнения технического обслужинвиая, директив летной годности, бюллетеней организации разработчика, агрегатов с ограниченными ресурсами, выполненных модификаций и ремонтов каждого воздушного судна со сроком, не превышающим 22 рабочих дня до дня регистрации заявки у услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28) карточки для пассажиров с информацией о порядке действий в аварийной обстановке.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для внесения изменений в сертификат эксплуатанта и/или связанные с ним эксплуатационные спецификации при изменениях наименования эксплуатанта, организационно-правовой формы юридического лица, юридического адреса заявитель подает подписанную ЭЦП заявку согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с приложением следующих документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) проект эксплуатационных спецификации с изменениями; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) руководства по производству полетов с изменениями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) электронная копия руководства эксплуатанта по регулированию технического обслуживания; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электронная копия программы технического обслуживания воздушных судов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для внесения изменений в эксплуатационные спецификации воздушных судов одного типа с эксплуатируемыми заявитель подает подписанную ЭЦП заявку согласно приложению 2 с приложением следующих документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) проект эксплуатационных спецификации с изменениями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия руководства по производству полетов с изменениями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) электронная копия руководства эксплуатанта по регулированию технического обслуживания; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электронная копия утвержденной программы технического обслуживания воздушных судов на каждое вносимое воздушное судно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) электронная копия перечня минимального оборудования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) электронная копия действующего свидетельства о государственной регистрации гражданского воздушного судна на каждое вносимое воздушное судно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) электронная копия действующего сертификата летной годности гражданского воздушного судна на каждое вносимое воздушное судно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) электронная копия договоров на техническое обслуживание на каждое вносимое воздушного судна в случае отсутствия собственного сертификата организации по техническому обслуживанию и ремонту авиацонной техники на каждое вносимое воздушное судно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) электронная копия договоров на покупку или аренду каждого вносимого воздушного судна;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) электронные копии статусов выполнения технического обслужинвиая, директив летной годности, бюллетеней организации разработчика, агрегатов с ограниченными ресурсами, выполненных модификаций и ремонтов каждого вносимого воздушного судна со сроком, не превышающим 22 рабочих дня до дня регистрации заявки у услугодателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для внесения в эксплуатационные спецификации воздушных судов других типов, которые ранее не эксплуатировались, заявитель подает подписанную ЭЦП заявку согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с приложением следующих документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) электронная копия страховых полисов обязательного страхования гражданско-правовой ответственности эксплуатанта в соответствии с законами Республики Казахстан об обязательных видах страхования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия образцов раскраски и текстового описания воздушных судов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия договоров по поддержанию летной годности со сторонними организациями если применимо;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электронная копия руководства по производству полетов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) электронная копия руководства эксплуатанта по регулированию технического обслуживания; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) электронная копия утвержденной программы технического обслуживания воздушных судов на каждое вносимое воздушное судно и при необходимости программа надежности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) электронная копия перечня минимального оборудования каждое вносимое воздушное судно; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) электронная копия действующего свидетельства о государственной регистрации гражданского воздушного судна на каждое вносимое воздушное судно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) электронная копия действующего сертификата летной годности гражданского воздушного судна на каждое вносимое воздушное судно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) электронная копия договоров на техническое обслуживание на каждое вносимое воздушного судна в случае отсутствия собственного сертификата организации по техническому обслуживанию и ремонту авиацонной техники на каждое вносимое воздушных судов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) электронная копия договоров на покупку или аренду каждое вносимое воздушного судна;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) электронная копия программы подготоки летного, технического и наземного персонала на вносимый тип воздушного судна;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) электронная копия плана проведения демонстрации аварийной эвакуации и демонстрационных полетов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14) электронная копия договоров на покупку или аренду офисных и производственный помещений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15) электронные копии статусов выполнения технического обслужинвиая, директив летной годности, бюллетеней организации разработчика, агрегатов с ограниченными ресурсами, выполненных модификаций и ремонтов каждое вносимое воздушного судна со сроком, не превышающим 22 рабочих дня до дня регистрации заявки у услугодателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для внесения в эксплуатационные спецификации других видов полетов в том числе специальные утверждения заявитель подает подписанную ЭЦП заявку согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с приложением следующих документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) электронная копия договоров по поддержанию летной годности со сторонними организациями если применимо;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия руководства по производству полетов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) электронная копия руководства эксплуатанта по регулированию технического обслуживания; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электронная копия утвержденной программы технического обслуживания воздушных судов на каждое вносимое воздушное судно и при необходимости программа надежности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) электронная копия перечня минимального оборудования каждое вносимое воздушное судно; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) электронная копия данных по обеспечению полетов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>готовность летного и технического персонала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>готовность объектов технического обслуживания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) готовность воздушных судов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) перечень договоров на техническое обслуживание с со сторонними организациями с указанием видов работ (если применимо).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для исключения из эксплуатационных спецификации воздушных судов заявитель подает подписанную ЭЦП заявку согласно приложению 2 с приложением следующих документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) проект эксплуатационных спецификации с изменениями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) руководства по производству полетов с изменениями.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для выдача заверенной копии сертификата эксплуатанта заверенной печатью уполномоченной организации заявитель подает подписанную ЭЦП заявку согласно приложению 2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность и государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя уполномоченная организация получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z216" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных заявителем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, предусмотренным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) в отношении заявителя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении заявителя имеется вступившее в законную силу решение суда, на основании которого заявитель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) отсутствие согласия заявителя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10180,151 +11522,198 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z220" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на интернет-ресурсе:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Акционерное общество "Авиационная администрация Казахстана" https://caa.gov.kz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель имеет возможность получения:</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заявитель имеет возможность получения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги в электронной форме через портал при условии наличия ЭЦП;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Телефон Единого контакт центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
+              <w:t>
+Телефон Единого контакт центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10420,17929 +11809,9402 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>эксплуатанта гражданских</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воздушных судов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z574" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявка на получение сертификата эксплуатанта (СЭ) на бумажном носителе или в форме электронного документа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...27 lines deleted...]
-</w:t>
+      Сноска. Приложение 2 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Приложение </w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z574" w:id="98"/>
-[...66 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1035" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заполняется кандидатом</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1036" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Первоначальная выдача </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      Первоначальная выдача ☐</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1037" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...45 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...84 lines deleted...]
-    </w:p>
+      Очередная выдача ☐</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...29 lines deleted...]
-1. Общая информация</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая информация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Официальное название компании и коммерческое название (если отличается):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...81 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Юридический и фактический адрес, телефон, факс, адрес электронной почты:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Местонахождение и адрес основного места деятельности заявителя, основной эксплуатационной базы и базы технического обслуживания или местонахождение и название организаций по ремонту авиационной техники:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Предполагаемая дата начала работы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...59 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководители и основные сотрудники</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-телефон, факс</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, Имя, Отчество:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-Вид деятельности:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон, электронная почта:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Руководитель эксплуатанта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...37 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Руководитель инспекции по безопасности полетов или назначенное ответственное лицо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...41 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Руководитель летной службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Руководитель по поддержанию летной годности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...141 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Руководитель по наземному обслуживанию или назначенное ответственное лицо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...66 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Руководитель службы по подготовке персонала или назначенное ответственное лицо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-Должность</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Руководитель службы авиационной безопасности или назначенное ответственное лицо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-1) Руководитель эксплуатанта</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Руководитель службы бортпроводников (для эксплуатантов, осуществляющих перевозку пассажиров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-2) Руководитель службы по безопасности полетов или назначенное ответственное лицо</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Руководитель службы качества или назначенное ответственное лицо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техническое обслуживание и виды перевозок заявителя</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эксплуатант планирует самостоятельно осуществлять техническое обслуживание воздушных судов или выполнять на основании договоров:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z230" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Характер предлагаемых полетов:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пассажирские/грузовые//почтовые, дневные или ночные по правилам визуальных полетов (ПВП) или правилам полетов по приборам (ППП), а также информацию о планируемой перевозке опасных грузов:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информация о воздушных судах и предполагаемых районах полетов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о воздушных судах (собственные, арендованные):</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Количество воздушных судов по типу, модели и версии, национальные опознавательные и регистрационные знаки ВС:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Пассажировместимость (мест) и/или полезная загрузка: (кг., тонн), максимальная допустимая взлетная масса ВС (MTOW):</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Географический район(ы) предполагаемых полетов:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...29 lines deleted...]
-2. Техническое обслуживание и типы перевозок услугополучателя</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z231" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐ EUR</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐ AFI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐ NAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐ NAM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐ CAR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐ SAM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐ MID ASIA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐ PAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z238" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование владельца воздушных судов:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юридический адрес:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...29 lines deleted...]
-8. Предлагаемые типы перевозок:</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информация о типах полетов, специальных ограничениях и разрешениях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Типы полетов:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z239" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+регулярные внутренние,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>регулярные международные,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нерегулярные внутренние,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нерегулярные международные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...102 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z242" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...29 lines deleted...]
-3. Информация о воздушных судах и предполагаемых районах полетов</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информация о подготовке авиационного персонала</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая подготовка персонала (пилотажные тренажеры для летного персонала и/или тренажерные установки для кабинного персонала):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...36 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...854 lines deleted...]
-          </w:p>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные разрешения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...74 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опасные грузы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...105 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полеты в условиях ограниченной видимости:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...82 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Заход на посадку и посадка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z245" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CAT: __________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>RVR:________ m;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DH__________ ft</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-4. Информация о типах полетов, специальных ограничениях и разрешениях</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Взлет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RVR:________ m;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...122 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Расширенные эксплуатационные возможности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z247" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RVSM</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐ Неприменимо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Специальные разрешения/Одобрения:</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z248" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+EDTO</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐ Неприменимо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z249" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пороговое время: _______ мин</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимальное время полета до запасного аэродрома: ______ мин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...325 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навигационные спецификации (AR) для полетов в условиях PBN:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержание летной годности:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...421 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+EFB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочее</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...312 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная цифровая подпись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...1643 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, Имя Отчество и должность</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...185 lines deleted...]
-    </w:tbl>
+    <w:bookmarkStart w:name="z635" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Форма </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z636" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первому руководителю уполномоченной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z637" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z638" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (полное название заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z639" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявка на внесение изменений в сертификат и/или связанные с ним эксплуатационные спецификации при изменениях наименования эксплуатанта, организационно-правовой формы юридического лица, юридического адреса</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z640" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-             Рассмотрев заявку ______________________________________________________</w:t>
-[...1165 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
+      Прошу внести изменения в сертификат эксплуатанта от _________ 20__года № ___ и/или эксплуатационные спецификации в связи с изменением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...23 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z641" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...5 lines deleted...]
-</w:t>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование изменений</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выбрать "✓"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...23 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z644" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...6 lines deleted...]
-            </w:r>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наименование эксплуатанта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...23 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z647" w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...6 lines deleted...]
-            </w:r>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организационно-правовая форма</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z344" w:id="110"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z650" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...486 lines deleted...]
-            </w:r>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юридический адрес</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z364" w:id="116"/>
+    <w:bookmarkStart w:name="z653" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полноту и достоверность предоставленных сведений подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z654" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z655" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электронная цифровая подпись) (Фамилия имя отчество)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z656" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z657" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первому руководителю уполномоченной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z658" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z659" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (полное название заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z660" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Наименование уполномоченной организации</w:t>
-[...51 lines deleted...]
-    <w:bookmarkStart w:name="z367" w:id="119"/>
+        <w:t xml:space="preserve"> Заявка на внесение воздушных судов одного типа с эксплуатируемыми в эксплуатационные спецификации к сертификату эксплуатанта  от _____20___года №____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z661" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящие эксплуатационные спецификации выдаются в соответствии с Правилами сертификации и выдачи сертификата эксплуатанта гражданских воздушных судов, утвержденными приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от ___ __________ 2015 года № ___ и Приложением 6 (часть I) к Конвенции о международной гражданской авиации (Чикаго, 1944 г.).</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="122"/>
+      Прошу внести изменения в эксплуатационные спецификации в связи с:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z371" w:id="123"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z662" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Изготовитель</w:t>
-[...72 lines deleted...]
-Максимальная грузоподъемность и пассажировместимость</w:t>
+              <w:t>Наименование изменений</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выбрать "✓"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z375" w:id="124"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z665" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...73 lines deleted...]
-            </w:r>
+              <w:t>приобретение в собственность воздушного судна</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z668" w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">аренда воздушного судна </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z383" w:id="125"/>
+    <w:bookmarkStart w:name="z671" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>
-      в графе 2 указывается тип и номер государственной регистрации воздушного судна;</w:t>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
+      Сведения о воздушном судне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z390" w:id="132"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z672" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Контактная информация о выдающей уполномоченной организации</w:t>
-[...18 lines deleted...]
-Tелефон: __________________; Факс: _____________; E-mail: _____________</w:t>
+              <w:t>Изготовитель</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип воздушного судна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Модификации я и заводской номер воздушного судна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государство регистрации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные и регистрационные опознавательные знаки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z393" w:id="133"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z684" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полноту и достоверность предоставленных сведений подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z685" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z686" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электронная цифровая подпись) (Фамилия имя отчество)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z687" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z688" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первому руководителю уполномоченной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z689" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z690" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (полное название заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z691" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявка на внесение воздушных судов других типов в эксплуатационные спецификации к сертификату эксплуатанта от _____20___года №____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z692" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу внести изменения в эксплуатационные спецификации в связи с:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z693" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>СЭ №: ____ Название эксплуатанта: _______________________Дата: ___________</w:t>
-[...46 lines deleted...]
-_________________________________ место печати</w:t>
+              <w:t>Наименование изменений</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="201"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выбрать "✓"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z397" w:id="134"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z696" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Модель воздушного судна: Регистрационный номер:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="134"/>
+              <w:t>приобретение в собственность воздушного судна</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z399" w:id="135"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z699" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Виды полетов: Коммерческие воздушные перевозки: </w:t>
-[...3400 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t xml:space="preserve">аренда воздушного судна </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z472" w:id="153"/>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z702" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о воздушном судне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z475" w:id="156"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z703" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Контактная информация о выдающей уполномоченной организации</w:t>
-[...18 lines deleted...]
-Tелефон: __________________; Факс: _____________; E-mail: _____________</w:t>
+              <w:t>Изготовитель</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="205"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип воздушного судна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Модификации я и заводской номер воздушного судна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государство регистрации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные и регистрационные опознавательные знаки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z478" w:id="157"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z715" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полноту и достоверность предоставленных сведений подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z716" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z717" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электронная цифровая подпись) (Фамилия имя отчество)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z718" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z719" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первому руководителю уполномоченной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z720" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z721" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (полное название заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z722" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявка на внесение в эксплуатационные спецификации других видов полетов в том числе специальные утверждения сертификата эксплуатанта от _____20___года №____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z723" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу внести изменения в эксплуатационные спецификации других видов полетов в том числе специальные утверждения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z724" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>СЭ №: ____ Название эксплуатанта: _______________________Дата: ___________</w:t>
-[...46 lines deleted...]
-_________________________________ МП</w:t>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="215"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Выбрать "✓" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z482" w:id="158"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z728" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Модель воздушного судна: Регистрационный номер:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="158"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="216"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пассажирские</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z484" w:id="159"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z732" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Виды полетов: Коммерческие воздушные перевозки: </w:t>
-[...321 lines deleted...]
-          </w:p>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="217"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грузовые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z487" w:id="160"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z736" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Район(ы) полетов:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="160"/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="218"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+LVO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z489" w:id="161"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z740" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Специальные ограничения:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="161"/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="219"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+PBN AR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z491" w:id="162"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z744" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Специальные</w:t>
-[...163 lines deleted...]
-            </w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="220"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+EDTO/ETOPS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z498" w:id="163"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z748" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Опасные грузы</w:t>
-[...222 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="221"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RVSM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z504" w:id="164"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z752" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Полеты в условиях ограниченной видимости:</w:t>
-[...560 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="222"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+EFB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z518" w:id="168"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z756" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Навигационные спецификации для полетов в условиях PBN</w:t>
-[...218 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NAT HLA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z524" w:id="169"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z760" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Полеты по ППП на вертолетах с ЛТХ класса ___</w:t>
-[...218 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="224"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опасные грузы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z530" w:id="170"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z764" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Полеты с грузом на внешней подвеске</w:t>
-[...218 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="225"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расширенные эксплуатационные возможности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z536" w:id="171"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z768" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сохранение летной годности</w:t>
-[...246 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">Заполняется заявителем </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="226"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z542" w:id="172"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z770" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>EFB</w:t>
-[...245 lines deleted...]
-            </w:pPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="227"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+другое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z774" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о воздушном судне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z775" w:id="229"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тип воздушного судна</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="229"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регистрационный, заводской номер воздушного судна</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...259 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z781" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полноту и достоверность предоставленных сведений подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z782" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z783" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электронная цифровая подпись) (Фамилия имя отчество)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z784" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z785" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первому руководителю уполномоченной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z786" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z787" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (полное название заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z788" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявка на исключение из эксплуатационных спецификации к сертификату эксплуатанта от _____20___года №____ воздушных судов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z789" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу исключить из эксплуатационных спецификации частей воздушные суда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z790" w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тип воздушного судна</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="239"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственный и регистрационный опознавательный знак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z796" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полноту и достоверность предоставленных сведений подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z797" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z798" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электронная цифровая подпись) (Фамилия имя отчество)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z799" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z800" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первому руководителю уполномоченной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z801" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z802" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (полное название заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z803" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявка на получение копии сертификата эксплуатанта заверенной печатью уполномоченной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z804" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать копию сертификата эксплуатанта от _________20__года №___, заверенной печатью уполномоченной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z805" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z806" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электронная цифровая подпись) (Фамилия имя отчество)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28376,90 +21238,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам сертификации и выдачи</w:t>
+              <w:t>к Правилам сертификации и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сертификата эксплуатанта</w:t>
+              <w:t>выдачи сертификата эксплуатанта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>гражданских воздушных судов</w:t>
+              <w:t xml:space="preserve"> гражданских воздушных судов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -28495,351 +21357,347 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     Решение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   по заявке на получение сертификата эксплуатанта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         № _____ от "____" __________ 20__г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z322" w:id="251"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             Рассмотрев заявку ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (наименование заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на получение сертификата эксплуатанта гражданских воздушных судов на осуществление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>коммерческих воздушных перевозок сообщаем, что представленные вами документы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соответствуют (не соответствуют) Правилам сертификации и выдачи сертификата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>эксплуатанта гражданских воздушных судов (в случае несоответствия документов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указывается пункт/пункты несоответствия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Сообщаем о переходе к этапу сертификационного обследования (при соответствии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z323" w:id="252"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
+             Место печати                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Должностное лицо</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">                                           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченной организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z556" w:id="174"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="174"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>либо лицо, ей уполномоченное</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                       уполномоченной организации</w:t>
+        <w:t xml:space="preserve">             ________________________________ _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...166 lines deleted...]
-        <w:t xml:space="preserve">                         (должность / подпись / дата)</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия имя отчество (при наличии)      (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28875,439 +21733,7766 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам сертификации и выдачи</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификата эксплуатанта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданских воздушных судов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         Акт сертификационного обследования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z327" w:id="253"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             В соответствии с приказом _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (наименование уполномоченной организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "____" _________ 20__года ___ Комиссией в составе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z328" w:id="254"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия имя отчество (при наличии) должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z329" w:id="255"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены Комиссии: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (фамилия имя отчество (при наличии) должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (фамилия имя отчество (при наличии) должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>проведено сертификационное обследование заявителя _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на соответствие Сертификационным требованиям к эксплуатантам гражданских</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>воздушных судов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z330" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Текст заключения: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z331" w:id="257"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель: __________________________________________      ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия имя отчество (при наличии) должность)        (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z332" w:id="258"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены Комиссии: _______________________________________      _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия имя отчество (при наличии) должность) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z333" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С актом ознакомлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z334" w:id="260"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственное лицо: ___________________________________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия имя отчество (при наличии) должность)    (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам сертификации и выдачи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификата эксплуатанта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гражданских воздушных судов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сертификат эксплуатанта и эксплуатационные спецификации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...11 lines deleted...]
-    </w:p>
+      Сноска. Приложение 5 - в редакции приказа Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1038" w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сертификат Эксплуатанта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="261"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1041" w:id="262"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республика Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="262"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1044" w:id="263"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование уполномоченной организации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="263"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1047" w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СЭ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>KZ-01/001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата истечения срока действия:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1050" w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Название эксплуатанта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ОПК (коммерческое название)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес эксплуатанта:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Телефон:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Факс:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1056" w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оперативная связь в эксплуатации:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактная информация, позволяющая незамедлительно связаться с оперативным руководством, приведена в________.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1059" w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Настоящий сертификат удостоверяет в том, что __________предоставлено право осуществлять коммерческие воздушные перевозки, как это определено в прилагаемых эксплуатационных спецификациях, в соответствии с руководством по производству полетов и Правилами сертификации и выдачи сертификата эксплуатанта гражданских воздушных судов Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="267"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1061" w:id="268"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="268"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1062" w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность: (фамилия имя отчество (при наличии) должность) и подпись:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+место печати</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1065" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование уполномоченной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1066" w:id="271"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЭКСПЛУАТАЦИОННЫЕ СПЕЦИФИКАЦИИ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="271"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(с соблюдением утвержденных условий в руководстве по производству полетов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1069" w:id="272"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КОНТАКТНАЯ ИНФОРМАЦИЯ УПОЛНОМОЧЕННОЙ ОРГАНИЗАЦИИ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="272"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Телефон: ________________;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+e-mail:______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1073" w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СЭ №: _______</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Название эксплуатанта:__________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата:_________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Подпись:_________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Коммерческое название: ___________________ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1079" w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Модель воздушного судна:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Регистрационный номер: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1082" w:id="275"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Виды полетов: Коммерческие воздушные перевозки: ☐ Пассажирские; ☐ Грузовые; ☐ Прочее</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="275"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1084" w:id="276"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Район (ы) полетов:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="276"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1086" w:id="277"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Специальные ограничения: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="277"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1088" w:id="278"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СПЕЦИАЛЬНОЕ УТВЕРЖДЕНИЕ:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="278"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ДА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НЕТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОПИСАНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПРИМЕЧАНИЯ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1094" w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Опасные грузы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="279"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1100" w:id="280"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Полеты в условиях ограниченной видимости:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="280"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1106" w:id="281"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- Заход на посадку и посадка</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="281"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1109" w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КАТ: _____</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>RVR: ____ м;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DH___фут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1114" w:id="283"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-Взлет</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="283"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RVR:___ м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1120" w:id="284"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- Расширенные эксплуатационные возможности</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="284"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1126" w:id="285"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>RVSM ☐ Неприменимо</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="285"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1132" w:id="286"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EDTO ☐ Неприменимо</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="286"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1135" w:id="287"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пороговое время: ____ мин</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="287"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимальное время полета до запасного аэродрома: ___ мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1139" w:id="288"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Навигационные спецификации (AR) для полетов в условиях PBN</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="288"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1145" w:id="289"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Поддержание летной годности</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="289"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1151" w:id="290"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EFB</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="290"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1157" w:id="291"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прочее</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="291"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1163" w:id="292"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЭКСПЛУАТАЦИОННЫЕ СПЕЦИФИКАЦИИ (ВЕРТОЛЕТЫ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="292"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(с соблюдением утвержденных условий в руководстве по производству полетов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1166" w:id="293"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КОНТАКТНАЯ ИНФОРМАЦИЯ УПОЛНОМОЧЕННОЙ ОРГАНИЗАЦИИ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="293"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон: ________________ Факс:______ e-mail:______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1169" w:id="294"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СЭ №: _______ Название эксплуатанта:________ Дата:_________ Подпись:_________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="294"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммерческое название: ___________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1172" w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Модель воздушного судна:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Регистрационный номер: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1175" w:id="296"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Виды полетов: Коммерческие воздушные перевозки: ☐ Пассажирские; ☐ Грузовые; ☐ Прочее</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="296"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1177" w:id="297"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Район (ы) полетов:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="297"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1179" w:id="298"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Специальные ограничения: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="298"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1181" w:id="299"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СПЕЦИАЛЬНОЕ УТВЕРЖДЕНИЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="299"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ДА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НЕТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОПИСАНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПРИМЕЧАНИЯ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1187" w:id="300"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Опасные грузы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="300"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1193" w:id="301"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Полеты в условиях низкой видимости:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="301"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1199" w:id="302"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заход на посадку и посадка</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="302"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1202" w:id="303"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КАТ: _____</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="303"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>RVR: ____ м;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DH___фут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1207" w:id="304"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Взлет</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="304"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RVR:___ м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1213" w:id="305"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Расширенные эксплуатационные возможности</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="305"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1219" w:id="306"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комплексные навигационные спецификации (AR) для полетов в условиях PBN</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="306"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1225" w:id="307"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Поддержание летной годности</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="307"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1231" w:id="308"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EFB</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="308"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1237" w:id="309"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прочее </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="309"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1243" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z1244" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация по заполнению эксплуатационных спецификации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z1245" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Номера телефонов полномочного органа, включая код страны. Адрес электронной почты и факса, если имеются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z1246" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Указать соответствующий номер СЭ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z1247" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Указать зарегистрированное название эксплуатанта и коммерческое название эксплуатанта, если оно другое. Вставить "ОПК" перед коммерческим названием (означает "осуществляет перевозки как").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1248" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дата выдачи эксплуатационных спецификаций (дд – мм – гг) и подпись представителя полномочного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z1249" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Указать принятое Группой по безопасности полетов коммерческой авиации (CAST)/ИКАО условное обозначение изготовителя, модели и серии или эталонной серии воздушного судна, если серия обозначается (например, "Боинг-737-3К2" или "Боинг-777-232"). Таксономия CAST/ИКАО приведена на веб-сайте: http://www.intlaviationstandards.org/.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z1250" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Прочие виды перевозок, подлежащие указанию (например, оказание скорой медицинской помощи).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z1251" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Перечень географических районов разрешенных полетов (указываются географические координаты или конкретные маршруты, границы районов полетной информации, государственные границы или границы регионов), определенный выдающим полномочным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z1252" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Перечень применимых специальных ограничений (например, только ПВП, только в дневное время).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z1253" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Перечислить в данной колонке допускающие наибольшую свободу критерии для каждого специального утверждения (с соответствующими критериями).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z1254" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Указать соответствующую категорию точного захода на посадку (КАТ II или III). Указать минимальное значение RVR в метрах и относительную высоту принятия решения в футах. По одной строке на указываемую категорию захода на посадку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z1255" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Указать утвержденное минимальное значение RVR в метрах для взлета или эквивалентную горизонтальную видимость, если RVR не используется. Может использоваться по одной строке на утверждение, если предоставлены различные утверждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z1256" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Указать возможности бортового оборудования (например, системы автоматической посадки, коллиматорный индикатор, системы EVS, SVS, CVS) и предоставленные соответствующие расширенные эксплуатационные возможности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z1257" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Клетка "Неприменимо" отмечается только в том случае, если максимальный потолок воздушного судна не достигает ЭП 290.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z1258" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Если специальное утверждение производства полетов с увеличенным временем ухода на запасной аэродром (EDTO) на основе положений раздела 4.7 главы 4 не применяется, отметить клетку "Неприменимо". В противном случае указывается пороговое время и максимальное время полета до запасного аэродрома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z1259" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Пороговое время и максимальное время полета до запасного аэродрома выражаются также в единицах расстояния (м. мили). Подробная информация относительно каждой конкретной комбинации самолет/двигатель, для которой установлено пороговое время и определено максимальное время полета до запасного аэродрома, указывается в разделе "примечания". В случае выдачи различных утверждений для каждого утверждения можно использовать одну строку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z1260" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Навигация, основанная на характеристиках (PBN): одна строка используется для каждого утверждения навигационной спецификации PBN AR (например, RNP AR APCH), а соответствующие ограничения перечисляются в колонке "Описание".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z1261" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Указать фамилию лица/название организации, ответственных за поддержание летной годности, а также нормы и правила, требующие проведения работ, т. е., в рамках норм СЭ или специального утверждения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z1262" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Указать функции EFB, используемые для безопасной эксплуатации самолетов, и любые применимые ограничения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z1263" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Здесь указываются другие разрешения или данные с использованием одной строки (или группы из нескольких строк) на разрешение (например, специальное разрешение на выполнение захода на посадку, утвержденные навигационные характеристики).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...272 lines deleted...]
-      </w:pPr>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам сертификации и выдачи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификата эксплуатанта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гражданских воздушных судов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявка на внесение изменений и дополнений в сертификат эксплуатанта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 исключено приказом Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам сертификации и выдачи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификата эксплуатанта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гражданских воздушных судов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень документов на внесение изменений и дополнений в сертификат эксплуатанта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 исключено приказом Министра транспорта РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 450</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -29315,55 +29500,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29685,35 +29870,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/><Relationship Target="media/document_image_rId64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId64"/><Relationship Target="media/document_image_rId65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65"/><Relationship Target="media/document_image_rId66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66"/><Relationship Target="media/document_image_rId67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId67"/><Relationship Target="media/document_image_rId68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68"/><Relationship Target="media/document_image_rId69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId69"/><Relationship Target="media/document_image_rId70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId70"/><Relationship Target="media/document_image_rId71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71"/><Relationship Target="media/document_image_rId72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId72"/><Relationship Target="media/document_image_rId73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId73"/><Relationship Target="media/document_image_rId74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId74"/><Relationship Target="media/document_image_rId75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId75"/><Relationship Target="media/document_image_rId76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76"/><Relationship Target="media/document_image_rId77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId77"/><Relationship Target="media/document_image_rId78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78"/><Relationship Target="media/document_image_rId79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId79"/><Relationship Target="media/document_image_rId80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId80"/><Relationship Target="media/document_image_rId81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId81"/><Relationship Target="media/document_image_rId82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId82"/><Relationship Target="media/document_image_rId83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83"/><Relationship Target="media/document_image_rId84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId84"/><Relationship Target="media/document_image_rId85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85"/><Relationship Target="media/document_image_rId86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId86"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>