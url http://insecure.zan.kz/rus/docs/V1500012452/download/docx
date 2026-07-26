--- v2 (2026-06-03)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ebd5a89" w14:textId="ebd5a89">
+    <w:p w14:paraId="4302c8d" w14:textId="4302c8d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 10 ноября 2015 года № 1061. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 декабря 2015 года № 12452.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приказ предусматриваются изменения приказом Министра транспорта РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 144 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 41-31) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2819,51 +2895,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z604" w:id="45"/>
+    <w:bookmarkStart w:name="z35" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3739,51 +3815,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z615" w:id="65"/>
+    <w:bookmarkStart w:name="z47" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29500,55 +29576,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29874,31 +29950,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>