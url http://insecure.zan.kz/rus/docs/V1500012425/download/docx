--- v0 (2025-10-12)
+++ v1 (2026-07-23)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9309b9e" w14:textId="9309b9e">
+    <w:p w14:paraId="28ce525" w14:textId="28ce525">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,1661 +85,2058 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил осуществления технического обследования надежности и устойчивости зданий и сооружений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      В соответствии с </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра национальной экономики Республики Казахстан от 19 ноября 2015 года № 702. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 декабря 2015 года № 12425. Утратило силу приказом Министра промышленности и строительства Республики Казахстан от 29 мая 2026 года № 263.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 263 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 6-7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 16 июля 2001 года «Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан», </w:t>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      1. Утвердить прилагаемые </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществления технического обследования надежности и устойчивости зданий и сооружений.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по делам строительства, жилищно-коммунального хозяйства и управлению земельными ресурсами Министерства национальной экономики Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа направление его копии на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на официальном интернет-ресурсе Министерства национальной экономики Республики Казахстан.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...25 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+национальной экономики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Е. Досаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      национальной экономики</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждены</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом Министра национальной экономики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 19 ноября 2015 года № 702</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила осуществления технического обследования надежности и устойчивости зданий и сооружений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Утверждены                 </w:t>
-[...17 lines deleted...]
-      </w:r>
+      1. Настоящие Правила осуществления технического обследования надежности и устойчивости зданий и сооружений (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" (далее – Закон) и регламентируют порядок осуществления технического обследования надежности и устойчивости зданий и сооружений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Республики Казахстан           </w:t>
-[...3 lines deleted...]
-      </w:r>
+      2. В настоящих Правилах используются понятия, определенные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и государственными нормативами в области архитектуры, градостроительства и строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Организация осуществления технического обследования надежности и устойчивости зданий и сооружений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Техническое обследование надежности и устойчивости зданий и сооружений производится в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обнаружения дефектов и повреждений в ответственных (несущих) элементах и соединениях, представляющих опасность разрушения, несоответствия качественных показателей примененных строительных материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) последствий пожаров и стихийных бедствий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выдачи предписания органами государственного архитектурно-строительного контроля и надзора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) изменения утвержденных проектных решений, связанных с изменениями конструктивной схемы зданий и сооружений, технологии производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) исчерпания зданием, сооружением нормативных сроков эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) определения экономической целесообразности ремонта или реконструкции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) увеличения нормируемых природно-климатических воздействий (снеговые, ветровые воздействия);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) наступления сроков технических осмотров строений при технической эксплуатации зданий и сооружений (регулярно);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) консервации либо приостановления строящегося объекта сроком более шести месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) модернизации, реконструкции, перевооружения, изменения целевого назначения эксплуатируемого помещения или строения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Техническое обследование надежности и устойчивости зданий и сооружений осуществляется согласно договору на осуществление технического обследования надежности и устойчивости зданий и сооружений (далее – договор) в соответствии с техническим заданием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-от 19 ноября 2015 года № 702        </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+      5. Заказчик при привлечении эксперта, имеющего соответствующий </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аттестат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на право осуществления технического обследования надежности и устойчивости зданий и сооружений (далее – эксперт), либо аккредитованной организации, имеющей в своем составе аттестованных экспертов (далее – организация), руководствуется настоящими Правилами, другими нормативными правовыми актами и государственными нормативами Республики Казахстан в области архитектуры, градостроительства и строительства, а также условиями договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+        <w:t xml:space="preserve"> 3. Осуществление технического обследования надежности и устойчивости зданий и сооружений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Эксперт либо организация при проведении технического обследования надежности и устойчивости зданий и сооружений осуществляет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивает у Заказчика обследования исходные данные: существующую проектно-сметную документацию, заключение экспертизы, заключение по инженерно-геологическим изысканиям, исполнительно-техническую документацию, разрешительную документацию, правоустанавливающие документы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводит визуальный осмотр с фотофиксацией дефектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставляет Заказчику программу действий с местами необходимых вскрытий несущих конструкций, для организации и выполнения Заказчиком всех необходимых действий по подготовке объекта к выполнению технического обследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводит предварительное изучение и анализ предоставленных исходных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проводит детальное инструментальное обследование основных несущих и ограждающих конструкций, в том числе оснований и фундаментов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при проведении детального инструментального обследования привлекает аккредитованную специализированную лабораторию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) проводит инженерно-геодезическую съемку всего обследуемого объекта и его конструктивных элементов на выявление отклонений от нормативных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) проверяет качество применяемых на объектах строительных материалов, конструкций и изделий, организация их лабораторных испытаний в соответствии со стандартами и другими нормативно-техническими документами, действующими в Республике Казахстан, и наличие документов удостоверяющих качество (технические паспорта, сертификаты, результаты лабораторных испытаний и другие);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) проводит изучение полученных результатов обследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) выполняет поверочный расчет здания (сооружения) в рекомендованных программных комплексах с учетом полученных результатов обследования и лабораторных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) проводит инженерный анализ всех полученных данных (анализ исходных данных, результатов обследования и поверочных расчетов, с определением категории работоспособности конструкций);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) составляет экспертное заключение по результатам инженерного анализа проведенного технического обследования с необходимыми приложениями по фактическим данным объекта (планы, разрезы, исполнительные съемки несущих конструкций, фотоприложение, лабораторные протокола, подтверждающие материалы) с выводами о результатах проведенного технического обследования надежности и устойчивости объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) на основании сделанных выводов разрабатывает рекомендации по усилению (восстановлению) необходимых конструкций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) выдает Заказчику </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>экспертное заключение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по техническому обследованию объекта с выводами и рекомендациями по усилению (восстановлению) необходимых конструкций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Права и обязанности лиц, осуществляющих техническое обследование надежности и устойчивости зданий и сооружений установлены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 34-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заказчик оказывает эксперту или организации полное техническое содействие при осуществлении технического обследования надежности и устойчивости зданий и сооружений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При проведении технического обследования надежности и устойчивости зданий и сооружений в условиях действующего предприятия, эксперты, выполняющие обследование, должны быть проинструктированы о специальных правилах техники безопасности, действующих на данном объекте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Срок выполнения экспертных работ по техническому обследованию надежности и устойчивости зданий и сооружений определяется договором и не превышает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - тридцать календарных дней для технически несложных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - шестьдесят календарных дней для уникальных и технически сложных объектов первого и второго уровней ответственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - сто двадцать календарных дней для уникальных и технически сложных объектов производственного назначения первого уровня ответственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Эксперт, выполняющий техническое обследование надежности и устойчивости зданий и сооружений, несет ответственность в соответствии с пунктом 11 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 34-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, за качество проводимых исследований, правильность выносимых решений и полноту разработанных рекомендаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Все выводы и указания экспертов по результатам технических обследований являются обязательными для исполнения заказчиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При проведении технического обследования надежности и устойчивости зданий и сооружений не допускается вмешательство в профессиональную деятельность экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. За невыполнение (ненадлежащее выполнение) обязанностей либо осуществление своей деятельности с нарушением требований законодательства Республики Казахстан лицо, осуществляющее техническое обследование надежности и устойчивости зданий и сооружений, несет ответственность, установленную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...934 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="10"/>
+        <w:t xml:space="preserve"> 4. Требования к экспертному заключению по техническому обследованию надежности и устойчивости зданий и сооружений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Экспертное заключение по техническому обследованию надежности и устойчивости зданий и сооружений должно содержать:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) титульный лист (наименование организации исполнителя, наименование объекта, кем утверждается, регистрационный номер);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содержание заключения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) основание для технического обследования (номер и дата договора, техническое задание на техническое обследование надежности и устойчивости зданий и сооружений);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) перечень исходных данных, предоставленных Заказчиком обследования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) общее описание площадки расположения обследуемого объекта (описание расположения площадки, климатических условий, инженерно-геологических условий площадки);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) объемно-планировочные и конструктивные решения (описание принятых объемно-планировочных и конструктивных решений);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) результаты обследования (описание проведенных обследований, выявленных дефектов и нарушений);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) результаты поверочного расчета (указание используемой расчетной программы, описание расчетной схемы, таблица сбора нагрузок, расчетные модели объекта, протокола расчета, схемы усилий в несущих элементах, выводы по расчетной части);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) инженерный анализ всех полученных данных;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) вывод;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) рекомендации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) приложения (фотоматериалы, заключение по инженерно-геологическим испытаниям, графические материалы, исполнительная съемка, лабораторные протокола испытаний, исполнительно-техническая документация).</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Экспертное заключение по техническому обследованию надежности и устойчивости зданий и сооружений, выдаваемое организацией, подписывается всеми аттестованными экспертами, проводившими техническое обследование, проставляется персональный штамп экспертов и утверждается первым руководителем организации.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспертное заключение по техническому обследованию надежности и устойчивости зданий и сооружений, выполняемое экспертом, подписывается им, и проставляется персональный штамп.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2059,35 +2458,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>