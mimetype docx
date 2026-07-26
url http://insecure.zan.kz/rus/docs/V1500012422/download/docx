--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="16215db" w14:textId="16215db">
+    <w:p w14:paraId="6217b0e" w14:textId="6217b0e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,62 +107,148 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра национальной экономики Республики Казахстан от 19 ноября 2015 года № 705. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 декабря 2015 года № 12422.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции приказа Министра индустрии и инфраструктурного развития РК от 25.12.2020 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции приказа Министра индустрии и инфраструктурного развития РК от 25.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 678</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1212,642 +1298,626 @@
         <w:t>
       5) государственный банк проектов строительства – электронный архив ТЭО, ТП и ПСД на строительство новых объектов, получивших положительное заключение комплексной вневедомственной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оператор Государственного банка – государственная экспертная организация, осуществляющая формирование и ведение Государственного банка, а также предоставление из Государственного банка ТЭО, ТП и ПСД;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) государственная экспертная организация – юридическое лицо, созданное по решению Правительства Республики Казахстан в организационно-правовой форме республиканского государственного предприятия на праве хозяйственного ведения и осуществляющее отнесенную к государственной монополии деятельность по проведению комплексной вневедомственной экспертизы проектов строительства объектов (технико-экономических обоснований и проектно-сметной документации), формированию и ведению государственного банка проектов строительства, а также предоставлению технико-экономических обоснований, типовых проектов и проектной (проектно-сметной) документации из государственного банка проектов строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) заказчик – физическое или юридическое лицо, выступающее как инвестор проекта (программы), собственник либо их уполномоченные лица по ТЭО, ТП и ПСД, прошедшим комплексную вневедомственную экспертизу проектов строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электронный архив – хранилище совокупность электронных документов ТЭО, ТП и ПСД;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) электронный реестр – каталог ТЭО, ТП и ПСД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Целью формирования и ведения Государственного банка является предоставление клиентам имеющихся в электронном архиве ТЭО, ТП и ПСД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Основными направлениями функционирования Государственного банка являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование, ведение и обеспечение общей доступности электронного реестра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование и ведение регулярно обновляемого и пополняемого электронного архива ТЭО, ТП и ПСД;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление ТЭО, ТП и ПСД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Взаимоотношения клиентов, заказчиков, автора проекта и оператора Государственного банка осуществляются посредством единого портала для организации проведения комплексной вневедомственной экспертизы проектов строительства по принципу "одного окна" (далее - Портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...206 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок формирования и ведения государственного банка проектов строительства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок формирования и ведения государственного банка проектов строительства</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Технико-экономические обоснования, типовые проекты и проектные (проектно-сметные) документации, включаемые в Государственный банк</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Подлежат хранению в электронном архиве:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТЭО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       типовая проектная (проектно-сметная) документация;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПСД для нового строительства объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При проведении комплексной вневедомственной экспертизы проектов строительства в режиме экспертного сопровождения или по индивидуальному плану поэтапной разработки и согласования проектно-сметной документации на строительство отдельных объектов, требующих особого регулирования и (или) градостроительной регламентации в Государственный банк передаются документы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, после выдачи сводного заключения комплексной вневедомственной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Не подлежат хранению в электронном архиве:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z125" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z125" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проекты получившие отрицательное заключение комплексной вневедомственной экспертизы проектов строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z126" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z126" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ТЭО, ТП и ПСД с грифом секретности или с пометкой "Для служебного пользования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z127" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z127" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обоснования инвестиций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z128" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z128" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проекты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z129" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z129" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реконструкции, расширения, модернизации, технического перевооружения или капитального ремонта существующих объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z130" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z130" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       консервации (расконсервации) начатых, но незавершенных объектов, строительство которых было приостановлено;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z131" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z131" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       постутилизации демонтируемых незавершенных строительством объектов, либо объектов, выработавших свой ресурс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z132" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z132" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реставрации объектов, законодательно отнесенных к памятникам истории и культуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z133" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z133" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иных проектов, не содержащих строительную составляющую;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z134" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z134" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проекты линейных сооружений инженерной или транспортной инфраструктуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1866,188 +1936,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Включению для хранения в электронном архиве подлежат ТЭО, ТП и ПСД, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, разработанные за счет государственных инвестиций и средств субъектов квазигосударственного сектора и получившие положительные заключения комплексной вневедомственной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Проекты, указанные в пункте 7 настоящих Правил, финансируемые за счет частных инвестиций подлежат сдаче в электронный архив по решению заказчика проекта. При этом с момента получения заключения комплексной вневедомственной экспертизы по ТЭО, ТП и ПСД должно пройти не более 3 (трех) лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок приема и регистрации технико-экономических обоснований, типовых проектов и проектной (проектно-сметной) документации включаемых в Государственный банк и ведения электронного реестра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. ТЭО, ТП и ПСД включаются в электронный реестр и электронный архив в зависимости от урегулирования авторских прав на представленные заказчиком проекты, получившие положительное заключение комплексной вневедомственной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Имущественные права, разрешающие неопределенному и неограниченному кругу лиц осуществление на бессрочной и безвозмездной основе действий, предусмотренных пунктами 2 и 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон) по проектам, указанным в пункте 7 настоящих Правил, регулируются заказчиками с авторами проектов в письменном виде при заключении договоров на разработку указанных проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик обеспечивает посредством Портала подписание автором проекта договора о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав оператору государственного банка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2084,70 +2154,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. После выдачи положительного заключения комплексной вневедомственной экспертизы на ТЭО, ТП и ПСД, указанных в пункте 9 настоящих Правил, по которым заключен договор о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав, электронная версия документов в течение 5 (пяти) рабочих дней направляется для включения в электронный архив и электронный реестр, посредством Портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если договор о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав не подписан, то ТЭО, ТП и ПСД не включаются в электронный архив, но данные проекта (наименование, мощность, заказчик, генпроектировщик, номер и дата положительного заключения комплексной вневедомственной экспертизы) включаются в электронный реестр с пометкой "Отсутствует согласование с автором проекта".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2184,70 +2254,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="51"/>
+    <w:bookmarkStart w:name="z135" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1. По всем проектам ТЭО, ТП и ПСД включенным в электронный реестр данные проекта (наименование, мощность, заказчик, генпроектировщик, номер и дата положительного заключения комплексной вневедомственной экспертизы) и сметная документация являются общедоступными и размещены на интернет-ресурсе Государственного банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2266,110 +2336,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Проекты, указанные в пункте 10 настоящих Правил включаются в электронный реестр и электронный архив по решению Заказчика, на основании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z136" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z136" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z137" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z137" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) договора о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав, заключенного посредством Портала, между оператором портала, заказчиком проекта, автором проекта и клиентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2388,170 +2458,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Состав и комплектность документов, представляемых для включения в электронный архив указаны в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная и (или) аккредитованные экспертные организации до выдачи заключения комплексной вневедомственной экспертизы проектов строительства формируют электронную версию комплекта ТЭО, ТП и ПСД в их окончательной редакции, в соответствии с приложением 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТЭО, ТП и ПСД подлежат включению в Государственный банк в их окончательной редакции, удостоверенных электронно-цифровой подписью (далее - ЭЦП) экспертов, ответственных за соответствующие разделы или части проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z138" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z138" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15-1. Проекты строительства (технико-экономическое обоснование и проектно-сметная документация) по которым ранее выданные заключения отозваны экспертными организациями подлежат исключению из Государственного банка в соответствии с подпунктом 3 пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 64-8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2570,248 +2640,248 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок предоставления технико-экономических обоснований, типовых проектов и проектной (проектно-сметной) документации из Государственного банка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. ТЭО, ТП и ПСД, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, отражаются в электронном реестре, являющемся общедоступным для всех пользователей интернет ресурса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Для получения доступа к эскизным проектам ТЭО, ТП и ПСД, хранящихся в электронном архиве или сдачи ТЭО, ТП и ПСД клиенту необходимо зарегистрироваться на Портале в качестве пользователя и подписать соглашение о порядке работы с Порталом и с ТЭО, ТП и ПСД, утвержденное оператором Государственного банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. После регистрации и подписания соглашения о порядке работы с ТЭО, ТП и ПСД, клиенту в личном кабинете открывается доступ к эскизным проектам по проектам состоящим в электронном реестре, за исключеним ТЭО, ТП и ПСД с пометкой "Отсутствует согласование с автором проекта".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z65" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Для получения комплекта ТЭО, ТП и ПСД, хранящемся в электронном архиве клиенту необходимо подать заявление, которое удостоверяется ЭЦП и направляется посредством личного кабинета на Портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z66" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В заявлении указывается цель приобретения проекта, находящегося в электронном реестре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z67" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдача комплекта ТЭО, ТП и ПСД, хранящемся в электронном архиве осуществляется в течение 3 (трех) рабочих дней со дня регистрации заявления от клиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z68" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенту в доступе отказывается, в случае если в заявлении не указаны наименование и цель приобретения проекта, находящегося в электронном архиве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. При выборе ТЭО, ТП и ПСД с пометкой "Отсутствует согласование с автором проекта" клиент направляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявление на получение ТЭО, ТП и ПСД, которое удостоверяется ЭЦП и направляется оператору государственного банка посредством личного кабинета на Портале;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2902,90 +2972,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Клиент направляет заявление о предоставлении документации только по одному ТЭО, ТП или ПСД. Повторное заявление направляется клиентом только после обработки и получения ответа от оператора портала по предыдущему запросу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Если оператором государственного банка, заказчиком, автором проекта и клиентом договор о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав подписывается, то оператор Государственного банка уведомляет клиента и осуществляет выдачу в течение 3 (трех) рабочих дней со дня подписания договора о передаче прав на использование проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав. В электронном реестре пометка "Отсутствует согласование с автором проекта" снимается и проект перенаправляется в электронный архив.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3004,70 +3074,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Если заказчиком и автором проекта в течение 10 (десяти) рабочих дней договор о передаче прав на использование проекта строительства (ТЭО, ТП, ПСД), в том числе имущественных (исключительных) прав не подписывается, оператор Государственного банка в течение 3 (трех) рабочих дней, уведомляет клиента о невозможности предоставления ТЭО, ТП и ПСД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3086,90 +3156,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Выдача материалов, запрашиваемого клиентом ТЭО, ТП и ПСД, осуществляется посредством его личного кабинета на Портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Оператор Государственного банка не менее одного раза в полгода направляет заявку заказчикам проектов, находящимся в электронном реестре с пометкой "Отсутствует согласование с автором проекта" к подписанию договора о передаче прав на использование проекта строительства (ТЭО, ТП, ПСД), в том числе имущественных (исключительных) прав между заказчиком и автором проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3188,111 +3258,111 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Предоставление ТЭО, ТП и ПСД из Государственного банка клиентам, государственным учреждениям и субъектам квазигосударственного сектора, осуществляется на безвозмездной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Клиентам, не являющимся государственными учреждениями и субъектами квазигосударственного сектора, проекты строительства оператором Государственного банка предоставляются на платной основе в размере, определяемом в соответствии с пунктом 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 63-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 16 июля 2001 года "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан", в соответствии с договором, заключаемом на приобретение каждого проекта отдельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. По проектам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3307,249 +3377,249 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, в случае предоставления автором проекта прав, разрешающих осуществление на бессрочной и безвозмездной основе действий, предусмотренных пунктами 2 и 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, автор проекта обладает правом получения ТЭО, ТП и ПСД находящимся в электронном архиве равным количеству предоставленных проектов строительства в Государственный банк на безвозмездной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Заказчики, которые направили проекты, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, для включения в электронный архив могут получить проекты строительства из Государственного банка равным количеству предоставленных проектов строительства в Государственный банк, в соответствии с заключенным договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Договора сдачи и приобретения ТЭО, ТП и ПСД, находящихся в электронном архиве заключаются посредством Портала в электронно-цифровой форме, с подписанием договора с уполномоченными представителями сторон их ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вышеуказанные договора являются публичными и заключаются оператором Государственного банка с клиентом или заказчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. В случае использования ТЭО, ТП и ПСД, приобретенных в Государственном банке, соответствующая информация указывается при подаче на комплексную вневедомственную экспертизу новых разработанных ТЭО и ПСД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиент использует предоставленную документацию, в соответствии с целью указанной в заявлении о получении ТЭО, ТП и ПСД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. После получения проекта строительства из Государственного банка ТЭО, ТП и ПСД подлежит корректировке в соответствии с решением заказчика, а также приведению в соответствие с действующими государственными нормами и требованиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. По истечении 3 (трех) лет после получения положительного заключения комплексной вневедомственной экспертизы ТЭО, ТП и ПСД подлежат исключению из Государственного банка, за исключением типовой проектной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Оператор Государственного банка не осуществляет мониторинг за нецелевым использованием ТЭО, ТП и ПСД, предоставленных из Государственного банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3680,68 +3750,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и проектной (проектно-сметной)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="85"/>
+    <w:bookmarkStart w:name="z139" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав и комплектность документов, представляемых для включения в электронный архив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 11.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3794,146 +3864,146 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 60 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 63 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="86"/>
+    <w:bookmarkStart w:name="z140" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) положительное заключение комплексной вневедомственной экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z141" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z141" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исходные документы, являющиеся основанием для разработки ТЭО, ТП и ПСД для строительства новых зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций, а именно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утвержденное заказчиком задание на проектирование (разработку ТЭО, ТП и ПСД);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эскизный проект, согласованный с органами архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="88"/>
+    <w:bookmarkStart w:name="z142" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документация по разделам, прошедшим комплексную вневедомственную экспертизу и получившим положительное заключение экспертизы, удостоверенных ЭЦП экспертов, ответственных за соответствующие разделы или части проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае наличия сметной части:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4149,80 +4219,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и проектной (проектно-сметной)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="89"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Авторский договор</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о передаче имущественных (исключительных) прав на использование  " " в любой форме и любым способом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 исключено приказом Министра индустрии и инфраструктурного развития РК от 11.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4266,55 +4336,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>