--- v2 (2026-06-09)
+++ v3 (2026-10-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05c9d99" w14:textId="05c9d99">
+    <w:p w14:paraId="892cb08" w14:textId="892cb08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2987,564 +2987,430 @@
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. При отсутствии уполномоченной организации перевозчик в срок до 15 числа каждого месяца, направляет ежемесячную информацию в местный исполнительный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z69" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная услуга "Субсидирование убытков перевозчика, связанных с осуществлением автомобильных пассажирских перевозок по социально значимым сообщениям в межрайонном (междугородном внутриобластном), внутрирайонном, городском (сельском) и пригородном сообщениях" (далее - государственная услуга), оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкент, районов и городов областного значения (далее – услугодатель).".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. </w:t>
+      18. Перевозчик (физическое или юридическое лицо) (далее - услугополучатель) для получения государственной услуги направляет услугодателю через веб-портал "цифрового правительства" (далее – портал) заявление на субсидирование убытков перевозчика, связанных с осуществлением автомобильных пассажирских перевозок по социально значимым сообщениям в межрайонном (междугородном внутриобластном), внутрирайонном, городском (сельском) и пригородном сообщениях в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – заявление) и пакет документов по перечню, предусмотренному пунктом 9 Перечня основных требований к оказанию государственной услуги "Субсидирование убытков перевозчика, связанных с осуществлением автомобильных пассажирских перевозок по социально значимым сообщениям в межрайонном (междугородном внутриобластном), внутрирайонном, городском (сельском) и пригородном сообщениях" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z675" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в Перечне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z676" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На портале в "личном кабинете" услугополучателя отображается статус о принятии заявления для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z677" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении государственной услуги через портал, заявление в форме электронного документа, удостоверенного (подписанного) электронной цифровой подписью или удостоверенное одноразовым паролем, направляется через шлюз "цифрового правительства" в цифровую систему "Государственная база данных "Е-лицензирование" (далее – ГБД ЕЛ) в день приема документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z678" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Канцелярия услугодателя осуществляет регистрацию документов через ГБД ЕЛ в день их поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z679" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обработка заявления осуществляется услугодателем с момента поступления заявления в ГБД ЕЛ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z680" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z681" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов, удостоверяющих личность, справки о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации индивидуального предпринимателя, услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...332 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В период вынужденного приостановления перевозок по социально значимым сообщениям, связанного с введением режима чрезвычайного положения и (или) карантинных ограничений, субсидированию подлежат расходы перевозчика по заработной плате и социальным отчислениям водителей и (или) кондукторов, согласно минимальной заработной платы на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z77" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При возниковении обстоятельств, указанных в части первой настоящего пункта, услугополучатель для получения государственной услуги направляет услугодателю через портал заявление и информацию о расходах перевозчика по заработной плате и социальным отчислениям водителей и (или) кондукторов по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z78" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Выплаты субсидий из местного бюджета по социально значимым субсидируемым сообщениям производятся местным исполнительным органом ежемесячно на основании Договора, не позднее 5 (пяти) рабочих дней с момента направления перевозчику уведомления о назначении субсидии согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z349" w:id="74"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z349" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении перевозчиком ежемесячной информации, предусмотренной пунктом 17 настоящих Правил позже 15 числа месяца, выплаты местными исполнительными органами субсидий осуществляются согласно плану финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3563,70 +3429,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z350" w:id="75"/>
+    <w:bookmarkStart w:name="z350" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-1. При наличии у перевозчика обязательств по оплате лизинговых платежей по договору лизинга на автотранспортные средства до 15 числа месяца, выплаты местными исполнительными органами субсидий осуществляются согласно плану финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3645,90 +3511,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Общий срок оказания государственной услуги составляет 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z81" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. При поступлении от услугополучателя заявления и пакета документов, согласно перечню, предусмотренному пунктом 9 Перечня, исполнитель канцелярии услугодателя направляет данное заявление и пакет документов для рассмотрения руководителю услугодателя либо исполняющему его обязанности, который определяет исполнителя услугодателя через курирующего заместителя руководителя и (или) руководителя структурного подразделения услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель услугодателя в течение 2 (двух) рабочих дней с момента регистрации документов, проверяет полноту представленного пакета документов, согласно перечню, предусмотренному пунктом 9 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3765,90 +3631,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. При установлении факта неполноты представленных документов и (или) представления услугополучателем документов с истекшим сроком действия, услугодатель в указанные сроки дает мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z86" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При предоставлении услугополучателем полного пакета документов, согласно перечню, предусмотренному пунктом 9 Перечня, исполнитель услугодателя в течение 3 (трех) рабочих дней рассматривает данный пакет документов на соответствие требованиям настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При соответствии представленного пакета документов, согласно перечню, предусмотренному пунктом 9 Перечня, требованиям настоящих Правил, исполнитель услугодателя оформляет уведомление о назначении и оплате субсидии по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3941,90 +3807,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z674" w:id="80"/>
+    <w:bookmarkStart w:name="z674" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. При наличии оснований, предусмотренных в пункте 10 Перечня, исполнитель услугодателя оформляет мотивированный ответ об отказе в оказании государственной услуги способом направления уведомления об отказе в назначении субсидии по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель услугодателя направляет проект результата оказания государственной услуги руководителю услугодателя либо исполняющему его обязанности по согласованию с курирующим заместителем руководителя и (или) руководителем структурного подразделения услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4079,90 +3945,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Выплата бюджетных субсидий за последний календарный месяц года осуществляется на основе представленного не позднее 20 декабря отчета по субсидируемым сообщениям, составленного по прогнозным данным с последующим представлением отчета, составленного по фактическим данным в срок не позднее 25 января следующего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4328,659 +4194,613 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Местный исполнительный орган обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о государственных и социально ответственных услугах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Уполномоченный орган в области автомобильного транспорта в течение трех рабочих дней с даты утверждения или изменения подзаконного нормативного правового акта направляет информацию о внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, в местные исполнительные органы, в организации, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги, оператору цифровой инфраструктуры "цифрового правительства", а также в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 28 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 98</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...113 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок определения стоимости маршрута для осуществления регулярных перевозок"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z103" w:id="84"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. При осуществлении перевозок по маршруту, стоимость которого определяется исходя из общего годового пробега автотранспортных средств, использующих электронную систему оплаты проезда, расчет стоимости маршрута на определенный период или для выполнения определенного объема работ (услуг) используется экономико-математическая модель следующего вида:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z352" w:id="85"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z352" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СМ = Зпс + Зэсоп + Здисп + ( Зп + Зн ) * R</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z353" w:id="86"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z353" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (1)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z354" w:id="87"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z354" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СМ = Зпс + Засп + ( Зп + Зн ) * R</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z355" w:id="88"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z355" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (2)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z356" w:id="89"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z356" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: СМ - стоимость маршрута на определенный период или для выполнения определенного объема транспортной работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z357" w:id="90"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z357" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зпс - общая сумма нормативных затрат перевозчика на подвижной состав (амортизация) или временное владение и пользование по договору лизинга (лизинговые платежи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z358" w:id="91"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z358" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зп - общая сумма прямых нормативных (расчетных) затрат перевозчика (топливо, смазочные материалы, ремонт и техническое обслуживание автотранспортных средств, замена и ремонт автошин, заработная плата водителей и кондукторов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z359" w:id="92"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z359" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зн - общая сумма нормативных накладных затрат перевозчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z360" w:id="93"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z360" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зэсоп - затраты учитывающие услуги оператора электронной системы оплаты проезда (обслуживание, содержание и ремонт оборудования, используемого электронной системой оператора) (при оплате перевозчиком);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z361" w:id="94"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z361" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Здисп - затраты учитывающие услуги оператора системы диспетчеризации (при оплате данной услуги перевозчиком);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z362" w:id="95"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z362" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Засп - затраты учитывающие услуги автовокзалов, автостанций и пунктов обслуживание пассажиров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z363" w:id="96"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z363" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R - коэффициент расчетной рентабельности к затратам перевозчика по обслуживанию данного маршрута равный 1,15 (принимается как 15 %).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z364" w:id="97"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z364" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расходы перевозчика, понесенные с учетом налога на добавленную стоимость (далее - НДС) учитываются при расчете стоимости маршрута с НДС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z365" w:id="98"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z365" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       НДС принимается к затратам перевозчика, связанным с амортизацией автотранспортных средств, задействованных на социально значимом маршруте. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z366" w:id="99"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z366" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Формула (2) применяется на межрайонных (междугородных внутриобластных) и внутрирайонных перевозках, не использующих электронную систему оплаты проезда. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z367" w:id="100"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z367" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для определения НДС применяется ставка НДС, установленная </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4999,1070 +4819,1070 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Укрупненные расчеты нормативных затрат по статьям выполняется в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z369" w:id="102"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z369" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Зпс - общая сумма затрат перевозчика на подвижной состав включает себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z370" w:id="103"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z370" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лизинговые платежи - периодические платежи, представляющие собой общую сумму платежей по договору лизинга за весь срок действия договора лизинга, которые должны быть рассчитаны с учетом возмещения всей или существенной части стоимости предмета лизинга по цене на момент заключения договора лизинга и осуществляемые на протяжении срока действия договора лизинга, которые включают в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z371" w:id="104"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z371" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возмещение лизингодателю затрат на приобретение предмета лизинга и любых других расходов, непосредственно связанных с приобретением, поставкой предмета лизинга и приведением его в рабочее состояние для использования по назначению в соответствии с договором лизинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z372" w:id="105"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z372" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вознаграждение по лизингу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z373" w:id="106"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z373" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер годового лизингового платежа (годовой аннуитет) по подвижному составу определяется в соответствии с договором лизинга, графиком оплаты к договору лизинга, а также с учетом расходов, связанных с его возмещением и рассчитывается в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z374" w:id="107"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z374" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лгод = Л + S</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z375" w:id="108"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z375" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (3)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z376" w:id="109"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z376" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: Лгод – размер годового лизингового платежа (годовой аннуитет) по подвижному составу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z377" w:id="110"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z377" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Л – сумма ежегодных лизинговых платежей, установленных графиком к договору лизинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z378" w:id="111"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z378" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       S - в рамках лизинговой программы размер годовой страховой премии, подлежащей уплате при заключении договора добровольного страхования имущества лизингодателя, определяется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданскому</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексу Республики Казахстан (Особенная часть) от 1 июля 1999 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z379" w:id="112"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z379" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) При отсутствии лизинговых платежей по подвижному составу возмещению подлежит сумма амортизационных отчислений по закрепленным на маршруте автотранспортным средствам в расчете на их общий пробег. Рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z380" w:id="113"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z380" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За = 0,15 * Ам * Кр * Ц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z381" w:id="114"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z381" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (4)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z382" w:id="115"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z382" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: За – затраты на амортизацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z383" w:id="116"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z383" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       0,15 – норма амортизации по автотранспортным средствам в размере 15 % (не применяется для арендованных автотранспортных средств);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z384" w:id="117"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z384" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кр - коэффициент резерва автотранспортных средств (отношение общего количества закрепленных за маршрутом автотранспортных средств к числу автотранспортных средств, подлежащих поставке на маршрут по графику, принимаемый для расчетов затрат равный как 1,2);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z385" w:id="118"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z385" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Зп - общая сумма прямых затрат перевозчика включает себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z386" w:id="119"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z386" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зт - расходы на автомобильное топливо/электроэнергию/газ/водород в расчете на общий пробег автотранспортных средств, используемых на обслуживании данного маршрута, определяются исходя из базовой нормы расхода топлива/электроэнергии/газа/водород на 100 километров с учетом всех действующих надбавок и розничной цены 1 литра бензина (дизтоплива, газа)/1 киловатта электроэнергии/1 килограмма водорода на дату осуществления расчета тарифа (данная розничная цена действительна до подтверждения правильности определения тарифов согласно пункту 9 Правил):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z387" w:id="120"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z387" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зт = 0,01 * Lоб * НТ * КН * ЦТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z388" w:id="121"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z388" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (5)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z389" w:id="122"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z389" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: 0,01 - пересчет расхода топлива со 100 километров на 1 километр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z390" w:id="123"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z390" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Lоб - общий годовой пробег автотранспортных средств при обслуживании маршрута рассчитываемый по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z391" w:id="124"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z391" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Lоб = Др * ( n * Lкр + Lo )</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z392" w:id="125"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z392" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (6)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z393" w:id="126"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z393" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: Др - количество дней обслуживания маршрута в году (при круглогодичном режиме работы Др = 365) (определяется согласно расписанию движения маршрута, утвержденного местными исполнительными органами);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z394" w:id="127"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z394" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n - ежедневное количество кругорейсов на маршруте (при различии кругорейсов в году, связанной с выходными, праздничными, будними днями, сезонностью года берется их среднее значение);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z395" w:id="128"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z395" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Lкр - протяженность кругорейса на маршруте в километр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z396" w:id="129"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z396" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Lо - ежедневный нулевой пробег, километр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z397" w:id="130"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z397" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При разных значениях показателей характеристики маршрута по рабочим и выходным дням, то общий годовой пробег автотранспортных средств, определяется отдельно по рабочим и выходным дням с суммированием этих величин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z398" w:id="131"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z398" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При разных значениях расписания движения маршрута в летнее и зимнее время и (или) работе маршрута неполный календарный год, то затраты на топливо определяются как сумма затрат в летний и зимний периоды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z399" w:id="132"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z399" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зт.лето = 0,01 * Lоб.л. * НТ * Цл.т. * КНл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z400" w:id="133"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z400" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (7)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z401" w:id="134"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z401" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зт.зима = 0,01 * Lоб.з. * НТ * Цз.т. * КНз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z402" w:id="135"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z402" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (8)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z403" w:id="136"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z403" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зт = Зт.лето + Зт.зима</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z404" w:id="137"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z404" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (9)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z405" w:id="138"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z405" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: Зт.лето - затраты на летнее автомобильное топливо;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z406" w:id="139"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z406" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зт.зима - затраты на зимнее автомобильное топливо;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z407" w:id="140"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z407" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Lоб.л. - годовой пробег автотранспортных средств летом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z408" w:id="141"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z408" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Lоб.з. - годовой пробег автотранспортных средств зимой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z409" w:id="142"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z409" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КНл., КНз. - совокупный коэффициент надбавок к базовой норме для реального условия работы автотранспортных средств на маршруте (лето, зима).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z410" w:id="143"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z410" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НТ – базовая норма расхода топлива в литрах/киловаттах/килограммах на 100 километров пробега автотранспортных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z411" w:id="144"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z411" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Базовая норма расхода и совокупный коэффициент надбавок к нему на дизельное топливо (бензин)/газ определяется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 11 августа 2009 года № 1210 "Об утверждении норм расходов горюче-смазочных материалов для государственных органов Республики Казахстан и расходов на содержание автотранспорта" (далее – Нормы расхода топлива).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z412" w:id="145"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z412" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для электробусов норма расхода электроэнергии киловат в час на 100 километров пробега и совокупный коэффициент надбавок к нему определяется согласно данных Завода изготовителя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z413" w:id="146"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z413" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для автотранспортных средств, использующих в качестве топлива водород, норма расхода водородного топлива килограмм в час на 100 километров пробега и совокупный коэффициент надбавок к нему определяется согласно данных Завода изготовителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z414" w:id="147"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z414" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цт – цена дизельного топлива (бензина)/газа/электроэнергии/ водорода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z415" w:id="148"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z415" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цена для дизельного топлива (бензина)/газа/водорода определяемая по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z416" w:id="149"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z416" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4305300" cy="673100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -6084,530 +5904,530 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z417" w:id="150"/>
+    <w:bookmarkStart w:name="z417" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (10)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z418" w:id="151"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z418" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: Мзим Млето - количество зимних и летних месяцев в году, определенных по региону в пределах периодов по таблице 10 Норм расхода топлива определяющей значение Ккл (коэффициент климатический).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z419" w:id="152"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z419" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цз.т Цл.т - розничная стоимость топлива (зимнего и летнего) на дату расчета тарифа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z420" w:id="153"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z420" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При расчете тарифа в летний период, за основу берется розничная стоимость 1 литра/1 килограмма зимнего топлива, сложившаяся в последнем месяце последнего зимнего периода, определенного по региону в пределах периодов по таблице 10 Норм расхода топлива определяющей значение Ккл (коэффициент климатический).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z421" w:id="154"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z421" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При расчете тарифа в зимний период, за основу берется розничная стоимость 1 литра летнего топлива, сложившаяся в последнем месяце последнего летнего периода, определенного по региону в пределах периодов по таблице 10 Норм расхода топлива определяющей значение Ккл (коэффициент климатический);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z422" w:id="155"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z422" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Зсм - расходы на смазочные материалы равны 10 % от расходов на автомобильное топливо:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z423" w:id="156"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z423" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зсм = Зт * 0,1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z424" w:id="157"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z424" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (11)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z425" w:id="158"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z425" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Зрт - расходы на проведение ремонтов и технических обслуживаний автотранспортных средств принимаются как 10 % (для автотранспортных средств со сроком эксплуатации до 3 лет), 15 % (для автотранспортных средств со сроком эксплуатации от 3 до 7 лет) и 20 % (для автотранспортных средств со сроком эксплуатации более 7 лет) от стоимости автотранспортных средств, закрепленных для обслуживания данного маршрута.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z426" w:id="159"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z426" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зрт = Крт * Ам * Кр * Ц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z427" w:id="160"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z427" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (12)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z428" w:id="161"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z428" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: Крт – коэффициент расходов на проведение ремонтов и технических обслуживаний автотранспортных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z429" w:id="162"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z429" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ам – количество автотранспортных средств в день на маршруте по графику;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z430" w:id="163"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z430" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кр – коэффициент резерва автотранспортных средств (отношение общего количества закрепленных за маршрутом автотранспортных средств к числу автотранспортных средств, подлежащих поставке на маршрут по графику, принимаемый для расчетов затрат равный как 1,2);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z431" w:id="164"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z431" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ц – средняя стоимость автотранспортных средств, закрепленных на маршруте, в тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z432" w:id="165"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z432" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для новых автотранспортных средств, приобретенных у завода-изготовителя либо через официальных дилеров, а также находящихся во временном владении и пользовании по договору лизинга, таковой будет являться стоимость приобретения до трех лет с момента приобретения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z433" w:id="166"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z433" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переоценка автотранспортных средств, приобретенных у завода-изготовителя либо через официальных дилеров, а также находящихся во временном владении и пользовании по договору лизинга, проводится организациями, осуществляющими оценочную деятельность, после трех лет с момента их приобретения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z434" w:id="167"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z434" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переоценка автотранспортных средств, находящихся во временном владении и пользовании по договору лизинга проводится исключительно для возмещения расходов перевозчика на проведение ремонтов и технических обслуживаний автотранспортных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z435" w:id="168"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z435" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для автотранспортных средств, приобретенных на вторичном рынке, а также арендованных автотранспортных средств - среднерыночная стоимость, определяемая организациями, осуществляющими оценочную деятельность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z436" w:id="169"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z436" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К автотранспортным средствам приобретенным на вторичном рынке относятся автотранспортные средства, которые были приобретены по договору купли-продажи у лица, не являющегося заводом-изготовителем либо официальным дилером, а также которые не находятся во временном владении и пользовании по договору лизинга или в аренде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z437" w:id="170"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z437" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стоимость автотранспортных средств, определенная организациями, осуществляющими оценочную деятельность действительна в течение трех лет с момента ее определения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z438" w:id="171"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z438" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для электробусов, автотранспортных средств, использующих в качестве топлива водород, расходы на проведение ремонтов и технических обслуживаний определяются согласно данных Завода изготовителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z439" w:id="172"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z439" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Зш - эксплуатационные расходы на автошины в расчете на годовой пробег автотранспортных средств на маршруте определяются по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z440" w:id="173"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z440" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2946400" cy="596900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -6629,990 +6449,990 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z441" w:id="174"/>
+    <w:bookmarkStart w:name="z441" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (13)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z442" w:id="175"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z442" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: Цш - закупочная цена одного комплекта шин (шина, камера, ободная лента) в тенге на момент расчета. Данная закупочная цена действительна до подтверждения правильности определения тарифов согласно пункту 10 настоящих Правил);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z443" w:id="176"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z443" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       M - количество колес на автотранспортном средстве (без запасного колеса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z444" w:id="177"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z444" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Lоб - общий годовой пробег автотранспортных средств при обслуживании маршрута;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z445" w:id="178"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z445" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ш - эксплуатационная норма пробега автошины, определяется в соответствии с Нормами расхода топлива, в километр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z446" w:id="179"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z446" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кш - коэффициент корректировки эксплуатационных норм пробега автошин, определяется в соответствии с Нормами расхода топлива;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z447" w:id="180"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z447" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коэффициент корректировки эксплуатационных норм пробега автошин электробусов, автотранспортных средств, использующих в качестве топлива водород, определяется согласно данных Завода изготовителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z448" w:id="181"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z448" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Ззп - общая годовая сумма зарплаты водителей и (или) кондукторов (экипажей автотранспортных средств) по обслуживанию маршрута может быть определена по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z449" w:id="182"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z449" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ззп = ( Мр * ( Zв * Nв + Zк * Nк ) * Ам * К ) * 1,2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z450" w:id="183"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z450" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (14)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z451" w:id="184"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z451" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: Мр - количество месяцев обслуживания маршрута в году (при круглогодичном и ежедневном режиме работы Мр = 12);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z452" w:id="185"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z452" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Zв - среднемесячная заработная плата водителя автотранспортного средства устанавливается применительно к уровню среднемесячной номинальной заработной платы одного работника в сфере транспорта и складирования (далее – СНЗП) по Республике Казахстан, сложившейся по данным статистики за квартал, предшествующего подаче заявки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z453" w:id="186"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z453" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В регионе, где СНЗП выше, чем СНЗП по Республике Казахстан, применяется СНЗП по данному региону, где зарегистрирован перевозчик, сложившаяся по данным статистики за квартал, предшествующего подаче заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z454" w:id="187"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z454" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Zк - среднемесячная заработная плата кондуктора устанавливается на уровне 70 % заработной платы водителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z455" w:id="188"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z455" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Nв/к - нормативное количество водителей (кондукторов-контролеров), закрепленных за каждым автотранспортным средством на маршруте определяется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z456" w:id="189"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z456" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Nв/к = Тгод / БРВр / Ам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z457" w:id="190"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z457" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (14-1)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z458" w:id="191"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z458" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: Тгод - общее количество рабочего времени за год, час;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z459" w:id="192"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z459" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БРВр – расчетный баланс рабочего времени на год (40 часов, пять дней), час; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z460" w:id="193"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z460" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тгод = Трейс + Тнул + Т пзр</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z461" w:id="194"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z461" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (14-2)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z462" w:id="195"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z462" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: Трейс - время работы на рейсе, час;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z463" w:id="196"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z463" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тнул - время на нулевой пробег, час;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z464" w:id="197"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z464" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тпзр - время на подготовительно-заключительные работы, час;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z465" w:id="198"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z465" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Трейс = n * tкруг * Др</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z466" w:id="199"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z466" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (14-3)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z467" w:id="200"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z467" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: tкруг - время одного кругорейса, час;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z468" w:id="201"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z468" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тнул = Lо / Vнул * Др</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z469" w:id="202"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z469" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (14-4)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z470" w:id="203"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z470" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       где: Vнул - средняя скорость движения на нулевом пробеге, км/час (30 км/час); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z471" w:id="204"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z471" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тпзр = tпз * Ам * Др</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z472" w:id="205"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z472" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (14-5)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z473" w:id="206"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z473" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: tпз - подготовительно-заключительное время на 1 автобус в день, (20 минут);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z474" w:id="207"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z474" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БРВр = БРВ – ( Дотп * t )</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z475" w:id="208"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z475" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (14-6)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z476" w:id="209"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z476" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: Дотп - количество дней отпуска, дни;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z477" w:id="210"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z477" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БРВ – баланс рабочего времени на год (40 часов, пять дней), час;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z478" w:id="211"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z478" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       t – продолжительность рабочего времени в день, час;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z479" w:id="212"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z479" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К - коэффициент, учитывающий налоги и отчисления, которые уплачиваются работодателем от заработной платы по ставкам согласно действующему законодательству (социальный налог, социальные отчисления, обязательное социальное медицинское страхование, обязательные пенсионные взносы работодателя), подтверждаемые данными перевозчика".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z480" w:id="213"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z480" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1,2 - поправочный коэффициент, учитывающий начисления работникам, находящимся на больничном, отпусках, обучении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z481" w:id="214"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z481" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата заработной платы водителям и (или) кондукторам подтверждается выпиской из ведомости выдачи заработной платы работникам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z482" w:id="215"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z482" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Зн - нормативная сумма накладных затрат перевозчика составляет процент от совокупной суммы прямых затрат по обслуживанию данного маршрута и определяется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z483" w:id="216"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z483" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зн = Зп * П</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z484" w:id="217"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z484" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формула (15)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z485" w:id="218"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z485" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       где: П – процент нормативной суммы накладных расходов составляет до 20 % в зависимости от объема подтверждаемой расчетной суммы накладных расходов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z486" w:id="219"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z486" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При осуществлении местными исполнительными органами выплаты субсидии перевозчик документально подтверждает понесенные накладные расходы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7631,71 +7451,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z487" w:id="220"/>
+    <w:bookmarkStart w:name="z487" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Стоимость маршрута корректируется при изменении фактических затрат перевозчика более чем на 10 % по независящим от них ценовым факторам, а также при внесении изменений и дополнений в характеристики маршрута (рейс, расписание движения автобусов, протяженность маршрута, обновление подвижного состава) порядком укрупненных расчетов затрат перевозчика по статьям эксплуатационных расходов, предусмотренных главой 4 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z488" w:id="221"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z488" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Стоимость маршрута пересматривается не реже чем один раз в год в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7730,51 +7550,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8019,68 +7839,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="222"/>
+    <w:bookmarkStart w:name="z233" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень социально значимых автомобильных сообщений, подлежащих субсидированию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8712,68 +8532,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="223"/>
+    <w:bookmarkStart w:name="z236" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчеты по тарифу на маршрут, определенному в соответствии с Методикой</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование организации ___________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9332,68 +9152,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="224"/>
+    <w:bookmarkStart w:name="z239" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчеты по стоимости маршрута</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование организации ___________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10021,68 +9841,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="225"/>
+    <w:bookmarkStart w:name="z242" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сумма по социально значимым субсидируемым сообщениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -11354,80 +11174,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="226"/>
+    <w:bookmarkStart w:name="z245" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Результаты работы Комиссии и субсидирования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>социально значимых сообщений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15590,70 +15410,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="227"/>
+    <w:bookmarkStart w:name="z246" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * При заполнении графы 2 в настоящих Таблицах на городских (сельских) или пригородных маршрутах указывается номер маршрута, а на внутрирайонных или межрайонных (междугородных внутриобластных) маршрутах указываются наименования населенных пунктов, расположенных в начальном и конечном пунктах маршрута.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15906,74 +15726,74 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z249" w:id="228"/>
+      <w:bookmarkStart w:name="z249" w:id="236"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Представляется: местные исполнительные органы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Форма административных данных размещена на интернет – ресурсе: www.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17058,192 +16878,192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по социально значимым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>автомобильным сообщениям"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z504" w:id="229"/>
+    <w:bookmarkStart w:name="z504" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Информация о фактически перевезенных пассажирах по социально значимым автомобильным сообщениям"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – С6 периодичность месячная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z505" w:id="230"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z505" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 1 формы указывается наименование и (или) номер маршрута.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z506" w:id="231"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z506" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 2 формы указывается наименование вид маршрута.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z507" w:id="232"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z507" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 3 формы указывается утвержденный тариф на 1 пассажира, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z508" w:id="233"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z508" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 4 формы указывается количество перевезенных пассажиров в течение месяца, человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z509" w:id="234"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z509" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 5 формы указывается средства поступившие от перевозок пассажиров, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17496,74 +17316,74 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z252" w:id="235"/>
+      <w:bookmarkStart w:name="z252" w:id="243"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Представляется: местные исполнительные органы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Форма административных данных размещена на интернет – ресурсе: www.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18742,212 +18562,212 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Информация</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о выполненной работе"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z527" w:id="236"/>
+    <w:bookmarkStart w:name="z527" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Информация о выполненной работе"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – С7, периодичность месячная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z528" w:id="237"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z528" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 1 формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z529" w:id="238"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z529" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 2 формы указывается наименование перевозчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z530" w:id="239"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z530" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 3 формы указывается количество маршрутов, единиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z531" w:id="240"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z531" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 4 формы указывается выполненный объем перевозки, километр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z532" w:id="241"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z532" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 5 формы указывается общая стоимость маршрута, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z533" w:id="242"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z533" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 6 формы указывается средства поступившие от перевозок пассажиров, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19544,82 +19364,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугополучатель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *При заполнении сведений по пункту 3 настоящего заявления на городских (сельских) или пригородных маршрутах указывается номер маршрута, а на внутрирайонных или межрайонных (междугородных внутриобластных) маршрутах указываются наименования населенных пунктов, расположенных в начальном и конечном пунктах маршрута.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19692,90 +19480,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за счет бюджетных средств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>убытков перевозчиков,</w:t>
+              <w:t>убытков перевозчиков, связанных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>связанных с осуществлением</w:t>
+              <w:t>с осуществлением социально</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>социально значимых перевозок</w:t>
-[...12 lines deleted...]
-              <w:t>пассажиров</w:t>
+              <w:t>значимых перевозок пассажиров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -19802,180 +19577,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z278" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Субсидирование убытков перевозчика, связанных с осуществлением автомобильных пассажирских перевозок по социально значимым сообщениям в межрайонном (междугородном внутриобластном), внутрирайонном, городском (сельском) и пригородном сообщениях"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 - в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 9 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 98</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
-      </w:r>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20139,87 +19838,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-через портал.</w:t>
+Отсутствует.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20252,87 +19951,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 (пять) рабочих дней.</w:t>
+через портал "Государственная база данных "Е-лицензирование".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20365,87 +20064,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+5 (пять) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20478,121 +20177,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о назначении и оплате субсидии либо мотивированный ответ об отказе в оказании государственной услуги способом направления уведомления об отказе в назначении субсидии.</w:t>
-[...33 lines deleted...]
-              <w:t>Результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью руководителя услугодателя либо исполняющим его обязанности.</w:t>
+Электронная (частично цифровизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20625,87 +20290,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Уведомление о назначении и оплате субсидии либо мотивированный ответ об отказе в оказании государственной услуги способом направления уведомления об отказе в назначении субсидии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма предоставления результата оказания государственной услуги: электронная.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью руководителя услугодателя либо исполняющим его обязанности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20738,121 +20439,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодателя – с понедельника по пятницу включительно, с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан;</w:t>
-[...33 lines deleted...]
-              <w:t>При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20885,223 +20552,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) информация о фактически перевезенных пассажиров по социально значимым сообщениям;</w:t>
-[...135 lines deleted...]
-              <w:t>Сведения документов, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации индивидуального предпринимателя, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства.</w:t>
+1) услугодателя – с понедельника по пятницу включительно, с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы для местных исполнительных органов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+города Астана - с понедельника по пятницу включительно, с 7.30 до 17.00 часов с перерывом на обед с 12.00 до 13.30 часов, кроме выходных и праздничных дней согласно трудовому законодательству Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+города Алматы - с понедельника по пятницу включительно, с 8.30 до 18.00 часов с перерывом на обед с 12.30 до 14.00 часов, кроме выходных и праздничных дней согласно трудовому законодательству Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Актюбинской области - с понедельника по пятницу включительно, с 8.30 до 17.30 часов с перерывом на обед с 12.30 до 13.30 часов, кроме выходных и праздничных дней согласно трудовому законодательству Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматинской области - с понедельника по пятницу включительно, с 8.00 до 17.30 часов с перерывом на обед с 12.30 до 14.00 часов, кроме выходных и праздничных дней согласно трудовому законодательству Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Восточно-Казахстанской области - с понедельника по пятницу включительно, с 8.00 до 17.30 часов с перерывом на обед с 12.00 до 13.30 часов, кроме выходных и праздничных дней согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21134,121 +20809,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...33 lines deleted...]
-              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги.</w:t>
+1) информация о фактически перевезенных пассажиров по социально значимым сообщениям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) при осуществлении перевозок по маршруту, стоимость которого определена в соответствии с главой 4 Правил, исходя из общего годового пробега автотранспортных средств по маршруту (километр), информация о выполненной работе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) информация по реализации билетов согласно приложению 1 к настоящему Перечню;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) информация о финансовых средствах, поступивших от перевозки пассажиров согласно приложению 2 к настоящему Перечню;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) документ диспетчерской службы автовокзалов (автостанций, пунктов обслуживания пассажиров) и (или) документ диспетчерской системы в населенных пунктах, где отсутствует автовокзал (автостанция, пункт обслуживания пассажиров), подтверждающий выполненные рейсы по данному маршруту, при осуществлении перевозок в межрайонном (междугородном внутриобластном) или внутрирайонном сообщениях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) при осуществлении перевозок по маршруту, стоимость которого определена в соответствии с главой 4 Правил, исходя из общего годового пробега автотранспортных средств по маршруту (км), документ с единой диспетчерской службы населенного пункта, подтверждающего выполненные рейсы по данному маршруту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) документ диспетчерской службы (при наличии), подтверждающего выполнение рейсов по городским и пригородным маршрутам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, указанные в подпунктах 1), 2), 3), 4), 5), 6) и 7) настоящего пункта представляются в электронной копии или электронно цифровой подписи руководителя организации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения документов, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации индивидуального предпринимателя, услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21281,51 +21066,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания госудрственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания госудрственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21334,51 +21268,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия электронной цифровой подписи.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг по телефону 1414, 8 800 080 7777.</w:t>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг по телефону 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21417,207 +21352,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 10</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Перечню основных</w:t>
+              <w:t>к Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>требований к оказанию</w:t>
+              <w:t>за счет бюджетных средств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
+              <w:t>убытков перевозчиков,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Субсидирование убытков</w:t>
+              <w:t>связанных с осуществлением</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>перевозчика, связанных</w:t>
+              <w:t>социально значимых перевозок</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с осуществлением автомобильных</w:t>
-[...77 lines deleted...]
-              <w:t>и пригородном сообщениях"</w:t>
+              <w:t>пассажиров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -21644,3784 +21501,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z565" w:id="244"/>
+    <w:bookmarkStart w:name="z291" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Информация по реализации билетов</w:t>
-[...2560 lines deleted...]
-    <w:bookmarkStart w:name="z643" w:id="250"/>
+        <w:t xml:space="preserve"> Информация о расходах перевозчика по заработной плате и социальным отчислениям водителей и (или) кондукторов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z292" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование организации ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-[...839 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:p>
-[...296 lines deleted...]
-    <w:bookmarkEnd w:id="255"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26262,126 +22423,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z295" w:id="256"/>
+    <w:bookmarkStart w:name="z295" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о назначении и оплате субсидии №____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 11 - в редакции приказа и.о. Министра транспорта РК от 18.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z534" w:id="257"/>
+      <w:bookmarkStart w:name="z534" w:id="255"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель: ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26785,268 +22946,268 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z308" w:id="258"/>
+    <w:bookmarkStart w:name="z308" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в назначении субсидии №____</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z309" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z310" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индивидуальный идентификационный номер / бизнес идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z309" w:id="259"/>
-[...15 lines deleted...]
-      Услугополучатель: _______________________________________________________</w:t>
+    <w:bookmarkStart w:name="z311" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная услуга: "Субсидирование убытков перевозчика, связанных с осуществлением автомобильных пассажирских перевозок по социально значимым сообщениям в межрайонном (междугородном внутриобластном), внутрирайонном, городском (сельском) и пригородном сообщениях"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z310" w:id="260"/>
-[...15 lines deleted...]
-      (индивидуальный идентификационный номер / бизнес идентификационный номер)</w:t>
+    <w:bookmarkStart w:name="z312" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид маршрута: _________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z311" w:id="261"/>
-[...15 lines deleted...]
-      Государственная услуга: "Субсидирование убытков перевозчика, связанных с осуществлением автомобильных пассажирских перевозок по социально значимым сообщениям в межрайонном (междугородном внутриобластном), внутрирайонном, городском (сельском) и пригородном сообщениях"</w:t>
+    <w:bookmarkStart w:name="z313" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование и (или) номер маршрута: ___________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z312" w:id="262"/>
-[...15 lines deleted...]
-      Вид маршрута: _________________________________</w:t>
+    <w:bookmarkStart w:name="z314" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Период обслуживания маршрута: _______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z313" w:id="263"/>
-[...15 lines deleted...]
-      Наименование и (или) номер маршрута: ___________________</w:t>
+    <w:bookmarkStart w:name="z315" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статус: Отказано в назначении субсидии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z314" w:id="264"/>
-[...15 lines deleted...]
-      Период обслуживания маршрута: _______________</w:t>
+    <w:bookmarkStart w:name="z316" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основание: ______________________________________ ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z315" w:id="265"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z317" w:id="267"/>
+    <w:bookmarkStart w:name="z317" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местный исполнительный орган, выдавший уведомление: _______________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z318" w:id="268"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z318" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата и время отправки уведомления: "___" ______ 20 ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27202,588 +23363,588 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 13 в соответствии с приказом и.о. Министра транспорта РК от 18.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z536" w:id="269"/>
+    <w:bookmarkStart w:name="z536" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Накладные расходы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z537" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Налоги и сборы, относимые на издержки производства (кроме налога на добавленную стоимость и корпоративного налога на прибыль).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z538" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Расходы на обязательное страхование гражданско-правовой ответственности владельцев автотранспортных средств и гражданско-правовой ответственности перевозчика перед пассажирами, а также обязательное страхование работников от несчастных случаев при исполнении им трудовых (служебных) обязанностей водителей и (или) кондукторов-контролеров, производственно-технического персонала перевозчика, обслуживающего подвижной состав.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z537" w:id="270"/>
-[...15 lines deleted...]
-      1. Налоги и сборы, относимые на издержки производства (кроме налога на добавленную стоимость и корпоративного налога на прибыль).</w:t>
+    <w:bookmarkStart w:name="z539" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Расходы на заработную плату работников перевозчика, задействованных в организации перевозок, кроме водителей, кондукторов и работников, проводящих ремонт и техническое обслуживание автотранспортных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z538" w:id="271"/>
-[...15 lines deleted...]
-      2. Расходы на обязательное страхование гражданско-правовой ответственности владельцев автотранспортных средств и гражданско-правовой ответственности перевозчика перед пассажирами, а также обязательное страхование работников от несчастных случаев при исполнении им трудовых (служебных) обязанностей водителей и (или) кондукторов-контролеров, производственно-технического персонала перевозчика, обслуживающего подвижной состав.</w:t>
+    <w:bookmarkStart w:name="z540" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Расходы на прохождение обязательного технического осмотра автотранспортных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z539" w:id="272"/>
-[...15 lines deleted...]
-      3. Расходы на заработную плату работников перевозчика, задействованных в организации перевозок, кроме водителей, кондукторов и работников, проводящих ремонт и техническое обслуживание автотранспортных средств.</w:t>
+    <w:bookmarkStart w:name="z541" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Расходы на коммунальные платежи по административным зданиям и объектам производственно-технической базы, задействованным в перевозочном процессе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z540" w:id="273"/>
-[...15 lines deleted...]
-      4. Расходы на прохождение обязательного технического осмотра автотранспортных средств.</w:t>
+    <w:bookmarkStart w:name="z542" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Расходы на аренду, амортизацию (кроме автотранспортных средств), отопление, водоснабжение, канализацию и освещение, содержание и текущий ремонт по административным зданиям и объектам производственно-технической базы перевозчика, задействованным в перевозочном процессе на социально значимых маршрутах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z541" w:id="274"/>
-[...15 lines deleted...]
-      5. Расходы на коммунальные платежи по административным зданиям и объектам производственно-технической базы, задействованным в перевозочном процессе.</w:t>
+    <w:bookmarkStart w:name="z543" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Расходы на подготовку и повышение квалификации, охрану труда и техники безопасности водителей и (или) кондукторов-контролеров, административно-управленческий и производственно-технического персонала перевозчика, обслуживающего подвижной состав.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z542" w:id="275"/>
-[...15 lines deleted...]
-      6. Расходы на аренду, амортизацию (кроме автотранспортных средств), отопление, водоснабжение, канализацию и освещение, содержание и текущий ремонт по административным зданиям и объектам производственно-технической базы перевозчика, задействованным в перевозочном процессе на социально значимых маршрутах.</w:t>
+    <w:bookmarkStart w:name="z544" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Расходы на противопожарные мероприятия по административным зданиям и объектам производственно-технической базы, подвижному составу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z543" w:id="276"/>
-[...15 lines deleted...]
-      7. Расходы на подготовку и повышение квалификации, охрану труда и техники безопасности водителей и (или) кондукторов-контролеров, административно-управленческий и производственно-технического персонала перевозчика, обслуживающего подвижной состав.</w:t>
+    <w:bookmarkStart w:name="z545" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Расходы на канцелярские товары для производственно-технического и административно-управленческого персонала перевозчика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z544" w:id="277"/>
-[...15 lines deleted...]
-      8. Расходы на противопожарные мероприятия по административным зданиям и объектам производственно-технической базы, подвижному составу.</w:t>
+    <w:bookmarkStart w:name="z546" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Расходы на командировки в пределах территории Республики Казахстан работников перевозчика, связанных с перевозочным процессом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z545" w:id="278"/>
-[...15 lines deleted...]
-      9. Расходы на канцелярские товары для производственно-технического и административно-управленческого персонала перевозчика.</w:t>
+    <w:bookmarkStart w:name="z547" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Расходы на содержание охраны для обеспечения безопасности предприятий и сохранности административных зданий и объектов производственно-технической базы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z546" w:id="279"/>
-[...15 lines deleted...]
-      10. Расходы на командировки в пределах территории Республики Казахстан работников перевозчика, связанных с перевозочным процессом.</w:t>
+    <w:bookmarkStart w:name="z548" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Расходы на содержание автоинформаторов, системы видеонаблюдения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z547" w:id="280"/>
-[...15 lines deleted...]
-      11. Расходы на содержание охраны для обеспечения безопасности предприятий и сохранности административных зданий и объектов производственно-технической базы.</w:t>
+    <w:bookmarkStart w:name="z549" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Расходы на содержание и ремонт оборудования, станков, стендов, электродвигателей, подъемников, силового и технологического оборудования, расходных материалов, запасных частей и смазочных материалов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z548" w:id="281"/>
-[...15 lines deleted...]
-      12. Расходы на содержание автоинформаторов, системы видеонаблюдения.</w:t>
+    <w:bookmarkStart w:name="z550" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Расходы на ремонт и восстановление быстроизнашивающихся инструментов и инвентаря.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z549" w:id="282"/>
-[...15 lines deleted...]
-      13. Расходы на содержание и ремонт оборудования, станков, стендов, электродвигателей, подъемников, силового и технологического оборудования, расходных материалов, запасных частей и смазочных материалов.</w:t>
+    <w:bookmarkStart w:name="z551" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Расходы на вспомогательные материалы для проведения технического обслуживания и ремонта автотранспортных средств (кислород, ацетилен, карбид кальция, обтирочные материалы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z550" w:id="283"/>
-[...15 lines deleted...]
-      14. Расходы на ремонт и восстановление быстроизнашивающихся инструментов и инвентаря.</w:t>
+    <w:bookmarkStart w:name="z552" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Расходы на топливо и электроэнергию для технологических нужд, связанных с перевозочным процессом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z551" w:id="284"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z553" w:id="286"/>
+    <w:bookmarkStart w:name="z553" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Расходы на содержание автомобилей хозяйственного и технического обслуживания, бензовозов, автомобилей технической помощи, служебных автотранспортных средств (топливо, смазочные и эксплуатационные материалы для технического обслуживания и текущего ремонта, ремонт автомобильной резины, амортизация на восстановление и капитальный ремонт). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z554" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Расходы на бланки эксплуатационной, технической и производственной документации, путевые листы, автобусные билеты, квитанции, бланки билетной документации, технические паспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z555" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Расходы на вывоз мусора и снега, материалы для хозяйственных нужд по административным зданиям и объектам производственно-технической базы, задействованным в перевозочном процессе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z554" w:id="287"/>
-[...15 lines deleted...]
-      18. Расходы на бланки эксплуатационной, технической и производственной документации, путевые листы, автобусные билеты, квитанции, бланки билетной документации, технические паспорта.</w:t>
+    <w:bookmarkStart w:name="z556" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Расходы на перевозку топлива, смазочных материалов и их хранение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z555" w:id="288"/>
-[...15 lines deleted...]
-      19. Расходы на вывоз мусора и снега, материалы для хозяйственных нужд по административным зданиям и объектам производственно-технической базы, задействованным в перевозочном процессе.</w:t>
+    <w:bookmarkStart w:name="z557" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Расходы на оплату работ, выполняемых централизованными бухгалтериями, не стоящими на балансе предприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z556" w:id="289"/>
-[...15 lines deleted...]
-      20. Расходы на перевозку топлива, смазочных материалов и их хранение;</w:t>
+    <w:bookmarkStart w:name="z558" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Расходы на утилизацию отработанных продуктов и производственных отходов, возникших в процессе перевозок подвижного состава перевозчика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z557" w:id="290"/>
-[...15 lines deleted...]
-      21. Расходы на оплату работ, выполняемых централизованными бухгалтериями, не стоящими на балансе предприятия.</w:t>
+    <w:bookmarkStart w:name="z559" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Расходы на добровольное страхование автотранспортных средств, находящихся на балансе перевозчика и задействованных в перевозочном процессе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z558" w:id="291"/>
-[...15 lines deleted...]
-      22. Расходы на утилизацию отработанных продуктов и производственных отходов, возникших в процессе перевозок подвижного состава перевозчика.</w:t>
+    <w:bookmarkStart w:name="z560" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Расходы на амортизацию машин, оборудования, мебели, компьютерной техники, инструментов и прочих основных средств, находящихся на балансе перевозчика и задействованных в перевозочном процессе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z559" w:id="292"/>
-[...15 lines deleted...]
-      23. Расходы на добровольное страхование автотранспортных средств, находящихся на балансе перевозчика и задействованных в перевозочном процессе.</w:t>
+    <w:bookmarkStart w:name="z561" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Расходы на содержание и текущей ремонт машин, оборудования, мебели, компьютерной техники, инструментов и прочих основных средств, находящихся на балансе перевозчика и задействованных в перевозочном процессе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z560" w:id="293"/>
-[...15 lines deleted...]
-      24. Расходы на амортизацию машин, оборудования, мебели, компьютерной техники, инструментов и прочих основных средств, находящихся на балансе перевозчика и задействованных в перевозочном процессе.</w:t>
+    <w:bookmarkStart w:name="z562" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчетная сумма накладных расходов применяется исключительно на обслуживание социально значимого маршрута, стоимость которого определяется в соответствии с главой 4 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z561" w:id="294"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -27821,55 +23982,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>