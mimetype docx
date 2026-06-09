--- v0 (2026-01-15)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="79daff9" w14:textId="79daff9">
+    <w:p w14:paraId="d3ba321" w14:textId="d3ba321">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,3070 +93,3946 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165 "Об утверждении Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра национальной экономики Республики Казахстан от 3 ноября 2015 года № 685. Зарегистрирован в Министерстве юстиции Республики Казахстан 3 декабря 2015 года № 12344</w:t>
-[...18 lines deleted...]
-      </w:t>
+        <w:t>Приказ Министра национальной экономики Республики Казахстан от 3 ноября 2015 года № 685. Зарегистрирован в Министерстве юстиции Республики Казахстан 3 декабря 2015 года № 12344.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Примечание РЦПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Настоящий приказ вводится в действие с 01.01.2016.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165 "Об утверждении Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 10666, опубликованный в информационно-правовой системе "Әділет" от 21 апреля 2015 года) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...52 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Уровень ответственности проектируемого объекта, включая новые и (или) изменение (реконструкция, расширение, модернизация, техническое перевооружение, реставрация, капитальный ремонт) существующих объектов, определяется заказчиком по нижеследующим параметрам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объекты I (повышенного) уровня ответственности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      промышленные объекты, производственные здания, сооружения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      опасные производственные объекты, обладающие признаками, установленными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 11 апреля 2014 года "О гражданской защите", и идентифицируемые как таковые в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2014 года № 353 "Об утверждении Правил идентификации опасных производственных объектов", зарегистрированным в Реестре государственной регистрации нормативных правовых актов за № 10310;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты использования атомной энергии (в том числе ядерные установки, пункты хранения ядерных материалов и радиоактивных веществ, отходов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания и сооружения теплоэнергетики мощностью 150 МВт (Мега Ватт) и выше;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      центральные узлы доменных печей, дымовые трубы высотой 100 м (метров) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производственные здания и сооружения с пролетом 100 м (метров) и более и высотой 50 м (метров) и более, и (или) с кранами грузоподъемностью 32 т (тонн) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочие сооружения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резервуары нефти, нефтепродуктов, сжиженного газа вместимостью 10 000 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(метров кубических) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гидротехнические сооружения I и II классов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подземные хранилища нефти, нефтепродуктов и газа I, II и IIIа категории, устанавливаемые в соответствии с государственными нормативами по проектированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные трубопроводы газа, нефтепродуктов I и II класса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные нефтепроводы и нефтепродуктопроводы I и II класса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты газораспределительных станции давлением свыше 1,2 МПа (Мега Паскаль);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные сети водоснабжения, включая групповые водоводы, водоотведения и канализационные коллекторы диаметром 500 мм (миллиметров) и выше и сооружения на них, водопроводные и канализационные очистные сооружения (ВОС и КОС), а также насосные станции и водозаборы производительностью 10 000 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/сут (метров кубических в сутки) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные и распределительные (внутриквартальные) сети теплоснабжения диаметром 800 мм (миллиметров) и выше и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телевизионные башни и антенно-мачтовые сооружения связи высотой 100 м (метров) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      линии электропередач и иные объекты электросетевого хозяйства напряжением более 220 кВ (кило Вольт);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автомобильные дороги Iа (количеством полос дорожного движения 3 и более в каждом направлении) и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные дороги скоростного движения в пределах населенных пунктов, магистральные улицы общегородского значения непрерывного движения и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные железные дороги, строящиеся как единый комплекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мостовые сооружения длиной 100 м (метров) и более на дорогах всех категорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тоннели железных и автомобильных дорог;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      метрополитены;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аэропорты, взлетно-посадочные полосы и иные объекты авиационной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      речные и морские порты, за исключением специализированных портов, предназначенных для обслуживания спортивных и прогулочных судов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты космической инфраструктуры, включая космодромы; стартовые комплексы и пусковые установки ракет-носителей; наземные комплексы управления космическими аппаратами; командно-измерительные комплексы; наземные целевые комплексы для приема, хранения, обработки и распространения информации; научно-экспериментальная база космических исследований; антенные комплексы; обсерватории; опытные производства; предприятия по сборке, монтажу, испытаниям космических аппаратов, ракет-носителей и их компонентов; здания и сооружения, связанные с обеспечением безопасности и инженерно-технической укрепленности объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты гражданской обороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полигоны твердо-бытовых отходов, объемом 100 тыс.т/год (тысяч тонн в год) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полигоны по обезвреживанию и захоронению токсичных промышленных отходов I, II и III классов опасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты жилищно-гражданского назначения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания административных органов республиканского управления, здания музеев республиканского значения, государственных архивов, хранилищ национальных и культурных ценностей и объекты жизнеобеспечения городов и населенных пунктов, требующие специальных устройств искусственного микроклимата и (или) требующих специальных охранных или антитеррористических мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые и многофункциональные здания, в том числе административные здания высотой 25 этажей и выше для районов с обычными геологическими условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые и многофункциональные здания, в том числе административные здания высотой 12 этажей (без учета верхнего технического этажа и чердака) и выше в районах с повышенной сейсмической активностью (7 и более баллов) или иными особыми геологическими (гидрогеологическими и геотехническими) условиями, требующими специальных проектных решений и мероприятий при строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты здравоохранения без стационаров от 480 до 1600 посещений в смену;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания больниц с травматологическими и хирургическими отделениями, а также стационаров более 50 коек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортивно-зрелищные, торгово-развлекательные объекты и культовые крытые здания или открытые сооружения с одновременным пребыванием в них (вместимостью) более 500 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания предприятий бытового обслуживания 200 и более рабочих мест;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комплексы пожарных депо в районах с повышенной сейсмической активностью (7 и более баллов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты с уникальными конструктивными схемами или конструкциями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты строительства с уникальными конструктивными решениями или конструкциями относятся объекты, в проектной документации которых предусмотрена хотя бы одна из следующих характеристик:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высота более 50 м (метров);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пролеты более 50 м (метров);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие консоли более чем 15 м (метров);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заглубление подземной части ниже планировочной отметки земли более 10 м (метров) или числом подземных этажей более двух;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие конструкций и конструкционных систем, в отношении которых применяются нестандартные методы расчета с учетом физических или геометрических нелинейных свойств или требуется разработка специальных технических условий на проектирование и строительство;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объекты II (нормального) уровня ответственности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      промышленные объекты, производственные здания, сооружения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производственные объекты (машиностроительной, транспортной, сборочной, перерабатывающей, легкой и других отраслей промышленности), включая производственно-хозяйственные сооружения (отдельно стоящие склады и хранилища, требующие особых условий для хранения товаров и материалов, а также иных специальных проектных решений и мероприятий) неопасные по пожару, взрыву, газу, химическим агрессивным, ядовитым и токсичным веществам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания и сооружения теплоэнергетики мощностью до 150 МВт (Мега Ватт);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предприятия агропромышленного комплекса (животноводческие комплексы по производству молока, мясной продукции), тепличные комбинаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      центральные узлы доменных печей, дымовые трубы высотой до 100 м (метров);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производственные здания и сооружения с пролетом до 100 м (метров) и высотой до 50 м (метров) и (или) с кранами грузоподъемностью до 32 т (тонн);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочие сооружения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резервуары нефти, нефтепродуктов, сжиженного газа вместимостью до 10 000 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (метров кубических);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гидротехнические сооружения III и IV классов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подземные хранилища нефти, нефтепродуктов и газа IIIб и IIIв категории, устанавливаемой в соответствии с государственными нормативами по проектированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные трубопроводы газа, нефтепродуктов III и IV класса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные нефтепроводы и нефтепродуктопроводы III и IV класса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты газораспределительных станции давлением от 0,3 МПа (Мега Паскаль) до 1,2 МПа (Мега Паскаль) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные сети водоснабжения, включая групповые водоводы, водоотведения и канализационные коллекторы диаметром 500 мм (миллиметров) и выше и сооружения на них, водопроводные и канализационные очистные сооружения (ВОС и КОС), а также насосные станции и водозаборы производительностью менее 10 000 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/сут (метров кубических в сутки);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      групповые водоводы и канализационные коллекторы диаметром 500 мм (миллиметров) и выше при выполнении бестраншейным способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные и распределительные (внутриквартальные) сети теплоснабжения диаметром от 350 до 800 мм (миллиметров) и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      линейно-кабельные сооружения магистральных линий связи, телевизионные башни и антенно-мачтовые сооружения связи высотой до 100 м (метров);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      линии электропередач и иные объекты электросетевого хозяйства напряжением более 35 кВ до 220 кВ (кило Вольт) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автомобильные дороги Iа (количеством полос дорожного движения менее 3 в каждом направлении), Iб, II, III категории и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улицы и дороги городов и сельских населенных пунктов, не указанные в подпункте 1 пункта 9, внутренние и внешние автомобильные дороги промышленных предприятий и сооружения на них (за исключением мостовых сооружений);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты магистральной железнодорожной сети, реализуемые по отдельным проектам, а также подъездные и станционные пути;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мостовые сооружения длиной менее 100 м (метров) на дорогах всех категорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полигоны твердо-бытовых отходов, объемом до 100 тыс.т/год (тысяч тонн в год);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полигоны по обезвреживанию и захоронению токсичных промышленных отходов IV класса опасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты жилищно-гражданского назначения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые и многофункциональные здания от 4 до 25 этажей, а также административно-бытовые, общественные здания и сооружения высотой от 3 до 25 этажей для районов с обычными геологическими условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые и многофункциональные здания, в том числе административные здания высотой до 12 этажей в районах с повышенной сейсмической активностью (7 и более баллов) или иными особыми геологическими (гидрогеологическими и геотехническими) условиями, требующими специальных проектных решений и мероприятий при строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортивно-зрелищные, торгово-развлекательные объекты и культовые крытые здания или открытые сооружения с одновременным пребыванием в них (вместимостью) от 50 до 500 человек (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гостиничные комплексы (мотели, туристические базы) с вместимостью более 50 мест;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания высших и средних учебных заведений, школ, детских дошкольных учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания спальных корпусов школ-интернатов, детских лагерей отдыха вместимостью более 50 детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты здравоохранения без стационаров от 50 до 480 посещений в смену (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания предприятий бытового обслуживания от 50 до 200 рабочих мест;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты учреждений уголовно-исполнительной системы, включая следственные изоляторы, исправительные колонии, тюрьмы, с объектами инфраструктуры (объекты медицинского обслуживания, производственные комплексы, культовые сооружения и прочие объекты);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комплексы пожарных депо для районов с обычными геологическими условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункты автосервиса (мастерские) с одновременным обслуживанием более 10 единиц транспортных средств, а также наземные или подземные гаражи-стоянки, вместимостью более 15 автомобилей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания больниц с травматологическими и хирургическими отделениями, а также стационаров 50 и менее коек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Объекты II (нормального) уровня ответственности, не относящиеся к технически сложным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты жилищно-гражданского назначения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые дома высотой не более 3 наземных этажей (без учета верхнего технического этажа), за исключением строящихся в районах (зонах) повышенной сейсмической опасности или иных особых геологических (гидрогеологических) и геотехнических условий, требующих специальных проектных решений и мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-бытовые, общественные здания и сооружения высотой не более 2 наземных этажей (без учета верхнего технического этажа) с одновременным пребыванием во внутренних помещениях не более 50 человек, включая посетителей (зрителей, клиентов, пациентов, пассажиров, покупателей, проживающих в гостиницах и тому подобное), а также обслуживающих их сотрудников и персонал;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отдельно стоящие одноэтажные пункты автосервиса (мастерские) с одновременным обслуживанием не более 10 единиц транспортных средств, а также наземные или подземные гаражи-стоянки, вместимостью не более 15 автомобилей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые здания и объекты соцкультбыта вахтовых поселков не выше 3-х наземных этажей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочие сооружения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автомобильные дороги IV и V категории и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      линии электропередач и иные объекты электросетевого хозяйства напряжением 35 кВ (кило Вольт) и менее;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наружные сети водоснабжения с рабочим давлением менее 1 МПа (Мега Паскаль) диаметром до 300 мм (миллиметров) (включительно) и сооружения на них, в том числе распределительные (внутриквартальные, уличные), внутриплощадочные сети водоснабжения, внутриквартальные сети водоотведения, внутридомовые сети водоснабжения и водоотведения, очистные сооружения систем водоотведения для отдельных жилых комплексов с числом жителей не более 500 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      групповые водоводы и канализационные коллекторы диаметром до 500 мм (миллиметров) при выполнении бестраншейным способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наружные сети теплоснабжения диаметром до 350 мм (миллиметров) и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      линейно-кабельные сооружения зоновой и местной сети линии связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обустройство водозаборных скважин и сооружений на них для хозяйственно-бытового и технического водоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты газораспределительных станции давлением до 0,3 Мпа (Мега Паскаль);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гостиничные комплексы (мотели, туристические базы) с вместимостью до 50 мест включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объекты III (пониженного) уровня ответственности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внутриплощадочные линии связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хозяйственно-бытовые постройки на территории индивидуальных приусадебных участков и благоустройство, не требующие изменения действующих инженерных сетей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мобильные комплексы контейнерного и блочного исполнения, а также одноэтажные здания (сооружения) для предприятий торговли, общественного питания и бытового обслуживания, возводимые из сборно-разборных конструкций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания и сооружения временного, сезонного и вспомогательного назначения (парники, павильоны, небольшие склады, опоры связи, освещения, ограждения и подобные сооружения);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      системы автоматической охранно-пожарной сигнализации и приточно-вытяжной вентиляции внутри административно-бытовых и производственных зданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сети водоснабжения и водоотведения жилых домов усадебного типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты газораспределительных станции давлением до 0,005 Мпа (Мега Паскаль), в том числе, внутриплощадочные сети и внутридомовые системы газоснабжения бытового назначения, газификация многоэтажных и малоэтажных жилых домов (включая индивидуальные дома).";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>пункт 9</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
-      <w:r>
-[...177 lines deleted...]
-      резервуары нефти, нефтепродуктов, сжиженного газа вместимостью 10 000 м</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13. К технологически сложным объектам инженерной инфраструктуры относятся, проектируемые по отдельному заказу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) магистральные трубопроводы газа или нефтепродуктов I, II, III и IV классов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сооружения газораспределительных систем, на которых используется, хранится природный газ под давлением более 1,2 Мпа (Мега Паскаль) или сжиженный углеводородный газ под давлением более 1,6 Мпа (Мега Паскаль);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) магистральные сети водоснабжения (включая групповые водоводы) и водоотведения, включая канализационные коллекторы диаметром более 500 мм (миллиметр) с вспомогательными сооружениями на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) водопроводные, канализационные очистные сооружения и водозаборы производительностью более 10 000 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(метров кубических) и более;</w:t>
-[...1449 lines deleted...]
-      </w:r>
+        <w:t>/сут., очистные сооружения промышленных стоков не зависимо от производительности, водопроводные и канализационные насосные станции 1-ой категории надежности действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) магистральные и распределительные (внутриквартальные) сети теплоснабжения диаметром более 500 мм (миллиметров) с вспомогательными сооружениями на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) воздушные и кабельные линии электропередач и иные объекты электросетевого хозяйства напряжением более 110 кВ (кило Вольт).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 4) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) внутриквартальные сети водопровода и канализации с диаметром труб до 500 мм (миллиметров) включительно в соответствии со схемой водоснабжения и водоотведения населенного пункта;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 6) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) воздушных и кабельных линий электропередач и иных объектов электросетевого хозяйства напряжением до 110 кВ (кило Вольт) включительно.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>пункт 13</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
-      <w:r>
-[...214 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18. К технологически сложным объектам жилищно-гражданского назначения относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) общественные здания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административных органов республиканского и областного управления, требующие специальных устройств для охранных и антитеррористических мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      музеев республиканского значения, государственных архивов, хранилищ национальных и культурных ценностей, требующие специальных устройств искусственного микроклимата и охранных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) многофункциональные многоэтажные комплексы высотой 10 и более наземных этажей, независимо от наличия в районе строительства сейсмических и иных особых геологических, гидрогеологических или геотехнических условий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жилые здания высотой свыше 12 наземных этажей, требующие специальных проектных решений, устраняющих дополнительную опасность для проживания людей, связанную с высотой объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) гостиничные комплексы (мотели, туристические базы) с количеством номеров более 70 и общей вместимостью более 100 проживающих высотой 9 и более наземных этажей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объекты здравоохранения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поликлиники (амбулатории) без стационаров, рассчитанные на 480 и более посещений в смену;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      больницы с травматологическими и хирургическими отделениями, специализированные стационары и диспансеры, а также многопрофильных стационаров, рассчитанные на 100 и более коек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      центры реабилитации на 100 и более коек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) торгово-развлекательные объекты, культовые здания, а также крытые спортивно-зрелищные здания и открытые сооружения с одновременным пребыванием в них 1000 и более человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) здания предприятий бытового обслуживания населения, рассчитанные на 200 и более рабочих мест, а также отдельно стоящие одно- и двухэтажные здания объектов общественного питания вместимостью более 200 посадочных мест;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) комплексы высших и средних специальных учебных заведений (кампусы за исключением отдельно стоящих спортивных комплексов, блоков питания, жилых городков и корпусов общежитий):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административные корпуса высотой 9 и более наземных этажей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      учебные, учебно-лабораторные корпуса и мастерские высотой 9 и более наземных этажей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) общеобразовательные школы (гимназии, лицеи) вместимостью 600 и более учащихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) дошкольные объекты образования с количеством мест 95 и более детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) здания спальных корпусов школ-интернатов, детских лагерей отдыха вместимостью более 100 детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) объекты учреждений уголовно-исполнительной системы, включая следственные изоляторы, исправительные колонии, тюрьмы, с объектами инфраструктуры (объекты медицинского обслуживания, производственные комплексы, культовые сооружения и прочие объекты);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) гражданские объекты транспортной инфраструктуры:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      железнодорожные вокзалы пропускной способностью 150 и более пассажиров в сутки включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автовокзалы (автостанции) пропускной способностью 100 и более пассажиров в сутки включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      городские аэровокзалы и пассажирские терминалы аэропортов, предназначенных для обслуживания людей, пропускной способностью 100 и более авиапассажиров в час включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      морские и речные вокзалы (за исключением плавучих пристаней и дебаркадеров) с залами ожидания для 100 и более человек включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) объекты органов противопожарной службы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральные пожарные депо I и III типа на 6, 8, 10, 12 автомобилей для охраны городов и предприятий соответственно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пожарные депо II и IV типа на 2, 4, 6 автомобилей для охраны городов и предприятий соответственно.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункты 1) и 2) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) малоэтажные и средней этажности жилые дома (жилые здания) и общежития высотой до 9 наземных этажей (включительно) независимо от наличия в районе строительства сейсмических и иных особых геологических, гидрогеологических или геотехнических условий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) гостиничные комплексы (мотели, туристические базы) с количеством номеров не более 70 и общей вместимостью не более 100 проживающих высотой до 9 наземных этажей (включительно);";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 6) изложить в следующей редакции:</w:t>
       </w:r>
-      <w:r>
-[...589 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) лечебно-профилактические учреждения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многопрофильные больницы вместимостью менее 100 коек, включая палатные отделения детских больниц (в том числе для детей до трех лет с матерями) высотой не более 5 наземных этажей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детские больницы (корпуса детских отделений) для детей в возрасте до семи лет и палаты детских психиатрических отделений вместимостью не более 100 коек высотой не более 2 наземных этажей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поликлиники до 480 посещений в смену включительно высотой не более 5 наземных этажей;</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отдельно стоящие одно-двухэтажные пункты первичного медицинского обслуживания;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 9) изложить в следующей редакции: </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9) спортивно-зрелищные здания и крытые сооружения с залами вместимостью не более 1000 человек;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 12) изложить в следующей редакции: </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12) отдельно стоящие одно- и двухэтажные объекты общественного питания вместимостью не более 200 посадочных мест включительно.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету по делам строительства, жилищно-коммунального хозяйства и управления земельными ресурсами Министерства национальной экономики Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа направление его копии на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства национальной экономики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра национальной экономики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие с 1 января 2016 года и подлежит официальному опубликованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+национальной экономики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Е. Досаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      «12) отдельно стоящие одно- и двухэтажные объекты общественного питания вместимостью не более 200 посадочных мест включительно.».</w:t>
-[...12 lines deleted...]
-        <w:t>
 </w:t>
-      </w:r>
-[...167 lines deleted...]
-        <w:t>      Республики Казахстан                       Е. Досаев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3164,55 +4040,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3538,31 +4414,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>