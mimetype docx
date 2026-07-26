--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d3ba321" w14:textId="d3ba321">
+    <w:p w14:paraId="1fd2cb1" w14:textId="1fd2cb1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,124 +85,134 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165 "Об утверждении Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Приказ Министра национальной экономики Республики Казахстан от 3 ноября 2015 года № 685. Зарегистрирован в Министерстве юстиции Республики Казахстан 3 декабря 2015 года № 12344.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра национальной экономики Республики Казахстан от 3 ноября 2015 года № 685. Зарегистрирован в Министерстве юстиции Республики Казахстан 3 декабря 2015 года № 12344. Утратил силу приказом и.о. Министра промышленности и строительства Республики Казахстан от 10 апреля 2026 года № 161.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Утратил силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4032,63 +4044,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4410,35 +4444,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>