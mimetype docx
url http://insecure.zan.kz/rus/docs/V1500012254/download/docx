--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="323b1da" w14:textId="323b1da">
+    <w:p w14:paraId="e73dba4" w14:textId="e73dba4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -692,54 +692,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Департамент Комитета национальной безопасности Республики Казахстан по Павлодарской области (далее – Департамент) является территориальным органом Комитета национальной безопасности Республики Казахстан (далее – КНБ), осуществляющим руководство в сферах: разведывательной, контрразведывательной, оперативно-розыскной деятельности, пресечения актов терроризма и иных особо опасных преступных посягательств на личность, общество и государство, защиты государственных секретов и является уполномоченным органом по защите государственных секретов на территории Павлодарской области.</w:t>
+      1. Департамент Комитета национальной безопасности Республики Казахстан по Павлодарской области (далее – Департамент) является территориальным органом Комитета национальной безопасности Республики Казахстан (далее – КНБ), осуществляющим руководство в сферах: разведывательной, контрразведывательной, оперативно-розыскной деятельности, пресечения актов терроризма и иных особо опасных преступных посягательств на личность, общество и государство, выявления, пресечения, раскрытия и расследования коррупционных правонарушений, защиты государственных секретов, и уполномоченным органом по защите государственных секретов на территории Павлодарской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Председателя Комитета национальной безопасности РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент осуществляет свою деятельность в соответствии с Конституцией Республики Казахстан, законами Республики Казахстан, актами Президента Республики Казахстан, приказами Председателя КНБ, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1372,54 +1434,152 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) организация и проведение в установленном законодательством Республики Казахстан порядке негласных следственных действий, а также создание условий для обеспечения их проведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) реализация единой государственной политики в области защиты государственных секретов.</w:t>
+      9) реализация единой государственной политики в области защиты государственных секретов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) выявление, пресечение, раскрытие и расследование коррупционных правонарушений; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) иные задачи, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с измениями, внесенными приказом Председателя Комитета национальной безопасности РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Права и обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2116,50 +2276,122 @@
         <w:t>
       проводить специальную проверку сотрудников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z162" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       привлекать граждан Республики Казахстан на добровольной основе в качестве внештатных оперативных сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использовать изоляторы временного содержания, следственные изоляторы в порядке, предусмотренном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требовать производства ревизий, налоговых и других проверок, аудита и оценки от уполномоченных органов, должностных лиц и субъектов квазигосударственного сектора в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в соответствии с законодательством Республики Казахстан использовать информационные системы, обеспечивающие решение возложенных на него задач, организовывать исследование в ходе досудебного расследования, производства по делам об административных правонарушениях в порядке, установленном законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      конвоировать задержанных и лиц, заключенных под стражу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z75" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z76" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2672,90 +2904,220 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организовывать и нести боевую службу в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z180" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осуществлять иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан.</w:t>
+      в случаях выявления нарушений законодательства Республики Казахстан о противодействии коррупции принимать в пределах своей компетенции меры в установленном законодательством порядке по их устранению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пределах компетенции обеспечивать выявление, пресечение, раскрытие и расследование преступлений путем осуществления контрразведывательных и оперативно-розыскных мероприятий, негласных следственных действий, фиксации их результатов для использования в уголовном процессе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать, регистрировать и рассматривать заявления и сообщения о совершенных или готовящихся преступлениях, своевременно принимать меры по их пресечению, раскрытию, задержанию лиц, их совершивших, и недопущению общественно опасных деяний;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять производство по делам об административных правонарушениях, а также принимать меры обеспечения производства по делу об административном правонарушении в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводить мероприятия по установлению местонахождения и задержанию лиц, находящихся в розыске по коррупционным правонарушениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан и Председателя КНБ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 17.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказами Председателя Комитета национальной безопасности РК от 17.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/нс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3654,90 +4016,200 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) техническое осуществление контрразведывательных, специальных оперативно-розыскных мероприятий, связанных с использованием сети связи в интересах решения задач всеми органами, осуществляющими контрразведывательную, оперативно-розыскную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z142" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44) обеспечение охраны зданий, объектов, а также пропускного и внутриобъектового режимов.</w:t>
+      44) обеспечение охраны зданий, объектов, а также пропускного и внутриобъектового режимов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) защита и поощрение лиц, сообщивших о факте коррупционного правонарушения или иным образом оказывающих (оказавших) содействие в противодействии коррупции, в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) установление местонахождения и задержание лиц, находящихся в розыске по коррупционным правонарушениям, скрывшихся от следствия, дознания или суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) прием, регистрация и рассмотрение заявлений, сообщений и иной информации об уголовных правонарушениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) участие в планировании и проведении мероприятий территориальной обороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) иные функции, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан и Председателя КНБ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 07.08.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказами Председателя Комитета национальной безопасности РК от 07.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/нс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>