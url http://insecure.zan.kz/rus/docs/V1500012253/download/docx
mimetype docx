--- v2 (2026-06-09)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4cac0cf" w14:textId="4cac0cf">
+    <w:p w14:paraId="e3d158f" w14:textId="e3d158f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -692,90 +692,90 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Департамент Комитета национальной безопасности Республики Казахстан по Восточно-Казахстанской области" (далее–Департамент) является территориальным органом Комитета национальной безопасности Республики Казахстан (далее – КНБ), осуществляющим руководство в сферах: разведывательной, контрразведывательной, оперативно-розыскной деятельности, пресечения актов терроризма и иных особо опасных преступных посягательств на личность, общество и государство, выявления, пресечения, раскрытия и расследования коррупционных правонарушений, защиты государственных секретов, и уполномоченным органом по защите государственных секретов на территории Восточно-Казахстанской области.</w:t>
+      1. Департамент Комитета национальной безопасности Республики Казахстан по Восточно-Казахстанской области (далее – Департамент) является территориальным органом Комитета национальной безопасности Республики Казахстан (далее – КНБ), осуществляющим руководство в сферах: разведывательной, контрразведывательной, оперативно-розыскной деятельности, пресечения актов терроризма и иных особо опасных преступных посягательств на личность, общество и государство, выявления, пресечения, раскрытия и расследования коррупционных правонарушений, в области государственного контроля в сфере цифровизации в части кибербезопасности критически важных цифровых объектов, защиты государственных секретов, и уполномоченным органом по защите государственных секретов на территории Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Председателя Комитета национальной безопасности РК от 25.02.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 11/нс</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Председателя Комитета национальной безопасности РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1406,142 +1406,180 @@
         <w:t xml:space="preserve">
       7) организация и проведение контрразведывательных, специальных оперативно-розыскных мероприятий по заданиям субъектов контрразведывательной, оперативно-розыскной деятельности, а также создание условий для обеспечения их проведения; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) организация и проведение в установленном законодательством Республики Казахстан порядке негласных следственных действий, а также создание условий для обеспечения их проведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) реализация единой государственной политики в области защиты государственных секретов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) выявление, пресечение, раскрытие и расследование коррупционных правонарушений; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) иные задачи, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      11) осуществление государственного контроля в сфере цифровизации в части кибербезопасности критически важных цифровых объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) иные задачи, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 13 с измениями, внесенными приказом Председателя Комитета национальной безопасности РК от 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2040,51 +2078,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пресекать использование на территории Республики Казахстан передающих радиоэлектронных средств, используемых с нарушением установленных правил или законодательства Республики Казахстан о защите государственных секретов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      получать безвозмездно и с соблюдением установленных законодательными актами требований к разглашению сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну, от государственных органов и организаций информацию, необходимую для выполнения задач, возложенных на органы национальной безопасности, включая электронные информационные ресурсы, которые предоставляются из информационных систем государственных органов и организаций, в порядке, установленном совместными нормативными правовыми актами с указанными государственными органами, а с организациями – соглашениями;</w:t>
+      получать безвозмездно и с соблюдением установленных законодательными актами требований к разглашению сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну, от государственных органов и организаций информацию, необходимую для выполнения задач, возложенных на органы национальной безопасности, включая цифровые ресурсы, которые предоставляются из цифровых систем государственных органов и организаций, в порядке, установленном совместными нормативными правовыми актами с указанными государственными органами, а с организациями – соглашениями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направлять в служебные командировки сотрудников и работников Департамента, в том числе за пределы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
@@ -2240,51 +2278,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в оборудованных местах хранить оружие, боеприпасы, специальные средства защиты и обороны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      создавать и использовать оперативные учеты и информационные системы, обеспечивающие решение задач оперативно-розыскной деятельности;</w:t>
+       создавать и использовать оперативные учеты и цифровые системы, обеспечивающие решение задач оперативно-розыскной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z166" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проводить специальную проверку сотрудников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z167" w:id="66"/>
     <w:p>
@@ -2335,51 +2373,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       требовать производства ревизий, налоговых и других проверок, аудита и оценки от уполномоченных органов, должностных лиц и субъектов квазигосударственного сектора в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в соответствии с законодательством Республики Казахстан использовать информационные системы, обеспечивающие решение возложенных на него задач, организовывать исследование в ходе досудебного расследования, производства по делам об административных правонарушениях в порядке, установленном законодательством;</w:t>
+      в соответствии с законодательством Республики Казахстан использовать цифровые системы, обеспечивающие решение возложенных на него задач, организовывать исследование в ходе досудебного расследования, производства по делам об административных правонарушениях в порядке, установленном законодательством;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       конвоировать задержанных и лиц, заключенных под стражу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2792,51 +2830,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнять письменные требования прокурора, связанные с осуществлением им надзорных функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      представлять по запросу уполномоченного органа по финансовому мониторингу сведения из собственных информационных систем в соответствии с законодательством Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма;</w:t>
+      представлять по запросу уполномоченного органа по финансовому мониторингу сведения из собственных цифровых систем в соответствии с законодательством Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, предусмотренные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
@@ -3109,50 +3147,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11/нс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z97" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3662,91 +3720,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) организация боевого, технического, материального, кадрового, финансового, научного, информационного, правового, социально-бытового, военно-медицинского (медицинского) и других видов обеспечения Департамента, в том числе питания сотрудников и работников, капитального строительства и реконструкции, ремонта зданий и сооружений, жилищного и казарменно-жилищного строительства, ремонта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z122" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) организация архивного дела в Департаменте, создание и использование в этих целях информационных систем;</w:t>
+      25) организация архивного дела в Департаменте, создание и использование в этих целях цифровых систем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z123" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) проведение психолого-социологических и психофизиологических исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z124" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) проведение полиграфологических исследований и осуществление учета их результатов в информационной системе в органах национальной безопасности;</w:t>
+      27) проведение полиграфологических исследований и осуществление учета их результатов в цифровой системе в органах национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z125" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) проведение военно-врачебной экспертизы, а также наркотестирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z126" w:id="124"/>
     <w:p>
@@ -4026,110 +4084,170 @@
         <w:t>
       40) контроль исполнения на территории Восточно-Казахстанской области системы правовых, административных, экономических, технических, программных и криптографических мер по защите государственных секретов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z138" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) осуществление мероприятий по киберзащите информации, коммуникаций и стратегических объектов инфраструктуры государства в киберпространстве;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z139" w:id="137"/>
+    <w:bookmarkStart w:name="z174" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41-1) осуществление государственного контроля в сфере цифровизации в части кибербезопасности критически важных цифровых объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z175" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41-2) выдача предписаний при выявлении нарушений требований законодательства Республики Казахстан в сфере цифровизации в части кибербезопасности критически важных цифровых объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z176" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41-3) направление для исполнения предписаний при выявлении нарушений требований законодательства Республики Казахстан в сфере цифровизации в части кибербезопасности критически важных цифровых объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z139" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) оказание практической и методической помощи государственным органам и организациям по вопросам защиты сведений, составляющих государственные секреты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z140" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z140" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) техническое осуществление контрразведывательных, специальных оперативно-розыскных мероприятий, связанных с использованием сети связи в интересах решения задач всеми органами, осуществляющими контрразведывательную, оперативно-розыскную деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z141" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z141" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) обеспечение охраны зданий, объектов, а также пропускного и внутриобъектового режимов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) защита и поощрение лиц, сообщивших о факте коррупционного правонарушения или иным образом оказывающих (оказавших) содействие в противодействии коррупции, в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4241,455 +4359,475 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11/нс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="140"/>
+    <w:bookmarkStart w:name="z142" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус и полномочия начальника Департамента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z143" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z143" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Департамента осуществляется начальником, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z144" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z144" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Начальник Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z145" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z145" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Начальник Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z146" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия начальника Департамента:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z147" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z147" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представляет руководству КНБ предложения по структуре и штатному расписанию Департамента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z148" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z148" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определяет полномочия руководителей структурных подразделений, входящих в состав Департамента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z149" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z149" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утверждает должностные инструкции сотрудников и работников Департамента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z150" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z150" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет иные полномочия в соответствии с нормативными правовыми и правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z151" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z151" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий начальника Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z152" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z152" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Начальник Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z153" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z153" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z154" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z154" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z155" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z155" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z156" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z156" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z157" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z157" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z158" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z158" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>