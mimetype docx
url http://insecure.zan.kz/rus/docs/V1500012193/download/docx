--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae7636c" w14:textId="ae7636c">
+    <w:p w14:paraId="6fb3648" w14:textId="6fb3648">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5112,155 +5112,126 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Оформление прихода</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z131" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56. Приход судна в порт оформляется в Морской администрации порта в течение 24 часов с момента прибытия с соблюдением пограничных, таможенных, санитарных и карантинных требований.</w:t>
+      56. Приход судна в порт оформляется в Морской администрации порта в течение 24 часов с момента прибытия с соблюдением пограничных, таможенных, санитарно-эпидемиологических требований.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 56 в редакции приказа Министра по инвестициям и развитию РК от 28.12.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 941</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 56 - в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Капитан иностранного судна при приходе в порт дополнительно представляет конвенционные документы (свидетельства и сертификаты, определенные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5275,51 +5246,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>конвенциях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в области морского транспорта, участником которых является Республика Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Капитан предъявляет органу государственных доходов также имеющиеся </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5334,230 +5304,292 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перевозочные документы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на перевозимые грузы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="91"/>
+    <w:bookmarkStart w:name="z133" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Если в рейсе произошли какие-либо поломки устройств или узлов и механизмов, за контроль над техническим состоянием которых отвечает Регистр судоходства или классификационное общество, капитан судна по приходе в порт письменно сообщает об этом капитану порта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z134" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. По распоряжению капитана порта и согласию органов пограничного контроля оформление прихода (отхода) судна осуществляется на внешнем рейде порта.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z134" w:id="92"/>
-[...15 lines deleted...]
-      59. По распоряжению капитана порта и согласию органов пограничного контроля оформление прихода (отхода) судна осуществляется на внешнем рейде порта.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Оформление выхода</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z135" w:id="93"/>
+    <w:bookmarkStart w:name="z136" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Оформление выхода судна в рейс осуществляется Морской администрацией порта с занесением соответствующей записи в журнал учета прихода и выхода судов. Оформление производится при наличии действительных судовых документов, в том числе документов, выданных Регистром судоходства или другим классификационным обществом, подтверждающих удовлетворительное техническое и мореходное состояние судна, а также при отсутствии препятствий со стороны пожарной охраны и санитарно-карантинного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      60. Оформление выхода судна в рейс осуществляется Морской администрацией порта с занесением соответствующей записи в журнал учета прихода и выхода судов. Оформление производится при наличии действительных судовых документов, в том числе документов, выданных Регистром судоходства или другим классификационным обществом, подтверждающих удовлетворительное техническое и мореходное состояние судна, а также при отсутствии препятствий со стороны пожарной охраны и санитарно-карантинного контроля.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 60 в редакции приказа Министра по инвестициям и развитию РК от 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 941</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Готовность судна к выходу в море проверяется должностным лицом Морской администрации порта по форме акта осмотра судна (чек-лист), утверждаемой капитаном морского порта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 60 в редакции приказа Министра по инвестициям и развитию РК от 28.12.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 941</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 61 - в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="95"/>
-[...15 lines deleted...]
-      61. Готовность судна к выходу в море проверяется капитаном морского порта.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Капитан морского порта отказывает в выдаче разрешения на выход из морского порта в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z138" w:id="96"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) несоответствия судна требованиям безопасности, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5664,90 +5696,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       5) неуплаты за </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обязательные услуги</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> морского порта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="97"/>
+    <w:bookmarkStart w:name="z144" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Обо всех нарушениях и недостатках в подготовке судов к выходу из порта, обнаруженных при проверке, представитель Морской администрации порта делает запись в журнале замечаний и распоряжений инспектирующих лиц, оформленном в произвольной форме, и составляет акт в произвольной форме. При оформлении выхода капитан судна предъявляет представителю Морской администрации порта экземпляр акта с отметками об устранении замечаний.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z145" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Для оформления выхода из морского порта капитан судна предъявляет представителю Морской администрации порта:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z145" w:id="98"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) общую декларацию или заявление на право выхода;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5796,2552 +5828,2552 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конвенционные документы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дипломы и квалификационные свидетельства членов экипажа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="99"/>
+    <w:bookmarkStart w:name="z150" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Выход буксируемого судна при наличии на нем экипажа, возглавляемого капитаном, оформляется в соответствии с пунктом 64 настоящих Правил. Выход буксирного каравана оформляется капитаном буксирующего судна.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оформлении выхода буксируемого невоенного судна в Морскую администрацию порта также дополнительно представляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) инструкция по обеспечению безопасности морских буксировок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) план перехода;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) схема и расчет буксирной линии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При морской буксировки судов и объектов ограниченного плавания представляется разработанная конструкторским бюро и одобренная Регистром судоходства или иным классификационным обществом система конвертовки, крепления различных конструкций, буксирного устройства, подкреплений корпуса и других креплений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оформлении буксировки также представляются акты проверки мореходного состояния, оформленные в произвольной форме, как буксировщика, так и буксируемого судна, с разрешающей буксировку записью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Оформление выхода не требуется, если судно выходит из порта по приказанию капитана морского порта в связи со стихийными явлениями или для участия в аварийно-спасательных операциях. Капитан такого судна, если это возможно, уведомляет Морскую администрацию порта о своем выходе всеми доступными средствами.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:p>
-[...123 lines deleted...]
-      66. Оформление выхода не требуется, если судно выходит из порта по приказанию капитана морского порта в связи со стихийными явлениями или для участия в аварийно-спасательных операциях. Капитан такого судна, если это возможно, уведомляет Морскую администрацию порта о своем выходе всеми доступными средствами.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Разрешение на выход действительно в течение 24 часов, которое предоставляется по телефону или на ультракоротковолновой радиосвязи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z155" w:id="101"/>
-[...15 lines deleted...]
-      67. Разрешение на выход действительно в течение 24 часов, которое предоставляется по телефону или на ультракоротковолновой радиосвязи.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. В случае задержки судна в порту сверх установленного срока, капитан судна сообщает об этом в Морскую администрацию порта и вновь оформляет выход.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z156" w:id="102"/>
-[...15 lines deleted...]
-      68. В случае задержки судна в порту сверх установленного срока, капитан судна сообщает об этом в Морскую администрацию порта и вновь оформляет выход.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. В случае изменений в составе экипажа судна или в техническом состоянии судна после оформления выхода капитан судна извещает об этом Морскую администрацию порта и вновь оформляет выход.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z157" w:id="103"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="104"/>
+    <w:bookmarkStart w:name="z158" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. При соблюдении процедур, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, оформление выхода судна осуществляется на внешнем рейде порта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z159" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок стоянки судов в порту</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z159" w:id="105"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции приказа Министра по инвестициям и развитию РК от 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 941</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="106"/>
+    <w:bookmarkStart w:name="z160" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Стоянка судов на рейде</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z161" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Если в порту отсутствует СУДС, постановка судов на якорь или перемена места стоянки выполняется в каждом случае по распоряжению капитана морского порта, о чем капитан судна ставит в известность навигационный центр.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z161" w:id="107"/>
-[...15 lines deleted...]
-      71. Если в порту отсутствует СУДС, постановка судов на якорь или перемена места стоянки выполняется в каждом случае по распоряжению капитана морского порта, о чем капитан судна ставит в известность навигационный центр.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Не допускается поднятие на судах и иных плавающих средствах огней, которые могут быть приняты за навигационные, кроме предусмотренных МППСС-72.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z162" w:id="108"/>
-[...15 lines deleted...]
-      72. Не допускается поднятие на судах и иных плавающих средствах огней, которые могут быть приняты за навигационные, кроме предусмотренных МППСС-72.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Суда на якоре несут радиовахту на ультракоротковолновой радиосвязи, канал 16 (156, 8 МГц).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z163" w:id="109"/>
-[...15 lines deleted...]
-      73. Суда на якоре несут радиовахту на ультракоротковолновой радиосвязи, канал 16 (156, 8 МГц).</w:t>
+    <w:bookmarkStart w:name="z164" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. В темное время суток на судне, стоящем на якоре, включается штатное наружное освещение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z164" w:id="110"/>
-[...15 lines deleted...]
-      74. В темное время суток на судне, стоящем на якоре, включается штатное наружное освещение.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Судно, стоящее на рейде с заведенными с кормы якорями (верпами), кроме огней и знаков, предусмотренных МППСС-72, несет в темное время суток белый огонь, а днем - красный флаг, спущенный с кормы у якорной цепи на половину высоты борта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z165" w:id="111"/>
-[...15 lines deleted...]
-      75. Судно, стоящее на рейде с заведенными с кормы якорями (верпами), кроме огней и знаков, предусмотренных МППСС-72, несет в темное время суток белый огонь, а днем - красный флаг, спущенный с кормы у якорной цепи на половину высоты борта.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Спуск на воду катеров и шлюпок производится только с распоряжения капитана морского порта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z166" w:id="112"/>
-[...15 lines deleted...]
-      76. Спуск на воду катеров и шлюпок производится только с распоряжения капитана морского порта.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данное требование не распространяется на случаи, когда необходимо неотложно использовать судовые плавучие средства для оказания помощи утопающим и выполнения аварийно-спасательных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Подготовка причалов к швартовке судов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="113"/>
+    <w:bookmarkStart w:name="z168" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Владелец причала обеспечивает подготовку причала к подходу и отходу судна.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z169" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. При подготовке причала:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивается достаточная свободная длина причала для швартовки подходящего судна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) освобождается кордон причала от грузов и других предметов, мешающих нормальной швартовке (отшвартовке);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прикордонная часть причала очищается ото льда и снега и посыпается песком на всем протяжении, где будут выполняться работы по швартовке (отшвартовке);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) убираются прикордонные краны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) прекращаются работы и движение всех видов транспорта в зоне швартовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в темное время суток включается полное освещение причала. Место швартовки судна, то есть местонахождение форштевня, указывается представителем владельца причала: днем - красным флажком, ночью - красным огнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Капитан судна до швартовки получает информацию от диспетчера порта о состоянии причала, размерах свободных подходов, о глубинах на подходах к причалу и вдоль него.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z177" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Подготовка причалов к швартовке судов</w:t>
-[...167 lines deleted...]
-      79. Капитан судна до швартовки получает информацию от диспетчера порта о состоянии причала, размерах свободных подходов, о глубинах на подходах к причалу и вдоль него.</w:t>
+        <w:t xml:space="preserve"> Параграф 3. Швартовка судов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z177" w:id="117"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z178" w:id="118"/>
+    <w:bookmarkStart w:name="z178" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       80. Для швартовки судна к причалу владелец причала выделяет швартовщиков, количество которых зависит от валовой вместимости судна, из расчета, представленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При швартовке судна к борту судна, стоящего у причала, последний обеспечивает силами своего экипажа кранцевую защиту своего борта и прием швартовных концов, подаваемых на судно. Прием береговых швартовных концов обеспечивает владелец причала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Маломерное судно швартуется к причалу только с распоряжения капитана морского порта.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:p>
-[...33 lines deleted...]
-      81. Маломерное судно швартуется к причалу только с распоряжения капитана морского порта.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Стоянка судов у причалов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z180" w:id="120"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 4. Стоянка судов у причалов</w:t>
+    <w:bookmarkStart w:name="z181" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Расстановка судов у причалов осуществляется диспетчерами порта по согласованию с представителем Морской администрации порта, а если на борту имеются взрывоопасные или легковоспламеняющиеся грузы, то и по согласованию с дежурным инспектором пожарного надзора порта. Интервал между судами составляет не менее 10 метров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z181" w:id="121"/>
-[...15 lines deleted...]
-      82. Расстановка судов у причалов осуществляется диспетчерами порта по согласованию с представителем Морской администрации порта, а если на борту имеются взрывоопасные или легковоспламеняющиеся грузы, то и по согласованию с дежурным инспектором пожарного надзора порта. Интервал между судами составляет не менее 10 метров.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Не допускается постановка судов и портовых плавучих средств к пожарным пирсам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z182" w:id="122"/>
-[...15 lines deleted...]
-      83. Не допускается постановка судов и портовых плавучих средств к пожарным пирсам.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Допустимое количество судов, стоящих у причала борт к борту (лагом), устанавливается в каждом конкретном случае распоряжением капитана морского порта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z183" w:id="123"/>
-[...15 lines deleted...]
-      84. Допустимое количество судов, стоящих у причала борт к борту (лагом), устанавливается в каждом конкретном случае распоряжением капитана морского порта.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подобная постановка разрешается капитаном морского порта в случаях производственной необходимости при согласии капитанов обоих судов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Не допускается стоянка двух судов, ошвартованных лагом друг к другу, одно из которых имеет на борту опасные грузы, за исключением операций по передаче бункера судами-бункеровщиками.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:p>
-[...33 lines deleted...]
-      85. Не допускается стоянка двух судов, ошвартованных лагом друг к другу, одно из которых имеет на борту опасные грузы, за исключением операций по передаче бункера судами-бункеровщиками.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Капитан судна, ошвартованного у причала, принимает меры по исключению загрязнения и захламления водной поверхности, причала и дна, а также организовывает постоянную очистку от снега и грязи места в районе трапов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z185" w:id="125"/>
-[...15 lines deleted...]
-      86. Капитан судна, ошвартованного у причала, принимает меры по исключению загрязнения и захламления водной поверхности, причала и дна, а также организовывает постоянную очистку от снега и грязи места в районе трапов.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Порт обеспечивает прием всех видов скопившихся на судне загрязненных вод и бытовых отходов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z186" w:id="126"/>
-[...15 lines deleted...]
-      87. Порт обеспечивает прием всех видов скопившихся на судне загрязненных вод и бытовых отходов.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Твердые отсепарированные остатки нефтепродуктов, промасленная ветошь, мусор, мелкая тара, технические, пищевые и прочие бытовые отходы вывозятся с судна по заявке в предоставляемой портом специальной таре.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z187" w:id="127"/>
-[...15 lines deleted...]
-      88. Твердые отсепарированные остатки нефтепродуктов, промасленная ветошь, мусор, мелкая тара, технические, пищевые и прочие бытовые отходы вывозятся с судна по заявке в предоставляемой портом специальной таре.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. На судне, стоящем в порту у причала, отливные шпигаты охлаждающей воды следует закрывать специальными щитами, а выводимый за борт отработанный пар направлять по добавочным трубам в воду. Щиты устанавливаются до подхода судна к причалу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z188" w:id="128"/>
-[...15 lines deleted...]
-      89. На судне, стоящем в порту у причала, отливные шпигаты охлаждающей воды следует закрывать специальными щитами, а выводимый за борт отработанный пар направлять по добавочным трубам в воду. Щиты устанавливаются до подхода судна к причалу.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Сходни и трапы, поданные с судна на причал, прочно закрепляются и оборудуются поручнями или леерами, спасательным кругом с линем длиной не менее 30 метров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z189" w:id="129"/>
-[...15 lines deleted...]
-      90. Сходни и трапы, поданные с судна на причал, прочно закрепляются и оборудуются поручнями или леерами, спасательным кругом с линем длиной не менее 30 метров.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Под площадкой трапа и сходней натягивается предохранительная сетка, исключающая возможность падения людей в воду. В темное время суток трапы (сходни) освещаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Капитан судоремонтного завода организует безопасную стоянку ремонтируемых судов и плавательных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:p>
-[...33 lines deleted...]
-      91. Капитан судоремонтного завода организует безопасную стоянку ремонтируемых судов и плавательных средств.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. В темное время суток на судне, стоящем у причала включается наружное освещение, а также огни в соответствии с МППСС-72.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z191" w:id="131"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Танкер или бункеровщик с жидким топливом, если его грузовые танки не очищены от остатков груза и не дегазированы, кроме огней, упомянутых выше, несет на наиболее видном месте один красный огонь, видимый по всему горизонту, с дальностью видимости не менее 2 миль, а днем - флаг В (Браво) в соответствии с сигналами, регулирующими вход судов в порт и выход из порта согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="132"/>
+    <w:bookmarkStart w:name="z192" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. На судне, стоящем у причала, независимо от его размеров и ведомственной принадлежности выставляется вахтенный (дежурный) у трапа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вахтенная служба обеспечивается номерами телефонов Морской администрации порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Судно, ошвартованное у причала, использует спутниковую или радиосвязь на ультракороткой волне в случае, если связь с абонентом через береговую телефонную либо сотовую сеть невозможна.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:p>
-[...33 lines deleted...]
-      94. Судно, ошвартованное у причала, использует спутниковую или радиосвязь на ультракороткой волне в случае, если связь с абонентом через береговую телефонную либо сотовую сеть невозможна.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Судовые работы, связанные с выводом из строя главных двигателей, рулевого, якорного и швартовного устройств, а также работы за бортом со шлюпок или других плавучих средств выполняются только с согласия капитана морского порта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z194" w:id="134"/>
-[...15 lines deleted...]
-      95. Судовые работы, связанные с выводом из строя главных двигателей, рулевого, якорного и швартовного устройств, а также работы за бортом со шлюпок или других плавучих средств выполняются только с согласия капитана морского порта.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Суда, стоящие вблизи аварийного судна или проходящие мимо него, принимают меры по оказанию помощи по спасению людей, судна, груза и другого имущества. Координирует эти действия спасательный координационный центр, а при отсутствии такового представитель Морской администрации порта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z195" w:id="135"/>
-[...15 lines deleted...]
-      96. Суда, стоящие вблизи аварийного судна или проходящие мимо него, принимают меры по оказанию помощи по спасению людей, судна, груза и другого имущества. Координирует эти действия спасательный координационный центр, а при отсутствии такового представитель Морской администрации порта.</w:t>
+    <w:bookmarkStart w:name="z196" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Владельцы маломерных судов, не приспособленных для постоянного нахождения на них экипажа, обеспечивают круглосуточную охрану судов и надзор за их стоянкой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z196" w:id="136"/>
-[...15 lines deleted...]
-      97. Владельцы маломерных судов, не приспособленных для постоянного нахождения на них экипажа, обеспечивают круглосуточную охрану судов и надзор за их стоянкой.</w:t>
+    <w:bookmarkStart w:name="z197" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Во время грузовых операций допускается крен судна не более 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Грузовые работы производятся при скорости ветра в соответствии с паспортными данными для каждого перегрузочного механизма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z197" w:id="137"/>
-[...35 lines deleted...]
-        <w:t>. Грузовые работы производятся при скорости ветра в соответствии с паспортными данными для каждого перегрузочного механизма.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается судам, стоящим у причала, держать вываленными за борт грузовые краны, стрелы, трапы, шлюпбалки и прочее, мешающие грузовым операциям на судне или причале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Смена мест стоянки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z198" w:id="138"/>
+    <w:bookmarkStart w:name="z199" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. О предстоящей перемене места стоянки дежурный диспетчер порта сообщает капитану судна в рабочее время не позднее чем за 2 часа, если иные сроки не установлены в распоряжениях капитана морского порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z200" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. В случае перестановки судна и швартовки лагом к борту другого судна, стоящего у причала, последнее предупреждается об этом не менее чем за 1 час до начала перестановки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z201" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Перестановка судна от одного причала к другому или отвод его от причала на рейд производится при наличии на судне капитана или старшего помощника капитана судна.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z202" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. В случае предстоящей перетяжки судна вдоль причала швартовы, заведенные на него с другого судна, отдаются только после уведомления об этом вахтенного (дежурного) помощника капитана другого судна. Если при отдаче швартовых они окажутся зажатыми тросами другого судна, то вахтенная служба другого судна ослабляет свои швартовные тросы на время отдачи швартовых.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z203" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 5. Смена мест стоянки</w:t>
-[...79 lines deleted...]
-      102. В случае предстоящей перетяжки судна вдоль причала швартовы, заведенные на него с другого судна, отдаются только после уведомления об этом вахтенного (дежурного) помощника капитана другого судна. Если при отдаче швартовых они окажутся зажатыми тросами другого судна, то вахтенная служба другого судна ослабляет свои швартовные тросы на время отдачи швартовых.</w:t>
+        <w:t xml:space="preserve"> Параграф 6. Действия при шторме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z203" w:id="143"/>
+    <w:bookmarkStart w:name="z204" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. С получением данных о резком ухудшении погоды Морская администрация порта немедленно информирует диспетчерские службы судовладельцев, находящихся на акватории порта, и капитанов всех судов, стоящих у причалов порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z205" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. При получении штормового предупреждения или при явных признаках ухудшения погоды капитан судна принимает меры по обеспечению безопасности судна.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z206" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. С получением штормового предупреждения капитан морского порта передает в диспетчерскую службу указание капитанам судов, находящихся на акватории порта, об обеспечении безопасности на море, при необходимости - уходить судам в укрытия; соответствующим структурным подразделениям Морской администрации порта и диспетчерской службе о проведении необходимых мероприятий по обеспечению безопасной стоянки судов и плавучих средств в порту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z207" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 6. Действия при шторме</w:t>
-[...59 lines deleted...]
-      105. С получением штормового предупреждения капитан морского порта передает в диспетчерскую службу указание капитанам судов, находящихся на акватории порта, об обеспечении безопасности на море, при необходимости - уходить судам в укрытия; соответствующим структурным подразделениям Морской администрации порта и диспетчерской службе о проведении необходимых мероприятий по обеспечению безопасной стоянки судов и плавучих средств в порту.</w:t>
+        <w:t xml:space="preserve"> Параграф 7. Зимовка и стоянка на приколе в порту</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z207" w:id="147"/>
+    <w:bookmarkStart w:name="z208" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Решение о возможности зимнего отстоя судна, стоянки на ремонте или на приколе в каждом случае принимается владельцем порта по заявлению в произвольной форме судовладельца или капитана судна, в которой по каждому судну указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тип, наименование, регистрационный номер, длина, ширина и осадка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) порт приписки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) место желаемой стоянки в порту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) фамилия капитана или иного ответственного лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) фамилии членов экипажа, остающихся на судне на зимовку, или сторожевой, которые будут проживать на судне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) порядок несения вахтенной службы командой (сторожами) и расписание дежурств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) адреса судовладельца и капитана судна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) схема расстановки судов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявлению прилагается заключение морского порта о проведении противопожарных мероприятий на судне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При зимовке нескольких судов судовладелец формирует караван, назначает капитана каравана, ответственного за безопасность стоянки всех судов каравана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Капитан судна в случае выезда из порта зимовки уведомляет капитана морского порта о лице, ответственном за судно и экипаж в период его отсутствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z218" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Суда, поставленные на зимовку, имеют разработанные, утвержденные судовладельцем и согласованные с капитаном морского порта планы мероприятий по обеспечению безопасности судна в период стоянки на отстое.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z219" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Перед постановкой на отстой на наливных судах выполняется полная зачистка и дегазация танков и насосных отделений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z220" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Запасы жидкого топлива на зимующем судне оставляются только с разрешения пожарной охраны порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z221" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Во время стоянки суда обеспечиваются связью со службой морского порта, ответственной за противопожарную безопасность, и Морской администрацией порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z222" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 7. Зимовка и стоянка на приколе в порту</w:t>
-[...299 lines deleted...]
-      111. Во время стоянки суда обеспечиваются связью со службой морского порта, ответственной за противопожарную безопасность, и Морской администрацией порта.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Безопасность и сохранность сооружений в акватории порта при плавании и стоянке судов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z222" w:id="154"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 в редакции приказа Министра по инвестициям и развитию РК от 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 941</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="155"/>
+    <w:bookmarkStart w:name="z223" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Не допускается работать винтами у причала порта. Кратковременное проворачивание винта при приготовлении двигателя перед выходом в море допускается с соблюдением мер предосторожности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z224" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Рыбная ловля не производится с катеров, шлюпок и плотов:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z224" w:id="156"/>
-[...15 lines deleted...]
-      113. Рыбная ловля не производится с катеров, шлюпок и плотов:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на судоходных фарватерах и каналах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на рейдах и плесах, предназначенных для плавания и стоянки судов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в пределах акватории промышленных предприятий, грузовых районов порта и охранных зон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Также рыбная ловля не производится с причалов, пристаней и других сооружений, предназначенных для стоянки судов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Береговые и плавучие средства навигационного оборудования снимаются (выключаются) в течение навигации при условии их замены.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:p>
-[...87 lines deleted...]
-      114. Береговые и плавучие средства навигационного оборудования снимаются (выключаются) в течение навигации при условии их замены.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. На подходах к порту (каналу) и в порту не допускается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z229" w:id="158"/>
-[...15 lines deleted...]
-      115. На подходах к порту (каналу) и в порту не допускается:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) устанавливать какие-либо средства навигационного оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) устанавливать какие-либо огни в зоне действия светящих береговых и плавучих средств навигационного оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) складировать грузы в зоне действия опознавательных и портовых навигационных знаков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) возводить любые сооружения, которые могут ухудшить видимость средств навигационного оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Растущие деревья и кусты, закрывающие средства навигационного оборудования, подлежат периодической вырубке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:p>
-[...87 lines deleted...]
-      116. Растущие деревья и кусты, закрывающие средства навигационного оборудования, подлежат периодической вырубке.</w:t>
+    <w:bookmarkStart w:name="z235" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Установка и сооружение в порту мостовых, кабельных воздушных переходов, линий связи и электропередачи, прокладка трубопроводов и другие работы, а также сооружение радиосистем производится по согласованию с капитаном морского порта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z235" w:id="160"/>
-[...15 lines deleted...]
-      117. Установка и сооружение в порту мостовых, кабельных воздушных переходов, линий связи и электропередачи, прокладка трубопроводов и другие работы, а также сооружение радиосистем производится по согласованию с капитаном морского порта.</w:t>
+    <w:bookmarkStart w:name="z236" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Не допускается подходить и швартоваться к плавучим маякам, буям и другим плавучим средствам навигационного оборудования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z236" w:id="161"/>
-[...15 lines deleted...]
-      118. Не допускается подходить и швартоваться к плавучим маякам, буям и другим плавучим средствам навигационного оборудования.</w:t>
+    <w:bookmarkStart w:name="z237" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119. Лица, обнаружившие повреждение средств навигационного оборудования или смещение их со штатного места, сообщают об этом Морской администрации порта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z237" w:id="162"/>
-[...15 lines deleted...]
-      119. Лица, обнаружившие повреждение средств навигационного оборудования или смещение их со штатного места, сообщают об этом Морской администрации порта.</w:t>
+    <w:bookmarkStart w:name="z238" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120. На судах, находящихся в порту, покрасочные работы за бортом судна выполняются по согласованию с капитаном морского порта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z238" w:id="163"/>
-[...15 lines deleted...]
-      120. На судах, находящихся в порту, покрасочные работы за бортом судна выполняются по согласованию с капитаном морского порта.</w:t>
+    <w:bookmarkStart w:name="z239" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121. Судно, с которого замечен пожар на другом судне или в порту, подает сигнал тревоги, немедленно сообщает об этом в службу морского порта, ответственного за противопожарную безопасность, и Морской администрации порта и по указанию лица, осуществляющего руководство тушением пожара, принимает участие в тушении пожара.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z239" w:id="164"/>
-[...15 lines deleted...]
-      121. Судно, с которого замечен пожар на другом судне или в порту, подает сигнал тревоги, немедленно сообщает об этом в службу морского порта, ответственного за противопожарную безопасность, и Морской администрации порта и по указанию лица, осуществляющего руководство тушением пожара, принимает участие в тушении пожара.</w:t>
+    <w:bookmarkStart w:name="z240" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Для тушения пожара, возникшего в порту или на судне, Морская администрация порта привлекает людей и противопожарные средства любых организаций и судов, находящихся в порту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z240" w:id="165"/>
-[...15 lines deleted...]
-      122. Для тушения пожара, возникшего в порту или на судне, Морская администрация порта привлекает людей и противопожарные средства любых организаций и судов, находящихся в порту.</w:t>
+    <w:bookmarkStart w:name="z241" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123. Руководство тушением пожара, возникшего на каком-либо объекте в порту, эвакуацией людей и материальных ценностей до прибытия пожарных команд порта (города) осуществляет начальник аварийного объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z241" w:id="166"/>
-[...15 lines deleted...]
-      123. Руководство тушением пожара, возникшего на каком-либо объекте в порту, эвакуацией людей и материальных ценностей до прибытия пожарных команд порта (города) осуществляет начальник аварийного объекта.</w:t>
+    <w:bookmarkStart w:name="z242" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124. По прибытии на место пожара представителей пожарной охраны руководство тушением пожара принимает на себя старший пожарный начальник. Руководивший тушением пожара начальник аварийного объекта сообщает ему все необходимые сведения об очаге пожара, мерах, принятых по его ликвидации, а также о наличии в помещениях людей, занятых ликвидацией пожара.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z242" w:id="167"/>
-[...15 lines deleted...]
-      124. По прибытии на место пожара представителей пожарной охраны руководство тушением пожара принимает на себя старший пожарный начальник. Руководивший тушением пожара начальник аварийного объекта сообщает ему все необходимые сведения об очаге пожара, мерах, принятых по его ликвидации, а также о наличии в помещениях людей, занятых ликвидацией пожара.</w:t>
+    <w:bookmarkStart w:name="z243" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125. При возникновении пожара на судне тушение пожара организуется при взаимодействии экипажей судов и береговых подразделений пожарной охраны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z243" w:id="168"/>
-[...15 lines deleted...]
-      125. При возникновении пожара на судне тушение пожара организуется при взаимодействии экипажей судов и береговых подразделений пожарной охраны.</w:t>
+    <w:bookmarkStart w:name="z244" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126. Ко всем зданиям, сооружениям и объектам порта обеспечивается свободный доступ. Не допускается захламление и использование для целей складирования подъездных путей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z244" w:id="169"/>
-[...15 lines deleted...]
-      126. Ко всем зданиям, сооружениям и объектам порта обеспечивается свободный доступ. Не допускается захламление и использование для целей складирования подъездных путей.</w:t>
+    <w:bookmarkStart w:name="z245" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127. Пирсы и причалы в местах стоянок судов оборудуются исправными переходными соединениями международного образца "берег", которые позволяют присоединить к ним судовое переходное соединение международного образца "судно" для подачи воды в случае возникновения пожара.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z245" w:id="170"/>
-[...15 lines deleted...]
-      127. Пирсы и причалы в местах стоянок судов оборудуются исправными переходными соединениями международного образца "берег", которые позволяют присоединить к ним судовое переходное соединение международного образца "судно" для подачи воды в случае возникновения пожара.</w:t>
+    <w:bookmarkStart w:name="z246" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128. При стоянке суда обеспечиваются искрогасительной защитой, в районе нефтепричалов и мест стоянки танкеров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z246" w:id="171"/>
-[...15 lines deleted...]
-      128. При стоянке суда обеспечиваются искрогасительной защитой, в районе нефтепричалов и мест стоянки танкеров.</w:t>
+    <w:bookmarkStart w:name="z247" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129. Не допускается проведение работ, связанных с применением огня, и разведением открытого огня ближе, чем в 100 метрах от места стоянки судов, выполняющих грузовые операции с пожароопасными грузами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z247" w:id="172"/>
-[...15 lines deleted...]
-      129. Не допускается проведение работ, связанных с применением огня, и разведением открытого огня ближе, чем в 100 метрах от места стоянки судов, выполняющих грузовые операции с пожароопасными грузами.</w:t>
+    <w:bookmarkStart w:name="z248" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130. Не допускается бункеровка судна жидким топливом в случае, если бункеруемым или бункерующим судном не проведены противопожарные мероприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z248" w:id="173"/>
-[...15 lines deleted...]
-      130. Не допускается бункеровка судна жидким топливом в случае, если бункеруемым или бункерующим судном не проведены противопожарные мероприятия.</w:t>
+    <w:bookmarkStart w:name="z249" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Не производится погрузка и выгрузка наливных и тарных нефтепродуктов во время грозы. На время грозы танки и газоотводные трубы закрываются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z249" w:id="174"/>
-[...15 lines deleted...]
-      131. Не производится погрузка и выгрузка наливных и тарных нефтепродуктов во время грозы. На время грозы танки и газоотводные трубы закрываются.</w:t>
+    <w:bookmarkStart w:name="z250" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132. При буксировке танкера на буксирующем судне соблюдается аналогичный противопожарный режим как на буксируемом судне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z250" w:id="175"/>
-[...15 lines deleted...]
-      132. При буксировке танкера на буксирующем судне соблюдается аналогичный противопожарный режим как на буксируемом судне.</w:t>
+    <w:bookmarkStart w:name="z251" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133. При сливе нефтепродуктов с несамоходной нефтеналивной баржи на нефтебазу или судно вблизи этой баржи в готовности к немедленному отводу ее от нефтебазы (судна) находится буксирное судно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z251" w:id="176"/>
-[...15 lines deleted...]
-      133. При сливе нефтепродуктов с несамоходной нефтеналивной баржи на нефтебазу или судно вблизи этой баржи в готовности к немедленному отводу ее от нефтебазы (судна) находится буксирное судно.</w:t>
+    <w:bookmarkStart w:name="z252" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134. Организации и лица, проводившие в порту строительные и иные работы, сведения о которых указываются в руководствах и на картах, представляют капитану порта материалы, необходимые для последующей корректуры навигационных пособий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z252" w:id="177"/>
-[...15 lines deleted...]
-      134. Организации и лица, проводившие в порту строительные и иные работы, сведения о которых указываются в руководствах и на картах, представляют капитану порта материалы, необходимые для последующей корректуры навигационных пособий.</w:t>
+    <w:bookmarkStart w:name="z253" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135. Навигационное ограждение в районе работ производится организацией, обеспечивающей навигационную обстановку в порту за счет организации-заказчика, заинтересованной в производстве этих работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z253" w:id="178"/>
-[...15 lines deleted...]
-      135. Навигационное ограждение в районе работ производится организацией, обеспечивающей навигационную обстановку в порту за счет организации-заказчика, заинтересованной в производстве этих работ.</w:t>
+    <w:bookmarkStart w:name="z254" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136. Капитан судна, повредившего гидротехническое сооружение, немедленно сообщает об этом Морской администрации порта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z254" w:id="179"/>
-[...15 lines deleted...]
-      136. Капитан судна, повредившего гидротехническое сооружение, немедленно сообщает об этом Морской администрации порта.</w:t>
+    <w:bookmarkStart w:name="z255" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137. Водолазные работы производятся в порту в дневное время суток и только по распоряжению капитана морского порта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z255" w:id="180"/>
-[...15 lines deleted...]
-      137. Водолазные работы производятся в порту в дневное время суток и только по распоряжению капитана морского порта.</w:t>
+    <w:bookmarkStart w:name="z256" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138. Все суда, катера и шлюпки при проходе места проведения водолазных работ заблаговременно уменьшают скорость до допустимых пределов и соблюдают особую осторожность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z256" w:id="181"/>
-[...15 lines deleted...]
-      138. Все суда, катера и шлюпки при проходе места проведения водолазных работ заблаговременно уменьшают скорость до допустимых пределов и соблюдают особую осторожность.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается спуск якоря на месте проведения водолазных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z257" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139. В случае перестановки судов в порту в районе проведения водолазных работ дежурный диспетчер заблаговременно, не позднее чем за 1 час, предупреждает об этом судно, занятое водолазными работами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8433,65 +8465,1954 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и на подходах к ним</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="183"/>
+    <w:bookmarkStart w:name="z259" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Сигналы, регулирующие вход судов в порт и выход из порта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сигнала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид сигнала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Значение сигнала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Днем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ночью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Три черных шара</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+один над другим</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Три красных огня</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+один над другим</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абсолютное воспрещение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+входа в случае серьезных</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+событий (например,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+загромождение фарватера)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Черный конус</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вершиной вверх</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+между двумя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+черными шарами</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по вертикали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белый огонь между красными огнями по</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вертикали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Воспрещение входа при</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нормальных обстоятельствах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+эксплуатации порта (например, когда на фарватер допускаются</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+только суда, выходящие из порта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Черный конус</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вершиной вниз,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+под ним черный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+конус вершиной</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вверх, под этим</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+конусом черный шар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По вертикали сверху</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вниз: зеленый огонь,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+белый огонь, красный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+огонь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Воспрещение входа и выхода</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при нормальных обстоятельствах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+эксплуатации порта (например: в случае прохода землечерпательного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+каравана, работы кабельного судна)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Черный конус</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вершиной вверх</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+между двумя черными</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+конусами вершинами</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вниз по вертикали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По вертикали сверху</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вниз: зеленый огонь,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+белый огонь, зеленый</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+огонь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Воспрещение выхода при</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нормальных обстоятельствах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+эксплуатации порта (например, когда на фарватер допускаются</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+только суда, входящие в порт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Два черных цилиндра</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и черный шар между</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ними, поднятые по</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вертикали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Два белых огня и</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+красный огонь между</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ними</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Запрещено движение по гаваням и рейдам маломерным кораблям,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+катерам и шлюпкам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам плавания и стоянки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>судов в морских портах</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и на подходах к ним</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z261" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Международные сигналы, употребляемые для связи</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>между ледоколами и проводимыми судами</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
@@ -8509,113 +10430,113 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+Номер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сигнала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сигнал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8625,1600 +10546,2241 @@
               <w:t>
 Значение сигнала</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с ледокола</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с проводимого</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(-ых) судна (-ов)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Три черных шара</w:t>
-[...17 lines deleted...]
-один над другим</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Три красных огня</w:t>
-[...17 lines deleted...]
-один над другим</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абсолютное воспрещение</w:t>
-[...53 lines deleted...]
-загромождение фарватера)</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Черный конус</w:t>
-[...71 lines deleted...]
-по вертикали</w:t>
+А (Альфа).-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Белый огонь между красными огнями по</w:t>
-[...17 lines deleted...]
-вертикали</w:t>
+Идите вперед (следуйте по</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ледовому каналу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Воспрещение входа при</w:t>
-[...53 lines deleted...]
-только суда, выходящие из порта)</w:t>
+Я иду вперед (следую по ледовому каналу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Черный конус</w:t>
-[...89 lines deleted...]
-конусом черный шар</w:t>
+G (Гольф) - -.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-По вертикали сверху</w:t>
-[...53 lines deleted...]
-огонь</w:t>
+Я иду вперед, следуйте за мной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Воспрещение входа и выхода</w:t>
-[...53 lines deleted...]
-каравана, работы кабельного судна)</w:t>
+Я иду вперед, следую за вами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Черный конус</w:t>
-[...71 lines deleted...]
-вниз по вертикали</w:t>
+J (Джулиэт). - - -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-По вертикали сверху</w:t>
-[...53 lines deleted...]
-огонь</w:t>
+Не следуйте за мной (следуйте по ледовому каналу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Воспрещение выхода при</w:t>
-[...53 lines deleted...]
-только суда, входящие в порт)</w:t>
+Я не следую за вами (буду следовать по ледовому каналу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Два черных цилиндра</w:t>
-[...53 lines deleted...]
-вертикали</w:t>
+Р (Папа). - -.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Два белых огня и</w:t>
-[...35 lines deleted...]
-ними</w:t>
+Уменьшите ход</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Запрещено движение по гаваням и рейдам маломерным кораблям,</w:t>
-[...17 lines deleted...]
-катерам и шлюпкам</w:t>
+Я уменьшаю ход</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N (Новэмбер) -.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Застопорите движители</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Я стопорю движители</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Н (Хотел) ....</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дайте обратный ход движителям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даю обратный ход движителям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+L (Лима) . -..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Немедленно остановите судно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Я останавливаю судно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 (Картэфоур)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+.... -</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоп. Я застрял во льду</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоп. Я застрял во льду</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Q (Кэбэк)- -. -</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сократите расстояние между судами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Я сокращаю расстояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В (Браво) -...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Увеличьте расстояние между судами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Я увеличиваю расстояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 (Пантафайв).....</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внимание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внимание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Y (Янки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приготовьтесь принять (отдать) буксир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Я готов принять (отдать) буксир</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сигнал К (Кило) (-. -), передаваемый звуковыми или световыми средствами, может быть использован ледоколом для напоминания судам об их обязанности вести непрерывное наблюдение за радиосигналами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если проводится более чем одно судно, то расстояние между судами должны, по возможности, выдерживаться постоянными: для этого необходимо следить за скоростью своего судна и судна, идущего впереди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если скорость своего судна уменьшается, то необходимо дать сигнал внимания судну, идущему позади.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Использование этих сигналов не освобождает никакое судно от выполнения Международных правил предупреждения столкновений судов в море.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сигнал (.. -..), переданный с ледокола, означает: "Прекратите продвижение вперед" и дается только судну, находящемуся в ледовом канале впереди ледокола и приближающемуся или удаляющемуся от него. Этот же сигнал (.. -..), переданный с судна на ледокол, означает: "Я прекратил движение вперед". Указанный сигнал не передается по радио.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10252,51 +12814,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Приложение 2</w:t>
+              <w:t xml:space="preserve"> Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам плавания и стоянки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10310,2443 +12872,761 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и на подходах к ним</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="184"/>
+    <w:bookmarkStart w:name="z263" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Международные сигналы, употребляемые для связи</w:t>
+        <w:t xml:space="preserve">  Дополнительные сигналы, которые могут быть</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>между ледоколами и проводимыми судами</w:t>
+        <w:t>использованы в процессе ледовых операций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...55 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сигнал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значение сигнала</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...109 lines deleted...]
-(-ых) судна (-ов)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* Е (Эко).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Я изменяю курс вправо</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...65 lines deleted...]
-4</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* I (Индиа)..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Я изменяю свой курс влево</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...155 lines deleted...]
-Я иду вперед (следую по ледовому каналу)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* S (Сиэра)...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мои движители работают на задний ход</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...297 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...1311 lines deleted...]
-Я готов принять (отдать) буксир</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* М (Майк) --</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мое судно остановлено и не имеет хода относительно воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Сигнал К (Кило) (-. -), передаваемый звуковыми или световыми средствами, может быть использован ледоколом для напоминания судам об их обязанности вести непрерывное наблюдение за радиосигналами.</w:t>
-[...71 lines deleted...]
-      4. Сигнал (.. -..), переданный с ледокола, означает: "Прекратите продвижение вперед" и дается только судну, находящемуся в ледовом канале впереди ледокола и приближающемуся или удаляющемуся от него. Этот же сигнал (.. -..), переданный с судна на ледокол, означает: "Я прекратил движение вперед". Указанный сигнал не передается по радио.</w:t>
+      Сигналы, помеченные звездочкой (*), при передаче их звуком могут применяться только в соответствии с Международными правилами предупреждения столкновений судов в море.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Однобуквенные сигналы, когда ими обмениваются ледокол и проводимые суда, имеют только те значения, которые указаны в этой таблице, и должны передаваться только с помощью звуковой и визуальной сигнализации или по радио. Кроме проводимых выше однобуквенных сигналов, при ледовой проводке дополнительно могут применяться и двухбуквенные сигналы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      WM (Уиски Майк) - ледокольная проводка сейчас начнется. Используйте специальные сигналы для связи между ледоколами и проводимыми судами и ведите непрерывное наблюдение за звуковыми, зрительными и радиосигналами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      WO (Уиски Оска) - ледокольная проводка окончена. Следуйте по назначению.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12782,51 +13662,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Приложение 3</w:t>
+              <w:t xml:space="preserve"> Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам плавания и стоянки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12840,77 +13720,65 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и на подходах к ним</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z263" w:id="185"/>
+    <w:bookmarkStart w:name="z265" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Дополнительные сигналы, которые могут быть</w:t>
-[...11 lines deleted...]
-        <w:t>использованы в процессе ледовых операций</w:t>
+        <w:t xml:space="preserve">  Количество швартовщиков, необходимых при швартовке судов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12962,87 +13830,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сигнал</w:t>
+Вместимость судна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(в регистровых тоннах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значение сигнала</w:t>
+Число швартовщиков</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13075,87 +13961,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-* Е (Эко).</w:t>
+до 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Я изменяю курс вправо</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13188,87 +14074,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-* I (Индиа)..</w:t>
+от 300 до 1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Я изменяю свой курс влево</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13301,87 +14187,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-* S (Сиэра)...</w:t>
+от 1500 до 2500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мои движители работают на задний ход</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13414,187 +14300,450 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-* М (Майк) --</w:t>
+от 2500 до 5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мое судно остановлено и не имеет хода относительно воды</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от 5000 до 10000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от 10000 до 20000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+свыше 20000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...87 lines deleted...]
-      WO (Уиски Оска) - ледокольная проводка окончена. Следуйте по назначению.</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13630,1319 +14779,202 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Приложение 4</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам плавания и стоянки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>судов в морских портах</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>Республики Казахстан и на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и на подходах к ним</w:t>
+              <w:t>подходах к ним</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Журнал учета прихода и выхода</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">судов </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="186"/>
-[...1141 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 5 в соответствии с приказом Министра по инвестициям и развитию РК от 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 941</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z283" w:id="187"/>
+    <w:bookmarkStart w:name="z283" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порт ____________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование порта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -15590,70 +15622,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z305" w:id="188"/>
+    <w:bookmarkStart w:name="z305" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -16778,70 +16810,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="189"/>
+    <w:bookmarkStart w:name="z342" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -17352,55 +17384,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>