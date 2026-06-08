--- v1 (2026-03-11)
+++ v2 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="99ebe57" w14:textId="99ebe57">
+    <w:p w14:paraId="9df4b98" w14:textId="9df4b98">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -503,61 +503,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">А. </w:t>
-[...9 lines deleted...]
-              <w:t>Мамытбеков</w:t>
+              <w:t>А. Мамытбеков</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1209,51 +1199,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лицевой счет – совокупность записей, содержащихся в электронном реестре заявок на субсидирование, позволяющих идентифицировать зарегистрированное лицо с целью регистрации заявок на субсидирование и учета операций по ним;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z293" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) гарант – дочерняя организация акционерного общества "Национальный управляющий холдинг "Байтерек", уполномоченная на предоставление гарантий;</w:t>
+      6) гарант – дочерняя организация акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченная на предоставление гарантий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z294" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) гарантия – документ, подтверждающий частично солидарную ответственность гаранта перед кредитором по обязательствам заемщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z295" w:id="17"/>
     <w:p>
@@ -1369,71 +1359,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) заявка на получение субсидии по гарантированию – электронная заявка гаранта на субсидирование части комиссии за выданные гарантии по кредитам заемщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z301" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) кредит – заемные средства, предоставляемые банком, дочерними организациями национального управляющего холдинга в сфере агропромышленного комплекса, кредитными товариществами, региональными инвестиционными центрами, социально-предпринимательскими корпорациями, микрофинансовыми организациями заемщику по кредитному договору в национальной валюте Республики Казахстан на условиях платности, срочности, возвратности, обеспеченности и целевого назначения;</w:t>
+      14) кредит – заемные средства, предоставляемые банком, дочерними организациями национального инвестиционного холдинга в сфере агропромышленного комплекса, кредитными товариществами, региональными инвестиционными центрами, социально-предпринимательскими корпорациями, микрофинансовыми организациями заемщику по кредитному договору в национальной валюте Республики Казахстан на условиях платности, срочности, возвратности, обеспеченности и целевого назначения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z302" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) кредитор – банки второго уровня, дочерние организации национального управляющего холдинга в сфере агропромышленного комплекса, имеющие лицензии на право осуществления банковских операций (далее – дочерние организации), региональные инвестиционные центры, социально-предпринимательские корпорации, а также лизинговые компании, кредитные товарищества и микрофинансовые организации;</w:t>
+      15) кредитор – банки второго уровня, дочерние организации национального инвестиционного холдинга в сфере агропромышленного комплекса, имеющие лицензии на право осуществления банковских операций (далее – дочерние организации), региональные инвестиционные центры, социально-предпринимательские корпорации, а также лизинговые компании, кредитные товарищества и микрофинансовые организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z304" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) кредитное товарищество – юридическое лицо, созданное физическими и (или) юридическими лицами для удовлетворения потребностей его участников в кредитах и других финансовых, в том числе банковских услугах путем аккумулирования их денег и за счет других источников, не запрещенных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z305" w:id="26"/>
     <w:p>
@@ -1718,50 +1708,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); с изменениями, внесенными приказом Министра сельского хозяйства РК от 24.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 216</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования); от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z641" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2179,1114 +2189,1116 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z643" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Субсидирование части комиссии по гарантии на проведение весенне-полевых и/или уборочных работ осуществляется по кредитным договорам, соответствующим следующим условиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z730" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выдаваемые банками, дочерними организациями, региональными инвестиционными центрами, социально-предпринимательскими корпорациями, кредитными товариществами и микрофинансовыми организациями на пополнение оборотных средств;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) срок кредита – не более 18 (восемнадцати) месяцев, с возможностью пролонгации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ставка вознаграждения в размере не более базовой ставки вознаграждения, установленной Национальным Банком Республики Казахстан с увеличением на 7,5 (семь целых пять десятых) % годовых;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) валюта кредита – тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) погашение кредита – осуществление платежей в соответствии с условиями кредитного договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) максимальная сумма кредита определяется гарантом на основании внутренних документов гаранта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) целевым назначением является пополнение оборотных средств на проведение весенне-полевых и/или уборочных работ, включая кредитование перерабатывающих предприятий на пополнение оборотных средств для последующего финансирования субъектов агропромышленного комплекса путем авансирования закупа растениеводческой продукции (далее – весенне-полевые и/или уборочные работы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) срок гарантии – срок, превышающий 4 (четыре) месяца срока кредитного договора, с возможностью пролонгации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) размер гарантии – 85 (восемьдесят пять) (включительно) % от суммы основного долга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) комиссия за гарантирование составляет не более 10 (десять) % от суммы гарантии, при этом осуществляется единовременное субсидирование не более 9,99 (девять целых девяносто девять сотых) % от суммы гарантии и заемщиком оплачивается 0,01 (ноль целых одна сотая) % от суммы гарантии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11) вводятся в действие с 01.01.2027 в соответствии с приказом Министра сельского хозяйства РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 3-1 вводятся в действие с 01.01.2027 в соответствии с приказом Министра сельского хозяйства РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гарант применяет метод портфельного гарантирования по кредитным договорам на проведение весенне-полевых и/или уборочных работ с заключением с кредитором соглашения о портфельном гарантировании и в соответствии с условиями настоящих Правил устанавливает в соглашении максимальную сумму кредита и гарантии на заемщика на основании внутренних документов гаранта. При применении метода портфельного гарантирования по кредитам на проведение весенне-полевых и/или уборочных работ кредитные договоры оформляются как самостоятельные кредитные договоры, в том числе в рамках соглашения об открытии кредитной линии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если кредитором по кредитному договору выступает кредитное товарищество или социально-предпринимательская корпорация, профинансированные за счет средств дочерней организации с целью дальнейшего финансирования заемщиков, соглашение о портфельном гарантировании заключается между гарантом, дочерней организацией и кредитным товариществом или социально-предпринимательской корпорацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор самостоятельно, в соответствии с процедурой, установленной внутренними документами кредитора, рассматривает заявление заемщика на финансирование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае принятия кредитором положительного решения о предоставлении кредита на проведение весенне-полевых и/или уборочных работ с гарантией гаранта, кредитор в течение 5 (пяти) рабочих дней со дня подписания кредитного договора предоставляет гаранту копию кредитного договора, решения уполномоченного органа кредитора о финансировании, документ об оплате части комиссии по гарантии в соответствии с настоящими Правилами, на основании которых гарант в течение 2 (двух) рабочих дней оформляет гарантийное обязательство и направляет кредитору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок выставления требования по гарантии и его исполнение гарантом по гарантийным обязательствам производятся гарантом в соответствии с соглашением о портфельном гарантировании с соблюдением требований, установленных настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 3-1 в соответствии с приказом Министра сельского хозяйства РК от 15.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); в редакции приказа Министра сельского хозяйства РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z772" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2. Субсидирование части комиссии по гарантии осуществляется по видам деятельности согласно приложению 1 к настоящим Правилам и по кредитным договорам, соответствующим следующим условиям:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z731" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выдаваемые кредиторами на пополнение оборотных средств;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) срок кредита – не более 18 (восемнадцати) месяцев, с возможностью пролонгации;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ставка вознаграждения или ставка доходности, применяемая к финансированию на исламских принципах, в размере не более базовой ставки вознаграждения, установленной Национальным Банком Республики Казахстан с увеличением на 7,5 (семь целых пять десятых) % годовых;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) валюта кредита – тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) погашение кредита – осуществление платежей в соответствии с условиями кредитного договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) максимальная сумма кредита определяется гарантом на основании внутренних документов гаранта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) срок гарантии – срок, не превышающий 4 (четыре) месяца срока кредитного договора, с возможностью пролонгации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) размер гарантии – до 85 (восьмидесяти пяти) % (включительно) от суммы основного долга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) комиссия за гарантирование составляет не более 10 (десять) % от суммы гарантии, при этом осуществляется единовременное субсидирование в размере 9,99 (девять целых девяносто девять сотых) % от суммы гарантии и заемщиком оплачивается 0,01 (ноль целых одна сотая) % от суммы гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гарант применяет метод портфельного гарантирования по кредитным договорам на пополнение оборотных средств с заключением с кредитором соглашения о портфельном гарантировании и в соответствии с условиями настоящих Правил устанавливает в соглашении максимальную сумму кредита и гарантии на заемщика на основании внутренних документов гаранта. При применении метода портфельного гарантирования по кредитам на пополнение оборотных средств кредитные договоры оформляются как самостоятельные кредитные договоры, в том числе в рамках соглашения об открытии кредитной линии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если кредитором по кредитному договору выступает кредитное товарищество или социально-предпринимательская корпорация, профинансированные за счет средств дочерней организации с целью дальнейшего финансирования заемщиков, соглашение о портфельном гарантировании заключается между гарантом, дочерней организацией и кредитным товариществом или социально-предпринимательской корпорацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитор самостоятельно, в соответствии с процедурой, установленной внутренними документами кредитора, рассматривает заявление заемщика на финансирование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае принятия кредитором положительного решения о предоставлении кредита на пополнение оборотных средств с гарантией гаранта, кредитор в течение 5 (пяти) рабочих дней со дня подписания кредитного договора предоставляет гаранту копию кредитного договора, решения уполномоченного органа кредитора о финансировании, документ об оплате части комиссии по гарантии в соответствии с настоящими Правилами, на основании которых гарант в течение 2 (двух) рабочих дней оформляет гарантийное обязательство и направляет кредитору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок выставления требования по гарантии и его исполнение гарантом по гарантийным обязательствам производятся гарантом в соответствии с соглашением о портфельном гарантировании с соблюдением требований, установленных настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 3-2 в соответствии с приказом Министра сельского хозяйства РК от 09.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования); в редакции приказа Министра сельского хозяйства РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Размер гарантии – до 50 (пятидесяти) % (включительно) от суммы основного долга, но не более 1 500 000 000 (одного миллиарда пятисот миллионов) тенге, за исключением пункта 5 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z732" w:id="51"/>
-[...15 lines deleted...]
-      3) ставка вознаграждения в размере не более базовой ставки вознаграждения, установленной Национальным Банком Республики Казахстан с увеличением на 7,5 (семь целых пять десятых) % годовых;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра сельского хозяйства РК от 02.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Размер гарантии по приоритетным инвестиционным проектам до ввода проекта в эксплуатацию составляет до 85 (восьмидесяти пяти) % (включительно) от суммы основного долга, но не более 2 550 000 000 (двух миллиардов пятисот пятидесяти миллионов) тенге. После ввода в эксплуатацию проекта и представления заемщиком его в залог кредитору размер гарантии снижается до размеров согласно пункту 4 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z733" w:id="52"/>
-[...923 lines deleted...]
-    <w:bookmarkStart w:name="z388" w:id="81"/>
+    <w:bookmarkStart w:name="z388" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень приоритетных инвестиционных проектов определен согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z389" w:id="82"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z389" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вводом проекта в эксплуатацию считается регистрация в уполномоченном органе акта ввода в эксплуатацию зданий и сооружений по проекту и (или) регистрации в уполномоченном органе техники и (или) подписание акта приема передачи оборудований и (или) биологических активов, стоимость которых составляет не менее 50 (пятидесяти) % от стоимости проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z390" w:id="83"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z390" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарант применяет метод портфельного гарантирования с заключением двухстороннего рамочного соглашения и установлением максимальной суммы гарантии. Выбор кредитора осуществляется гарантом самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3305,90 +3317,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z644" w:id="84"/>
+    <w:bookmarkStart w:name="z644" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Если в течение 120 (ста двадцати) календарных дней с даты неисполнения/ненадлежащего исполнения заемщиком обязательств по погашению суммы основного долга по кредитному договору заемщик не исполнил/исполнил ненадлежащим образом обязательства по погашению суммы основного долга по кредитному договору, кредитору допускается предъявлять требование к гаранту. По кредитным договорам, указанным в пунктах 3-1 и 3-2 настоящих Правил, в рамках гарантирования на проведение весенне-полевых и/или уборочных работ, на пополнение оборотных средств требование к гаранту предъявляется по истечении 90 (девяносто) календарных дней с даты неисполнения/ненадлежащего исполнения заемщиком обязательств по погашению суммы основного долга по кредитному договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z773" w:id="85"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z773" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредитор предоставляет реструктуризацию по займам заемщиков в соответствии с требованиями действующих внутренних документов кредитора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3427,90 +3439,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z646" w:id="86"/>
+    <w:bookmarkStart w:name="z646" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-2. Гарант оплачивает гарантии по кредитным договорам в течение 20 (двадцати) рабочих дней с момента получения требования, а по кредитным договорам, указанным в пунктах 3-1 и 3-2 настоящих Правил, в рамках гарантирования на проведение весенне-полевых и/или уборочных работ, на пополнение оборотных средств – в течение 10 (десяти) рабочих дней с момента получения требования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z824" w:id="87"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z824" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, в случае, если кредиторами по кредитным договорам выступают кредитные товарищества или социально-предпринимательские корпорации, профинансированные за счет средств дочерних организаций с целью дальнейшего финансирования заемщиков, выплата по гарантии производится гарантом в пользу дочерних организаций, за исключением случаев, если обязательства по кредитному договору будут погашены перед дочерними организациями кредитными товариществами или социально-предпринимательскими корпорациями. В таких случаях выплата по гарантии производится гарантом в пользу кредитных товариществ или социально-предпринимательских корпораций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3549,90 +3561,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z648" w:id="88"/>
+    <w:bookmarkStart w:name="z648" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-3. При выявлении фактов нецелевого использования кредита, гарант принимает решение о снижении суммы гарантии пропорционально сумме кредита, использованного по нецелевому назначению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z649" w:id="89"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z649" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае полного нецелевого использования кредита, гарант прекращает гарантию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3671,70 +3683,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="90"/>
+    <w:bookmarkStart w:name="z49" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Комиссия за гарантирование по кредитным договорам, указанным в пункте 3 настоящих Правил, составляет не более 20 (двадцати) % от суммы гарантии, при этом осуществляется единовременное субсидирование в размере 19,99 (девятнадцать целых девяносто девять сотых) % от суммы гарантии и заемщиком оплачивается 0,01 (ноль целых одна сотая) % от суммы гарантии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3753,130 +3765,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="91"/>
+    <w:bookmarkStart w:name="z50" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Субсидирование части комиссии по страховой премии осуществляется по договорам займа, соответствующим следующим условиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z391" w:id="92"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z391" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ставка вознаграждения или ставка доходности, применяемая к финансированию на исламских принципах в размере не более 17 (семнадцати) % годовых в тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z392" w:id="93"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z392" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с максимальной суммой не более 1 500 000 000 (один миллиард пятьсот миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z393" w:id="94"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z393" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) целевым назначением является приобретение основных средств, строительство, пополнение оборотных средств, приобретение сельскохозяйственных животных, техники и технологического оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3895,200 +3907,200 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="95"/>
+    <w:bookmarkStart w:name="z51" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8. Страховая сумма составляет не более 50 (пятидесяти) % от суммы основного долга по кредиту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z55" w:id="96"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z55" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Страховая премия составляет не более 30 (тридцать) % от страховой суммы, при этом осуществляется единовременное субсидирование не более 50 (пятидесяти) % от страховой премии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z56" w:id="97"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z56" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Право требования кредитора по договору страхования наступает во второй очереди погашения займа. Если размер непогашенной/просроченной части займа не превышает 50 (пятидесяти) % от суммы выданного займа, договор страхования не предусматривает осуществление страховой выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z57" w:id="98"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z57" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В случае, если размер непогашенной/просроченной части займа превышает 50 (пятидесяти) % от суммы выданного займа, страховая организация осуществляет страховую выплату в размере, не превышающем разницу между 50 (пятьюдесятью) % от выданного займа и размером непогашенной/просроченной части.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z58" w:id="99"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z58" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае расторжения договора субсидирования до окончания срока договора страхования, повторное заключение договора субсидирования не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z59" w:id="100"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z59" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Субсидированию не подлежат договора страхования, заключенные ранее, чем за 30 (тридцати) рабочих дней до подачи предложения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z60" w:id="101"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z60" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. МИО по вопросам сельского хозяйства (услугодатель)/уполномоченный орган (услугодатель) в течение 3 (трех) рабочих дней после утверждения индивидуального помесячного плана финансирования по субсидированию в рамках гарантирования и страхования займов субъектов агропромышленного комплекса (далее – План финансирования)/ индивидуального помесячного плана финансирования по субсидированию в рамках гарантирования займов субъектов агропромышленного комплекса (далее – План финансирования) размещает его на веб-портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4107,127 +4119,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="102"/>
+    <w:bookmarkStart w:name="z61" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 2. Условия получения субсидий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z62" w:id="103"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z62" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15. Субсидии по гарантированию выплачиваются при соблюдении следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z591" w:id="104"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z591" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) подачи гарантом, после заключения договора гарантии или при применении метода портфельного гарантировании, заявки на получение субсидии по гарантированию по форме согласно </w:t>
+      1) подачи гарантом, в течение 5 (пяти) рабочих дней с даты заключения договора гарантии или при применении метода портфельного гарантировании, заявки на получение субсидии по гарантированию по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, заявки на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4246,91 +4258,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и заявки на получение субсидии по гарантированию на пополнение оборотных средств по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в электронном виде посредством взаимодействия веб-портала "электронного правительства" с ГИСС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z592" w:id="105"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z592" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) регистрации заявки на получение субсидии по гарантированию в ГИСС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z593" w:id="106"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z593" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличии в ГИСС лицевого счета у гаранта, данные которых подтверждены в результате информационного взаимодействия ГИСС с государственными базами данных "Юридические лица" или "Физические лица".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4392,369 +4404,409 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования); от 09.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования); от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="107"/>
+    <w:bookmarkStart w:name="z66" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16. Субсидии по страхованию выплачиваются при соблюдении следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z595" w:id="108"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z595" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) подачи страховой организацией заявки на субсидирование по страхованию по форме согласно </w:t>
+      1) подачи страховой организацией в течение 5 (пяти) рабочих дней с даты формирование графика субсидирования заемщика заявки на субсидирование по страхованию по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в электронном виде посредством взаимодействия веб-портала "электронного правительства" с ГИСС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z596" w:id="109"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z596" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) регистрации заявки на субсидирование по страхованию в ГИСС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z597" w:id="110"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z597" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличии в ГИСС лицевого счета заемщика и страховой организации, данные которых подтверждены в результате информационного взаимодействия ГИСС с государственными базами данных "Юридические лица" или "Физические лица";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z598" w:id="111"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z598" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) наличии на веб-портале по поданной заявке на субсидирование по страхованию действительного (не расторгнутого и не прекращенного) договора субсидирования в рамках страхования займов субъектов агропромышленного комплекса, заключенного по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 438</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); с изменениями, внесенными приказом Министра сельского хозяйства РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="112"/>
+    <w:bookmarkStart w:name="z71" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17. Перечень основных требований к оказанию государственной услуги "Субсидирование в рамках гарантирования и страхования займов субъектов агропромышленного комплекса" изложен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z600" w:id="113"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z600" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Информационное взаимодействие веб-портала и ГИСС осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4773,140 +4825,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="114"/>
+    <w:bookmarkStart w:name="z73" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18. В случае сбоя ГИСС, содержащей необходимые сведения для выдачи субсидий, МИО по вопросам сельского хозяйства (услугодатель) незамедлительно уведомляет уполномоченный орган (услугодателя) о возникшей ситуации, которое приступает к ее устранению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z650" w:id="115"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z650" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, после проведения работ по устранению возникшего сбоя уполномоченный орган (услугодатель) в течение 3 (трех) рабочих дней составляет протокол о технической проблеме и размещает его в ГИСС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z651" w:id="116"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z651" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       МИО по вопросам сельского хозяйства (услугодатель)/уполномоченный орган (услугодателя) обеспечивает внесение данных о стадии получения субсидий в информационную систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4925,200 +4977,200 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="117"/>
+    <w:bookmarkStart w:name="z76" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 3. Порядок выплаты субсидий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z77" w:id="118"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z77" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Параграф 1. Порядок выплаты субсидий по гарантированию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z78" w:id="119"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z78" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19. Для предоставления доступа к данным реестра через веб-портал (далее – личный кабинет):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z652" w:id="120"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z652" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) гарант получает ЭЦП, для самостоятельной регистрации в ГИСС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z653" w:id="121"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z653" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) гарант ежегодно направляет в уполномоченный орган (услугодатель) актуализированные списки работников, обладающих ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z654" w:id="122"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z654" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МИО по вопросам сельского хозяйства (услугодатель) ежегодно до 20 января направляет в уполномоченный орган (услугодатель) актуализированные списки работников, обладающих ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5137,151 +5189,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="123"/>
+    <w:bookmarkStart w:name="z83" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Для регистрации в личном кабинете гарантом указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z84" w:id="124"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z84" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бизнес-идентификационный номер, полное наименование; фамилия, имя и отчество (при его наличии) и индивидуальный идентификационный номер первого руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z85" w:id="125"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z85" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) контактные данные (почтовый адрес, телефон, адрес электронной почты);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z86" w:id="126"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z86" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реквизиты текущего счета банка второго уровня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z87" w:id="127"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z87" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изменении вышеуказанных данных, гарант в течение 1 (одного) рабочего дня изменяет данные лицевого счета, внесенные в личный кабинет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z88" w:id="128"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z88" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5326,354 +5378,362 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам/предварительной заявки на получение субсидии по гарантированию на пополнение оборотных средств по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам производится в личном кабинете по одному из следующих порядков:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z826" w:id="129"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z832" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при поступлении заявки от заемщика к кредитору на получение кредита (с намерением дальнейшего обращения к гаранту с заявкой на гарантирование) кредитор информирует гаранта с приложением документов, необходимых для гарантирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z827" w:id="130"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для рассмотрения вопроса о предоставлении гарантии кредитор предоставляет гаранту документы по перечню, определенному внутренними нормативными документами кредитора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z828" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарант после получения документов от кредитора и заявления от заемщика в течение 5 (пять) рабочих дней по кредитам не более 750 000 000 (семисот пятидесяти миллионов) тенге и 10 (десять) рабочих дней по кредитам более 750 000 000 (семисот пятидесяти миллионов) тенге рассматривает их и выносит проект на рассмотрение уполномоченного органа гаранта для принятия решения о предоставлении/непредоставлении гарантии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z829" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае установления неполноты представленных сведений и (или) документов, гарант в течение 3 (трех) рабочих дней возвращает кредитору/заемщику представленные документы с указанием конкретных недостатков по представленным документам для доработки. При этом, общий срок рассмотрения заявки приостанавливается и возобновляется со дня получения полного пакета документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z830" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несоответствия предпринимателя и (или) представленных материалов условиям настоящих Правил и (или) требованиям гаранта, утвержденным его уполномоченным органом, гарант направляет мотивированный отказ с указанием конкретных причин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z831" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказ гаранта в предоставлении гарантии допускается в случае несоответствия проекта условиям настоящих Правил, а также несоответствия заемщиков требованиям к заемщикам, установленным решением кредитора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z833" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При принятии гарантом положительного решения о предоставлении гарантии, в течение 5 (пяти) рабочих дней формируется в ГИСС предварительная заявка на получение субсидии по гарантированию/предварительная заявка на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ/предварительная заявка на получение субсидии по гарантированию на пополнение оборотных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z833" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при поступлении заявки от заемщика напрямую к гаранту на получение гарантии с приложением документов по перечню, определенному внутренними нормативными документами гаранта, последний рассматривает вопрос о предоставлении гарантии в пользу кредитора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z834" w:id="137"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z834" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарант после получения заявления и документов от заемщика рассматривает и принимает по ним решение в порядке и сроки, установленные подпунктом 1) настоящего пункта настоящих Правил. При принятии гарантом положительного решения о предоставлении гарантии, формируется в ГИСС предварительная заявка на получение субсидии по гарантированию/предварительная заявка на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ/предварительная заявка на получение субсидии по гарантированию на пополнение оборотных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z835" w:id="138"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z835" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предварительная заявка на получение субсидии по гарантированию/предварительная заявка на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ/предварительная заявка на получение субсидии по гарантированию на пополнение оборотных средств регистрируется в ГИСС путем ее подписания гарантом с использованием ЭЦП и становится доступной в личном кабинете МИО по вопросам сельского хозяйства (услугодателя)/уполномоченного органа (услугодателя). На электронный адрес МИО по вопросам сельского хозяйства (услугодателя)/уполномоченного органа (услугодателя) направляется электронное извещение о поступлении на рассмотрение предварительной заявки на получение субсидии по гарантированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z836" w:id="139"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z836" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После заключения договора гарантии, гарант отзывает предварительную заявку на получение субсидии по гарантированию/ предварительную заявку на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ/предварительную заявку на получение субсидии по гарантированию на пополнение оборотных средств и подает заявку на получение субсидии по гарантированию/заявку на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ/заявку на получение субсидии по гарантированию на пополнение оборотных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z837" w:id="140"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z837" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При применении метода портфельного гарантирования по кредитам на проведение весенне-полевых и/или уборочных работ или пополнение оборотных средств предварительная заявка на получение субсидии по гарантированию не представляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа и.о. Министра сельского хозяйства РК от 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования); с изменениями, внесенными приказом Министра сельского хозяйства РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="141"/>
+    <w:bookmarkStart w:name="z92" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5718,91 +5778,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам/заявки на получение субсидии по гарантированию на пополнение оборотных средств по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, производится в личном кабинете в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z788" w:id="142"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z788" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формируется заявка на получение субсидии по гарантированию/заявка на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ/заявка на получение субсидии по гарантированию на пополнение оборотных средств с внесением в нее сведений, необходимых для проверки ГИСС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z789" w:id="143"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z789" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заявка на получение субсидии по гарантированию/заявка на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ/заявки на получение субсидии по гарантированию на пополнение оборотных средств регистрируется в ГИСС путем ее подписания гарантом с использованием ЭЦП и становится доступной в личном кабинете МИО по вопросам сельского хозяйства (услугодателя)/уполномоченного органа (услугодателя). На электронный адрес МИО по вопросам сельского хозяйства (услугодателя)/уполномоченного органа (услугодателя) направляется электронное извещение о поступлении на рассмотрение заявки на получение субсидии по гарантированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5821,100 +5881,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="144"/>
+    <w:bookmarkStart w:name="z95" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">23. МИО по вопросам сельского хозяйства (услугодатель)/уполномоченный орган (услугодатель) в течение 1 (одного) рабочего дня с момента регистрации заявки на получение субсидии по гарантированию/заявки на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ/заявки на получение субсидии по гарантированию на пополнение оборотных средств подтверждает ее принятие путем подписания ЭЦП соответствующего уведомления. Уведомление о подтверждении заявки на субсидирование направляется в форме электронного документа в личный кабинет гаранта в ГИСС. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z791" w:id="145"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z791" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если до момента формирования МИО по вопросам сельского хозяйства (услугодателем)/уполномоченным органом (услугодателем) счетов к оплате выявлено наличие несоответствия данных в зарегистрированной заявке на получение субсидии по гарантированию/заявке на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ/заявке на получение субсидии по гарантированию на пополнение оборотных средств, гарант отзывает заявку на получение субсидии по гарантированию/заявку на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ/заявку на получение субсидии по гарантированию на пополнение оборотных средств с указанием причины отзыва.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5933,223 +5993,291 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="146"/>
+    <w:bookmarkStart w:name="z97" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>24. МИО по вопросам сельского хозяйства (услугодатель)/уполномоченный орган (услугодатель) в течение 2 (двух) рабочих дней с момента подачи заявки на субсидирование по гарантированию/ заявки на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ/заявки на получение субсидии по гарантированию на пополнение оборотных средств осуществляет проверку ее соответствия требованиям, установленным настоящими Правилами, и по итогам проверки в соответствии с Планом финансирования формирует в ГИСС счета к оплате на выплату субсидии по гарантированию, загружаемые в информационную систему "Казначейство-Клиент".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z793" w:id="147"/>
+        <w:t>24. МИО по вопросам сельского хозяйства (услугодатель)/уполномоченный орган (услугодатель) в течение 2 (двух) рабочих дней с момента подачи заявки на субсидирование по гарантированию/заявки на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ/заявки на получение субсидии по гарантированию на пополнение оборотных средств осуществляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проверку заявок на соответствие требованиям, установленным настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае соответствия требованиям, установленным настоящими Правилами, принимает решение об одобрении заявки заверенное ЭЦП услугодателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по итогам принятия решения об одобрении заявки услугодатель в соответствии с Планом финансирования, формирует в ГИСС счета к оплате на выплату субсидий по гарантированию, загружаемые в информационную систему "Казначейство-Клиент";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      МИО по вопросам сельского хозяйства (услугодатель)/уполномоченный орган (услугодатель) в течение срока, указанного в части первой настоящего пункта, готовит уведомление о перечислении субсидии по форме согласно </w:t>
+      4) в течение срока, указанного в части первой настоящего пункта, готовит уведомление о перечислении субсидии по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – уведомление о перечислении субсидии), либо уведомление об отказе в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в случаях и по основаниям, предусмотренных пунктом 9 Перечня (далее – уведомление об отказе в оказании государственной услуги).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z794" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о перечислении субсидии либо уведомление об отказе в оказании государственной услуги направляется в форме электронного документа на адрес электронной почты, указанный гарантом при регистрации в ГИСС, а также в личный кабинет гаранта в ГИСС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При рассмотрении заявок в течение срока, указанного в части первой настоящего пункта, следующая заявка рассматриваются по очередности согласно дате и времени ее поступления.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра сельского хозяйства РК от 09.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 396</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа Министра сельского хозяйства РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="149"/>
+    <w:bookmarkStart w:name="z98" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6174,91 +6302,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, гарант приостанавливает гарантирование проектов до получения дополнительных бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z743" w:id="150"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z743" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом по проектам на проведение весенне-полевых и/или уборочных работ в случае образования недостатка/отсутствия бюджетных средств для гарантирования проектов гарант продолжает осуществлять гарантирование, в том числе путем заключения договоров гарантии, с учетом последующего возмещения средств из бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z744" w:id="151"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z744" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При невозмещении или неполном возмещении средств из бюджета до конца финансового года, в котором были предоставлены гарантии, гарант приостанавливает предоставление гарантий и заключение соответствующих договоров до осуществления полного расчета по оплате гаранту комиссии за выданные гарантии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6277,90 +6405,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="152"/>
+    <w:bookmarkStart w:name="z396" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25-1. МИО по вопросам сельского хозяйства (услугодатель), гарант ежеквартально, не позднее 15 (пятнадцатого) числа месяца, следующего за отчетным кварталом, а также ежегодно, не позднее 20 (двадцатого) числа месяца, следующего за отчетным годом, представляют в уполномоченный орган (услугодателю) отчет о фактическом использовании субсидий по гарантированию займов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6399,470 +6527,470 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="153"/>
+    <w:bookmarkStart w:name="z102" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Субсидирование прекращается в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z103" w:id="154"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z103" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ареста счетов гаранта по решению суда, вступившему в законную силу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z104" w:id="155"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z104" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) письменного заявления гаранта об отказе в получении субсидии по гарантированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z105" w:id="156"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z105" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) расторжения договора гарантии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z106" w:id="157"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z106" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Параграф 2. Порядок выплаты субсидий по страхованию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z107" w:id="158"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z107" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Субсидирование по страхованию включает в себя следующие процессы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z108" w:id="159"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z108" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) прием предложения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z109" w:id="160"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z109" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заключение договора субсидирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z110" w:id="161"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z110" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формирование графика субсидирования заемщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z111" w:id="162"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z111" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подача заявки на субсидирование по страхованию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z112" w:id="163"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z112" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выплата субсидии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z113" w:id="164"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z113" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) изменение договора субсидирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z114" w:id="165"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z114" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) прекращение договора субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z115" w:id="166"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z115" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28. Для открытия лицевого счета в ГИСС заемщику и страховой организации необходимо иметь ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z621" w:id="167"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z621" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для регистрации при открытии лицевых счетов заемщиком и страховой организацией указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z622" w:id="168"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z622" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для физических лиц и индивидуальных предпринимателей: индивидуальный идентификационный номер, фамилия, имя и отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z623" w:id="169"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z623" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для юридических лиц и индивидуальных предпринимателей в форме совместного предпринимательства: бизнес идентификационный номер, полное наименование; фамилия, имя и отчество (при его наличии) и индивидуальный идентификационный номер первого руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z624" w:id="170"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z624" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) контактные данные (почтовый адрес, телефон, адрес электронной почты);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z625" w:id="171"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z625" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реквизиты текущего счета банка второго уровня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z626" w:id="172"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z626" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изменении вышеуказанных данных, заемщик и страховая организация в течение 1 (одного) рабочего дня изменяют данные лицевого счета, внесенные в личный кабинет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6881,220 +7009,220 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="173"/>
+    <w:bookmarkStart w:name="z122" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Прием предложений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам осуществляется с 1 февраля соответствующего года посредством веб-портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z123" w:id="174"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z123" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Предложение подается заемщиком и подтверждается ЭЦП страховой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z124" w:id="175"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z124" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31. Ответственный исполнитель МИО по вопросам сельского хозяйства (услугодателя) в течение 2 (двух) рабочих дней с даты получения предложения осуществляет на веб-портале следующие действия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z628" w:id="176"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z628" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) регистрацию предложения в ГИСС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z629" w:id="177"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z629" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проверку соответствия предложения условиям субсидирования, установленным настоящими Правилами, в том числе проверку соответствия условий договора страхования требованиям к договорам страхования, установленным согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z630" w:id="178"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z630" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятие и оформление решения по предложению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7113,320 +7241,320 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="179"/>
+    <w:bookmarkStart w:name="z128" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Решение МИО по вопросам сельского хозяйства (услугодателя) по предложению включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z129" w:id="180"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z129" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование и местонахождение страховой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z130" w:id="181"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z130" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование и местонахождение заемщика, по заявке которого принято решение о заключении/отказе от заключения договора субсидирования, и в случае отказа, перечень причин такого отказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z131" w:id="182"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z131" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сумма кредита (займа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z132" w:id="183"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z132" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ставка вознаграждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z133" w:id="184"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z133" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) срок кредитования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z134" w:id="185"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z134" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) целевое назначение кредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z135" w:id="186"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z135" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) страховая сумма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z136" w:id="187"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z136" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) срок страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z137" w:id="188"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z137" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) срок субсидирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z138" w:id="189"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z138" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сумма субсидии к выплате в текущем году.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z139" w:id="190"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z139" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33. Решение по предложению подписывается ЭЦП первого руководителя МИО по вопросам сельского хозяйства (услугодателя), либо лица, его замещающего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z632" w:id="191"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z632" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение по предложению направляется в личный кабинет заемщика и страховой организации в ГИСС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7445,300 +7573,300 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="192"/>
+    <w:bookmarkStart w:name="z141" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Договор субсидирования заключается в электронной форме на веб-портале на основании решения по предложению между заемщиком, страховой организацией и МИО по вопросам сельского хозяйства (услугодателем) в течение 3 (трех) рабочих дней с даты получения заемщиком, страховой организацией уведомления МИО по вопросам сельского хозяйства (услугодателя) о положительном решении по предложению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z142" w:id="193"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z142" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. В случае не подписания договора субсидирования заемщиком, страховой организацией или МИО по вопросам сельского хозяйства (услугодателем), в течение 10 (десяти) рабочих дней со дня принятия решения по предложению, ранее принятое решение МИО по вопросам сельского хозяйства (услугодателя) по предложению отменяется. Формирование повторного предложения осуществляется в соответствии с требованиями настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z143" w:id="194"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z143" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Договор субсидирования предусматривает его расторжение в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z144" w:id="195"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z144" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) письменное заявление заемщика или страховой организации об отказе в получении субсидий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z145" w:id="196"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z145" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) полное погашение заемщиком обязательств перед кредитором по договору займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z146" w:id="197"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z146" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) неисполнение заемщиком обязательств перед страховой организацией по оплате несубсидируемой части страховой премии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z147" w:id="198"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z147" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) расторжение или прекращение договора страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z148" w:id="199"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z148" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Страховая организация в течение 14 (четырнадцати) рабочих дней после подписания договора субсидирования формирует на веб-портале график субсидирования заемщика по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписываемый ЭЦП страховой организацией и МИО по вопросам сельского хозяйства (услугодателем).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z149" w:id="200"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z149" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38. Заявка на субсидирование по страхованию подается страховой организацией начиная с 1 февраля соответствующего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z658" w:id="201"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z658" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственный исполнитель МИО по вопросам сельского хозяйства (услугодателя) в течение 1 (одного) рабочего дня с момента получения заявки на субсидирование по страхованию подтверждает ее принятие путем подписания ЭЦП соответствующего уведомления. Уведомление о подтверждении заявки на субсидирование направляется в форме электронного документа в личный кабинет страховой организации в ГИСС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z659" w:id="202"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z659" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если до момента формирования МИО по вопросам сельского хозяйства (услугодателем) счетов к оплате выявлено наличие несоответствия данных в зарегистрированной заявке на субсидирование по страхованию, страховая организация отзывает заявку на субсидирование по страхованию с указанием причины отзыва.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7757,120 +7885,120 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="203"/>
+    <w:bookmarkStart w:name="z152" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39. Ответственный исполнитель МИО по вопросам сельского хозяйства (услугодателя) в течение 2 (двух) рабочих дней с момента подачи заявки на субсидирование по страхованию осуществляет проверку ее соответствия требованиям, установленным настоящими Правилами, и по итогам проверки в соответствии с Планом финансирования формирует в ГИСС счета к оплате на выплату субсидий, загружаемые в информационную систему "Казначейство-Клиент" для перечисления субсидии по страховой премии на банковский счет страховой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z637" w:id="204"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z637" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Ответственный исполнитель МИО по вопросам сельского хозяйства (услугодателя) в течение срока, указанного в части первой настоящего пункта, готовит уведомление о перечислении субсидии, либо уведомление об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z638" w:id="205"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z638" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о перечислении субсидии либо уведомление об отказе в оказании государственной услуги направляется в форме электронного документа на адрес электронной почты, указанный страховой организацией при регистрации в ГИСС, а также в личный кабинет гаранта в ГИСС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7889,100 +8017,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="206"/>
+    <w:bookmarkStart w:name="z153" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40. По заявкам на получение субсидии по страхованию, в которых объем субсидий превышает объем бюджетных средств, предусмотренных в Плане финансирования на соответствующий месяц, выплата субсидий осуществляется в следующем месяце в порядке очередности с момента подачи заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z156" w:id="207"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z156" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Страховая организация при наступлении события, являющегося основанием для изменения/расторжения договора субсидирования, в ГИСС уведомляет МИО по вопросам сельского хозяйства (услугодателя) о таком событии в течение 3 (трех) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8001,70 +8129,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="208"/>
+    <w:bookmarkStart w:name="z157" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. МИО по вопросам сельского хозяйства (услугодатель) в течение 5 (пяти) рабочих дней со дня получения уведомления от страховой организации принимает и оформляет решение на изменение/расторжение договора субсидирования и уведомляет об этом заемщика и страховую организацию в ГИСС с приложением копии принятого решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8083,200 +8211,180 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="209"/>
+    <w:bookmarkStart w:name="z158" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Страховая организация в течение 5 (пяти) рабочих дней после изменения договора субсидирования формирует на веб-портале изменения в график субсидирования заемщика, подписываемый ЭЦП страховой организацией и МИО по вопросам сельского хозяйства (услугодателем).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z159" w:id="210"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z159" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Договор субсидирования считается измененным/расторгнутым со дня получения заемщиком и страховой организацией уведомления о соответствующем решении МИО по вопросам сельского хозяйства (услугодателя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z160" w:id="211"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z160" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Глава 4. Порядок обжалования решений, действий (бездействия) </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="212"/>
+        <w:t>Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросу оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z161" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Жалоба на решение, действие (бездействие) МИО по вопросам сельского хозяйства (услугодателя)/уполномоченного органа (услугодателя) по вопросам оказания государственных услуг подается на имя руководителя местного исполнительного органа области, города республиканского значения, столицы (далее – местный исполнительный орган), уполномоченного органа (услугодателя), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z657" w:id="213"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z657" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК), МИО по вопросам сельского хозяйства (услугодатель)/уполномоченный орган (услугодатель) направляет ее в орган, рассматривающий жалобу, в течение 3 (трех) рабочих дней со дня поступления. Жалоба МИО по вопросам сельского хозяйства (услугодателем)/уполномоченным органом (услугодателем) не направляется в орган, рассматривающий жалобу, в случае принятия благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8295,150 +8403,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="214"/>
+    <w:bookmarkStart w:name="z165" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Жалоба заемщика, гаранта, страховой организации, поступившая в адрес местного исполнительного органа, уполномоченного органа (услугодателя) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z655" w:id="215"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z655" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба заемщика, гаранта, страховой организации, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z656" w:id="216"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z656" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8592,68 +8700,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>займов субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>агропромышленного комплекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="217"/>
+    <w:bookmarkStart w:name="z171" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Виды деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра сельского хозяйства РК от 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12378,68 +12486,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>займов субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>агропромышленного комплекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="218"/>
+    <w:bookmarkStart w:name="z315" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень приоритетных инвестиционных проектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра сельского хозяйства РК от 03.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13635,548 +13743,677 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в рамках гарантирования и</w:t>
+              <w:t>в рамках гарантирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>страхования займов субъектов</w:t>
+              <w:t>и страхования займов субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>агропромышленного комплекса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа Министра сельского хозяйства РК от 09.12.2024 </w:t>
+      Сноска. Приложение 3 – в редакции приказа Министра сельского хозяйства РК от 05.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 396</w:t>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в уполномоченный орган в области развития агропромышленного комплекса или в структурное подразделение местного исполнительного органа области, города республиканского значения, столицы, реализующее функции в области сельского хозяйства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://gosagro.kz/auth/login</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Заявка на получение субсидии по гарантированию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № ЗСГ-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: дочерняя организация акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченная на предоставление гарантий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: в течение 5 (пяти) рабочих дней с даты заключения договора гарантии или при применении метода портфельного гарантировании</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...17 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...12 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z674" w:id="219"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(местный исполнительный орган области, города республиканского значения,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>столицы / уполномоченный орган в области развития агропромышленного комплекса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>от ________________________________________________________________</w:t>
+        <w:t>от _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование гаранта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Настоящим дочерняя организация акционерного общества "Национальный</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">(далее – Гарант) сообщает, что в соответствии с </w:t>
+        <w:t xml:space="preserve">
+      Настоящим дочерняя организация акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченная на предоставление гарантий (далее – Гарант) сообщает, что в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> субсидирования в рамках</w:t>
-[...84 lines deleted...]
-        <w:t>между Гарантом,</w:t>
+        <w:t xml:space="preserve"> субсидирования в рамках гарантирования и страхования займов субъектов агропромышленного комплекса, утвержденными приказом Министра сельского хозяйства Республики Казахстан от 30 января 2015 года № 9-1/71 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12183), подписан договор гарантии между Гарантом,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя и отчество (при его наличии) (далее – ФИО)/наименование заемщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и __________________________________________________________________.</w:t>
+        <w:t>и ___________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование кредитора (далее – кредитор)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Гарантия предоставлена в качестве обеспечения исполнения обязательств</w:t>
+        <w:t>
+      Гарантия предоставлена в качестве обеспечения исполнения обязательств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -14200,485 +14437,482 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перед _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(наименование кредитора) по кредитному договору.</w:t>
-[...16 lines deleted...]
-        <w:t>В связи с вышеизложенным, просим вас перечислить субсидии в размере</w:t>
+        <w:t>(наименование кредитора)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по кредитному договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В связи с вышеизложенным, просим вас перечислить субсидии в размере</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________ (19,99 (девятнадцать целых девяносто девять сотых) процентов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(далее – %) от суммы гарантии) по следующим реквизитам:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Просим в назначении платежа указывать ФИО/наименование заемщика и дату</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z796" w:id="221"/>
+        <w:t>
+      Просим в назначении платежа указывать ФИО/наименование заемщика и дату договора гарантии, по которому перечисляется комиссии по гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о заявителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-[...14 lines deleted...]
-        <w:t>ФИО/наименование __________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ФИО/наименование ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>индивидуальный идентификационный номер (далее – ИИН)/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бизнес-идентификационный номер (далее – БИН) _________________________</w:t>
-[...50 lines deleted...]
-        <w:t>номер телефона (факса): ______________________________________________</w:t>
+        <w:t>бизнес-идентификационный номер (далее – БИН) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО руководителя ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адрес: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер телефона (факса): ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Код по общему классификатору видов экономической деятельности (ОКЭД):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z797" w:id="222"/>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>категория субъекта предпринимательства: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения по счету в банке второго уровня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-[...170 lines deleted...]
-        <w:t>и заемщиком (далее – КД):</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Код бенефициара (далее – Кбе) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Реквизиты кредитора: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование кредитора: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК (банковский идентификационный код) _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИК (индивидуальный идентификационный код) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кбе _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 1. Сведения о кредитном договоре, заключенного между кредитором и заемщиком (далее – КД):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -15359,68 +15593,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок кредита/</w:t>
-[...16 lines deleted...]
-              <w:t>кредитной линии</w:t>
+Срок кредита/кредитной линии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15700,70 +15917,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z799" w:id="224"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 2. Сведения о договоре гарантии (далее – ДГ):</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -15904,68 +16119,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ИИН/БИН</w:t>
-[...16 lines deleted...]
-              <w:t>заемщика</w:t>
+ИИН/ БИН заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16432,119 +16630,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Подтверждаем достоверность представленной информации, осведомлены</w:t>
-[...67 lines deleted...]
-        <w:t>персональных данных.</w:t>
+      Подтверждаем достоверность представленной информации, осведомлены об ответственности за представление недостоверных сведений в соответствии с законами Республики Казахстан и даем согласие на использование сведений, составляющих охраняемую законом тайну, а также на сбор, обработку персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подписано и отправлено гарантом в ____ часов "__" _____ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -16620,50 +16750,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Данные из ЭЦП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и время подписания ЭЦП</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявка на получение субсидии по гарантированию" приведено в приложении к настоящей форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16699,50 +16847,646 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение к форме,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Заявка на получение субсидии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по гарантированию"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>данных на безвозмездной основе "Заявка на получение субсидии по гарантированию"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(индекс: форма № ЗСГ-1, периодичность: единовременно) Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявка на получение субсидии по гарантированию" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется дочерней организацией акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченной на предоставление гарантий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется в уполномоченный орган в области развития агропромышленного комплекса или в структурное подразделение местного исполнительного органа области, города республиканского значения, столицы, реализующее функции в области сельского хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 Таблицы 1 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 Таблицы 1 указывается номер и дата кредитного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 Таблицы 1 указывается наименование заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 Таблицы 1 указывается индивидуальный идентификационный номер/бизнес-идентификационный номер заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 Таблицы 1 указывается вид продукта (финансирования) (кредит или кредитная линия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 Таблицы 1 указывается сумма и валюта кредита/кредитной линии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 7 Таблицы 1 указывается цель кредитования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 8 Таблицы 1 указывается срок кредита/кредитной линии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 9 Таблицы 1 указывается ставка вознаграждения (в процентах годовых).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 1 Таблицы 2 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 2 Таблицы 2 указывается номер и дата договора гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 3 Таблицы 2 указывается наименование заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 4 Таблицы 2 указывается индивидуальный идентификационный номер/бизнес-идентификационный номер заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 5 Таблицы 2 указывается сумма гарантии в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В графе 6 Таблицы 2 указывается срок гарантии в годах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 3-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -16822,521 +17566,684 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="225"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3-1 в соответствии с приказом Министра сельского хозяйства РК от 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); в редакции приказа Министра сельского хозяйства РК от 09.12.2024 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); в редакции приказа Министра сельского хозяйства РК от 05.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 396</w:t>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z800" w:id="226"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в уполномоченный орган в области развития агропромышленного комплекса или в структурное подразделение местного исполнительного органа области, города республиканского значения, столицы, реализующее функции в области сельского хозяйства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://gosagro.kz/auth/login </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Заявка на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № ЗСГ-2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: дочерняя организация акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченная на предоставление гарантий </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: в течение 5 (пяти) рабочих дней с даты заключения договора гарантии или при применении метода портфельного гарантировании</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-[...48 lines deleted...]
-        <w:t>От ________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      (местный исполнительный орган области, города республиканского значения,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>столицы / уполномоченный орган в области развития агропромышленного комплекса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование гаранта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Настоящим дочерняя организация акционерного общества "Национальный</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">(далее – Гарант) сообщает, что в соответствии с </w:t>
+        <w:t xml:space="preserve">
+      Настоящим дочерняя организация акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченная на предоставление гарантий (далее – Гарант) сообщает, что в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> субсидирования в рамках</w:t>
-[...101 lines deleted...]
-        <w:t>___________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> субсидирования в рамках гарантирования и страхования займов субъектов агропромышленного комплекса, утвержденными приказом Министра сельского хозяйства Республики Казахстан от 30 января 2015 года № 9-1/71 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12183), подписан договор гарантии между Гарантом,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя и отчество (при его наличии) (далее – ФИО)/наименование заемщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и ________________________________________________________________.</w:t>
+        <w:t>и ___________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование кредитора (далее – кредитор)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гарантия предоставлена в качестве обеспечения исполнения обязательств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(ФИО/наименование заемщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>перед _____________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>(наименование кредитора) по кредитному договору.</w:t>
+        <w:t>перед _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(наименование кредитора) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по кредитному договору.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В связи с вышеизложенным, просим вас перечислить субсидии в размере</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -17360,417 +18267,395 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от суммы гарантии) по следующим реквизитам:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Просим в назначении платежа указывать ФИО/наименование заемщика и дату</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z801" w:id="227"/>
+        <w:t>
+      Просим в назначении платежа указывать ФИО/наименование заемщика и дату договора гарантии, по которому перечисляется комиссии по гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о заявителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-[...14 lines deleted...]
-        <w:t>ФИО/наименование ________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО/наименование ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>индивидуальный идентификационный номер (далее – ИИН)/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бизнес- идентификационный номер (далее – БИН) ______________________</w:t>
-[...93 lines deleted...]
-      <w:bookmarkStart w:name="z802" w:id="228"/>
+        <w:t>бизнес-идентификационный номер (далее – БИН) _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО руководителя ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адрес: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер телефона (факса): _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Код по общему классификатору видов экономической деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ОКЭД): _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>категория субъекта предпринимательства: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения по счету в банке второго уровня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-[...170 lines deleted...]
-        <w:t>и заемщиком (далее – КД):</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Код бенефициара (далее – Кбе) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Реквизиты кредитора: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование кредитора: _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК (банковский идентификационный код) _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИК (индивидуальный идентификационный код) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кбе __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 1. Сведения о кредитном договоре, заключенного между кредитором и заемщиком (далее – КД):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -18775,70 +19660,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z804" w:id="230"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 2. Сведения о договоре гарантии (далее – ДГ):</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -19490,136 +20373,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Подтверждаем достоверность представленной информации, осведомлены</w:t>
-[...84 lines deleted...]
-        <w:t>Подписано и отправлено гарантом в ____ часов "__" _____ 20__ года.</w:t>
+      Подтверждаем достоверность представленной информации, осведомлены об ответственности за представление недостоверных сведений в соответствии с законами Республики Казахстан и даем согласие на использование сведений, составляющих охраняемую законом тайну, а также на сбор, обработку персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписано и отправлено гарантом в ____ часов "__" _____ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Данные из электронной цифровой подписи (далее – ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -19678,50 +20494,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Данные из ЭЦП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и время подписания ЭЦП</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявка на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ" приведено в приложении к настоящей форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19757,50 +20591,684 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение к форме,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Заявка на получение субсидии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по гарантированию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на проведение весенне-полевых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и/или уборочных работ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>данных на безвозмездной основе "Заявка на получение субсидии по гарантированию</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на проведение весенне-полевых и/или уборочных работ"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(индекс: форма № ЗСГ-2, периодичность: единовременно) Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявка на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется дочерней организацией акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченной на предоставление гарантий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется в уполномоченный орган в области развития агропромышленного комплекса или в структурное подразделение местного исполнительного органа области, города республиканского значения, столицы, реализующее функции в области сельского хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 Таблицы 1 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 Таблицы 1 указывается номер и дата кредитного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 Таблицы 1 указывается наименование заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 Таблицы 1 указывается индивидуальный идентификационный номер/бизнес-идентификационный номер заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 Таблицы 1 указывается вид продукта (финансирования) (кредит или кредитная линия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 Таблицы 1 указывается сумма и валюта кредита/кредитной линии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 7 Таблицы 1 указывается цель кредитования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 8 Таблицы 1 указывается срок кредита/кредитной линии с указанием даты окончания (в формате число/месяц/год).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 9 Таблицы 1 указывается ставка вознаграждения (в процентах годовых).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 1 Таблицы 2 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 2 Таблицы 2 указывается номер и дата договора гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 3 Таблицы 2 указывается наименование заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 4 Таблицы 2 указывается индивидуальный идентификационный номер/бизнес-идентификационный номер заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 5 Таблицы 2 указывается сумма гарантии в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В графе 6 Таблицы 2 указывается срок гарантии с указанием даты окончания (в формате число/месяц/год).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 3-2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -19880,935 +21348,1099 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z806" w:id="231"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z806" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3-2 в соответствии с приказом Министра сельского хозяйства РК от 09.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования); в редакции приказа Министра сельского хозяйства РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z807" w:id="232"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в уполномоченный орган в области развития агропромышленного комплекса или в структурное подразделение местного исполнительного органа области, города республиканского значения, столицы, реализующее функции в области сельского хозяйства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://gosagro.kz/auth/login </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наименование административной формы: Заявка на получение субсидии по гарантированию на пополнение оборотных средств </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № ЗСГ-3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: дочерняя организация акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченная на предоставление гарантий </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: в течение 5 (пяти) рабочих дней с даты заключения договора гарантии или при применении метода портфельного гарантировании</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(местный исполнительный орган области, города республиканского значения,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>столицы/уполномоченный орган в области развития агропромышленного комплекса)</w:t>
-[...16 lines deleted...]
-        <w:t>От ________________________________________________________________</w:t>
+        <w:t>столицы / уполномоченный орган в области развития агропромышленного комплекса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование гаранта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Настоящим дочерняя организация акционерного общества "Национальный</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">(далее – Гарант) сообщает, что в соответствии с </w:t>
+        <w:t xml:space="preserve">
+      Настоящим дочерняя организация акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченная на предоставление гарантий (далее – Гарант) сообщает, что в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> субсидирования в рамках</w:t>
-[...101 lines deleted...]
-        <w:t>___________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> субсидирования в рамках гарантирования и страхования займов субъектов агропромышленного комплекса, утвержденными приказом Министра сельского хозяйства Республики Казахстан от 30 января 2015 года № 9-1/71 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12183), подписан договор гарантии между Гарантом,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя и отчество (при его наличии) (далее – ФИО)/наименование заемщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и __________________________________________________________________.</w:t>
+        <w:t>и ___________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование кредитора (далее – кредитор)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гарантия предоставлена в качестве обеспечения исполнения обязательств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(ФИО/наименование заемщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>перед _______________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>(наименование кредитора) по кредитному договору.</w:t>
+        <w:t>перед ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование кредитора)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по кредитному договору.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В связи с вышеизложенным, просим вас перечислить субсидии в размере</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________ (9,99 (девять целых девяносто девять сотых) процентов (далее – %)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>от суммы гарантии) по следующим реквизитам: Просим в назначении платежа</w:t>
-[...42 lines deleted...]
-      <w:bookmarkStart w:name="z808" w:id="233"/>
+        <w:t>от суммы гарантии) по следующим реквизитам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Просим в назначении платежа указывать ФИО/наименование заемщика и дату договора гарантии, по которому перечисляется комиссии по гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о заявителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-[...14 lines deleted...]
-        <w:t>ФИО/наименование __________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО/наименование ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>индивидуальный идентификационный номер (далее – ИИН)/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бизнес- идентификационный номер (далее – БИН) ________________________</w:t>
-[...93 lines deleted...]
-      <w:bookmarkStart w:name="z809" w:id="234"/>
+        <w:t>бизнес-идентификационный номер (далее – БИН) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО руководителя ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адрес: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер телефона (факса): ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Код по общему классификатору видов экономической деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ОКЭД):______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>категория субъекта предпринимательства: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения по счету в банке второго уровня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-[...170 lines deleted...]
-        <w:t>и заемщиком (далее – КД):</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Код бенефициара (далее – Кбе) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Реквизиты кредитора: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование кредитора: _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК (банковский идентификационный код) ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИК (индивидуальный идентификационный код) ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кбе _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 1. Сведения о кредитном договоре, заключенного между кредитором и заемщиком (далее – КД):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -21813,70 +23445,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z811" w:id="236"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 2. Сведения о договоре гарантии (далее – ДГ):</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -22528,136 +24158,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Подтверждаем достоверность представленной информации, осведомлены</w:t>
-[...84 lines deleted...]
-        <w:t>Подписано и отправлено гарантом в ____ часов "__" _____ 20__ года.</w:t>
+      Подтверждаем достоверность представленной информации, осведомлены об ответственности за представление недостоверных сведений в соответствии с законами Республики Казахстан и даем согласие на использование сведений, составляющих охраняемую законом тайну, а также на сбор, обработку персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписано и отправлено гарантом в ____ часов "__" _____ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Данные из электронной цифровой подписи (далее – ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -22716,50 +24279,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Данные из ЭЦП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и время подписания ЭЦП</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявка на получение субсидии по гарантированию на пополнение оборотных средств" приведено в приложении к настоящей форме. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22795,583 +24376,592 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 4 к Правилам </w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">субсидирования в рамках </w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>гарантирования и страхования</w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">займов субъектов </w:t>
+              <w:t>на безвозмездной основе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>агропромышленного комплекса</w:t>
-[...129 lines deleted...]
-              <w:t>Управление</w:t>
+              <w:t>"Заявка на получение субсидии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
+              <w:t>по гарантированию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>области, города республиканского</w:t>
-[...12 lines deleted...]
-              <w:t>значения и столицы</w:t>
+              <w:t>на пополнение оборотных средств"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявка на субсидирование по страхованию</w:t>
-[...290 lines deleted...]
-      Дата и время подписания ЭЦП</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>данных на безвозмездной основе "Заявка на получение субсидии по гарантированию</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на пополнение оборотных средств"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(индекс: форма № ЗСГ-3, периодичность: единовременно) Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявка на получение субсидии по гарантированию на пополнение оборотных средств" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется дочерней организацией акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченной на предоставление гарантий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется в уполномоченный орган в области развития агропромышленного комплекса или в структурное подразделение местного исполнительного органа области, города республиканского значения, столицы, реализующее функции в области сельского хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 Таблицы 1 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 Таблицы 1 указывается номер и дата кредитного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 Таблицы 1 указывается наименование заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 Таблицы 1 указывается индивидуальный идентификационный номер/бизнес-идентификационный номер заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 Таблицы 1 указывается вид продукта (финансирования) (кредит или кредитная линия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 Таблицы 1 указывается сумма и валюта кредита/кредитной линии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 7 Таблицы 1 указывается цель кредитования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 8 Таблицы 1 указывается срок кредита/кредитной линии с указанием даты окончания (в формате дд.мм.гггг).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 9 Таблицы 1 указывается ставка вознаграждения (в процентах годовых).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 1 Таблицы 2 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 2 Таблицы 2 указывается номер и дата договора гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 3 Таблицы 2 указывается наименование заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 4 Таблицы 2 указывается индивидуальный идентификационный номер/бизнес-идентификационный номер заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 5 Таблицы 2 указывается сумма гарантии в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В графе 6 Таблицы 2 указывается срок гарантии с указанием даты окончания (в формате дд.мм.гггг).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23407,51 +24997,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 5 к Правилам </w:t>
+              <w:t xml:space="preserve">Приложение 4 к Правилам </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">субсидирования в рамках </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23529,69 +25119,681 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Управление</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>области, города республиканского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>значения и столицы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="238"/>
+    <w:bookmarkStart w:name="z183" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Заявка на субсидирование по страхованию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" __________20__года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим, страховая организация_________________________ в рамках соответствующей бюджетной подпрограммы "Целевые текущие трансферты областным бюджетам, бюджетам городов республиканского значения и столицы на субсидирование в рамках гарантирования и страхования займов субъектов агропромышленного комплекса" согласно договору субсидирования от "__" __________ 20___ года №__________ просит выплатить субсидии на счет №_____________(указать номер счета) в сумме _________________ тенге, за период с "__" ________20__ года до "__" ________20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) договор страхования соответствует требованиям к договорам страхования, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> субсидирования в рамках гарантирования и страхования займов субъектов агропромышленного комплекса, утвержденными приказом Министра сельского хозяйства Республики Казахстан от 30 января 2015 года № 9-1/71 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12183);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) деятельность заемщика не находится в стадии изменения организационно-правовой формы, ликвидации или банкротства, а также деятельность не приостановлена в соответствии с действующим законодательством Республики Казахстан, за исключением случаев реструктуризации финансовой задолженности и ускоренной реабилитационной процедуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствие у заемщика фактов нецелевого использования средств по кредитному договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отсутствие у заемщика просроченных обязательств по погашению основного долга и/или вознаграждения по кредитному договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заемщиком проведена оплата несубсидируемой части страховой премии в полном объеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписано и отправлено страховой организацией в ____ часов "__" __________ 20__ года:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные из электронной цифровой подписи (далее – ЭЦП)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания ЭЦП</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о принятии заявки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принято рабочим органом в __ часов "__" ____ 20__ года:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные из ЭЦП</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания ЭЦП</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 5 к Правилам </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">субсидирования в рамках </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гарантирования и страхования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">займов субъектов </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>агропромышленного комплекса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z186" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Договор субсидирования в рамках страхования займов субъектов агропромышленного комплекса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       город ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23602,960 +25804,960 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___"_________20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Управление ___________________________________ области (города), именуемое в дальнейшем "МИО по вопросам сельского хозяйства", в лице ______________, действующего на основании доверенности №_______от___________20__ года, с одной стороны, и ___________________,именуемое в дальнейшем "Страховая организация", в лице ______________________,действующего на основании _____________, с другой стороны, и ___________, именуемый (-ая, -ое) в дальнейшем "Заемщик", в лице ___________, действующего на основании ____________, с третьей стороны, далее совместно именуемые "Стороны", а по отдельности "Сторона", заключили настоящий договор субсидирования части страховой премии (далее – договор) о нижеследующем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="239"/>
+    <w:bookmarkStart w:name="z187" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 1. Термины и определения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z188" w:id="240"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z188" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В настоящем договоре используются понятия, соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> субсидирования в рамках гарантирования и страхования займов субъектов агропромышленного комплекса, утвержденные приказом Министра сельского хозяйства Республика Казахстан от 30 января 2015 года № 9-1/71 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12183) (далее – Правила субсидирования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z189" w:id="241"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z189" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 2. Предмет договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z190" w:id="242"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z190" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящий договор предусматривает порядок и условия перечисления денежных средств страховой организации, условия мониторинга МИО по вопросам сельского хозяйства использования средств субсидирования страховой организацией, ответственность Сторон и иные условия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z191" w:id="243"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z191" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 3. Условия договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z192" w:id="244"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z192" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. По настоящему договору МИО по вопросам сельского хозяйства обязуется на условиях, определяемых договором, осуществить субсидирование в пределах сумм денег, выделенных по соответствующей бюджетной подпрограмме "Целевые текущие трансферты областным бюджетам, бюджетам городов республиканского значения и столицы на субсидирование в рамках гарантирования и страхования займов субъектов агропромышленного комплекса" согласно графику субсидирования заемщика (далее – график субсидирования) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z193" w:id="245"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z193" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Страховая организация направляет МИО по вопросам сельского хозяйства заявку на субсидирование по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам субсидирования, при этом сумма субсидий определяется согласно графику субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z194" w:id="246"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z194" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. МИО по вопросам сельского хозяйства в течение 2 (двух) рабочих дней после получения заявки на субсидирование, осуществляет проверку ее соответствия графику субсидирования, и направляет соответствующие счета к оплате в органы казначейства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z195" w:id="247"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z195" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 4. Права и обязанности сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z196" w:id="248"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z196" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. МИО по вопросам сельского хозяйства вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z197" w:id="249"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z197" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществлять контроль за соблюдением сроков исполнения обязательств, установленных настоящим договором, предусмотренных для Сторон, и требовать их своевременного исполнения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z198" w:id="250"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z198" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) запрашивать от страховой организации документы и информацию о ходе исполнения заемщиком обязательств перед кредитором, по осуществлению выплат согласно графику погашений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z199" w:id="251"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z199" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) запрашивать и получать необходимую информацию у страховой организации для реализации своих прав и возложенных на него обязанностей, в том числе сведения, содержащие коммерческую и банковскую тайны, документы и информацию о заемщике, участвующем в процедуре субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z200" w:id="252"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z200" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. МИО по вопросам сельского хозяйства обязуется в сроки, предусмотренные договором, перечислять суммы субсидий на специальный счет страховой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z201" w:id="253"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z201" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Заемщик и страховая организация вправе требовать от МИО по вопросам сельского хозяйства своевременного перечисления субсидируемой части страховой премии, предусмотренной в рамках настоящего договора, за исключением случая прекращения субсидирования заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z202" w:id="254"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z202" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Страховая организация обязана представлять МИО по вопросам сельского хозяйства заявку на субсидирование по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z203" w:id="255"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z203" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 5. Ответственность сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z204" w:id="256"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z204" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Стороны по настоящему договору несут ответственность за неисполнение и/или ненадлежащее исполнение обязательств, вытекающих из настоящего договора, в соответствии с настоящим договором и законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z205" w:id="257"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z205" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 6. Обстоятельства непреодолимой силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z206" w:id="258"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z206" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Стороны освобождаются от ответственности за неисполнение, либо ненадлежащее исполнение своих обязанностей по настоящему договору, если невозможность исполнения явилась следствием обстоятельств непреодолимой силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z207" w:id="259"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z207" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При наступлении обстоятельств непреодолимой силы, Сторона, для которой создалась невозможность исполнения ее обязательств по настоящему договору, своевременно в течение 10 (десяти) рабочих дней с момента их наступления известить другую Сторону о таких обстоятельствах. При этом характер, период действия, факт наступления обстоятельств непреодолимой силы подтверждаются соответствующими документами уполномоченных государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z208" w:id="260"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z208" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. При отсутствии своевременного извещения, Сторона обязана возместить другой Стороне вред, причиненный не извещением или несвоевременным извещением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z209" w:id="261"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z209" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Наступление обстоятельств непреодолимой силы влечет увеличение срока исполнения настоящего договора на период их действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z210" w:id="262"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z210" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Если такие обстоятельства будут продолжаться более 3 (трех) месяцев подряд, то любая из Сторон вправе отказаться от дальнейшего исполнения обязательств по настоящему договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z211" w:id="263"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z211" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 7. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z212" w:id="264"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z212" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Корреспонденция считается должным образом представленной или направленной, когда она оформлена надлежащим образом (корреспонденция считается должным образом оформленная, когда она представлена на бланке, подписана руководителем и имеет регистрационной номер, дату), вручена лично, доставлена по почте или курьерской связью по адресу участвующей Стороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z213" w:id="265"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z213" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Любое изменение, прекращение условий настоящего договора, в том числе срока действия настоящего договора, оформляются в течение 5 (пяти) рабочих дней с даты получения МИО по вопросам сельского хозяйства уведомления от страховой организации о наступлении события, являющегося основанием для изменения/расторжения договора субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z214" w:id="266"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z214" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Все претензии, возникающие по настоящему договору, предъявляются в соответствии с законодательством Республики Казахстан и настоящим договором. При этом Стороны договорились об обязательном досудебном порядке решения споров, претензий. Применимым законодательством во всех случаях будет являться законодательство Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z215" w:id="267"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z215" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При подписании настоящего договора заемщик дает согласие на сбор, обработку персональных данных, а также их передачу по запросу в уполномоченный орган по исполнению бюджета в рамках проекта по созданию информационной системы посубъектного мониторинга мер государственной поддержки бизнеса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z216" w:id="268"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z216" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Настоящий договор вступает в силу с даты подписания уполномоченными представителями всех Сторон и действует до конца срока договоров страхования в соответствии с графиком субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z217" w:id="269"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z217" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Договор расторгается в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z218" w:id="270"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z218" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) письменное заявление заемщика или страховой организации об отказе в получении субсидий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z219" w:id="271"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z219" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) полное погашение заемщиком обязательств перед кредитором по договору займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z220" w:id="272"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z220" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) неисполнение заемщиком обязательств перед страховой организацией по оплате несубсидируемой части страховой премии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z221" w:id="273"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z221" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) расторжение или прекращение договора страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z222" w:id="274"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z222" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Вопросы, не урегулированные настоящим договором, регулируются законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z223" w:id="275"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z223" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Настоящий договор составлен в 6 (шести) экземплярах на государственном и русском языках, имеющих одинаковую юридическую силу, по два экземпляра по одному на государственном и русском языках для каждой из Сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z224" w:id="276"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z224" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Адреса, банковские реквизиты, подписи Сторон:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25008,92 +27210,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z462" w:id="277"/>
+    <w:bookmarkStart w:name="z462" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Субсидирование в рамках гарантирования и страхования займов субъектов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>агропромышленного комплекса"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра сельского хозяйства РК от 09.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26626,64 +28828,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в рамках гарантирования и</w:t>
+              <w:t>в рамках гарантирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>страхования займов субъектов</w:t>
+              <w:t>и страхования займов субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>агропромышленного комплекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26723,372 +28925,564 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z380" w:id="278"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z380" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 7 - в редакции приказа Министра сельского хозяйства РК от 09.12.2024 </w:t>
+      Сноска. Приложение 7 - в редакции приказа Министра сельского хозяйства РК от 05.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 396</w:t>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...33 lines deleted...]
-        <w:t>(местный исполнительный орган области/уполномоченный орган в области</w:t>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в уполномоченный орган в области развития агропромышленного комплекса или в структурное подразделение местного исполнительного органа области, города республиканского значения, столицы, реализующее функции в области сельского хозяйства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://gosagro.kz/auth/login</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Предварительная заявка на получение субсидии по гарантированию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № ЗСГ-5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: дочерняя организация акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченная на предоставление гарантий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: в течение 5 (пяти) рабочих дней с даты положительного решения о предоставлении гарантии</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(местный исполнительный орган области / уполномоченный орган в области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>развития агропромышленного комплекса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>от _______________________________________________________________</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">предоставление гарантий (далее – Гарант) сообщает, что в соответствии с </w:t>
+        <w:t>от _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование Гаранта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящим дочерняя организация акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченная на предоставление гарантий (далее – Гарант) сообщает, что в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
-    </w:p>
-[...99 lines deleted...]
-        <w:t>__________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> субсидирования в рамках гарантирования и страхования займов субъектов агропромышленного комплекса, утвержденными приказом Министра сельского хозяйства Республики Казахстан от 30 января 2015 года № 9-1/71 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12183),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя и отчество (при его наличии) (далее – ФИО)/наименование заемщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подана заявка на кредитование в ______________________________________</w:t>
+        <w:t>подана заявка на кредитование в ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование кредитора (далее – кредитора),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -27112,485 +29506,479 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гарантия предоставлена в качестве обеспечения исполнения обязательств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(ФИО/наименование заемщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>перед ____________________________________________________________</w:t>
-[...93 lines deleted...]
-      <w:bookmarkStart w:name="z813" w:id="280"/>
+        <w:t>перед _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование кредитора)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по кредитному договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В связи с вышеизложенным, просим Вас предусмотреть (зарезервировать) в бюджете</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на текущий год сумму субсидии в размере _____________ 19,99 (девятнадцать целых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>девяносто девять сотых) процентов (далее – %) от суммы гарантии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о заявителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-[...14 lines deleted...]
-        <w:t>ФИО/наименование ________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО/наименование______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>индивидуальный идентификационный номер (далее – ИИН)/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бизнес-идентификационный номер (далее – БИН) _______________________</w:t>
-[...59 lines deleted...]
-      <w:bookmarkStart w:name="z814" w:id="281"/>
+        <w:t>бизнес-идентификационный номер (далее – БИН) ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО руководителя ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адрес: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер телефона (факса): _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>категория субъекта предпринимательства: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения по счету у кредитора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-[...170 lines deleted...]
-        <w:t>и заемщиком (далее – КД):</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Код бенефициара (далее – Кбе) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Реквизиты кредитора: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование кредитора: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК (банковский идентификационный код) __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИК (индивидуальный идентификационный код) _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кбе ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 1. Сведения о кредитном договоре, заключенного между кредитором и заемщиком (далее – КД):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -27643,51 +30031,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КД (номер и дата)</w:t>
+КД</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(номер и дата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28578,70 +30983,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z816" w:id="283"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 2. Сведения о договоре гарантии (далее – ДГ):</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -29276,136 +31679,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Подтверждаем достоверность представленной информации, осведомлены</w:t>
-[...84 lines deleted...]
-        <w:t>Подписано и отправлено гарантом в ____ часов "__" __________ 20__ года:</w:t>
+      Подтверждаем достоверность представленной информации, осведомлены об ответственности за представление недостоверных сведений в соответствии с законами Республики Казахстан и даем согласие на использование сведений, составляющих охраняемую законом тайну, а также на сбор, обработку персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписано и отправлено гарантом в ____ часов "__" __________ 20__ года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Данные из электронной цифровой подписи (далее – ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -29470,76 +31806,62 @@
         </w:rPr>
         <w:t>Данные из ЭЦП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и время подписания ЭЦП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...24 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Предварительная заявка на получение субсидии по гарантированию" приведено в приложении к настоящей форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29575,50 +31897,673 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение к форме,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Предварительная заявка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на получение субсидии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по гарантированию"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>данных на безвозмездной основе "Предварительная заявка на получение субсидии по гарантированию"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(индекс: форма № ЗСГ-5, периодичность: единовременно) Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Предварительная заявка на получение субсидии по гарантированию" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется дочерней организацией акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченной на предоставление гарантий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется в уполномоченный орган в области развития агропромышленного комплекса или в структурное подразделение местного исполнительного органа области, города республиканского значения, столицы, реализующее функции в области сельского хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 Таблицы 1 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 Таблицы 1 указывается номер и дата кредитного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 Таблицы 1 указывается наименование заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 Таблицы 1 указывается индивидуальный идентификационный номер/бизнес-идентификационный номер заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 Таблицы 1 указывается вид продукта (финансирования) (кредит или кредитная линия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 Таблицы 1 указывается сумма и валюта кредита/кредитной линии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 7 Таблицы 1 указывается цель кредитования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 8 Таблицы 1 указывается срок кредита/кредитной линии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 9 Таблицы 1 указывается ставка вознаграждения (в процентах годовых).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 1 Таблицы 2 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 2 Таблицы 2 указывается номер и дата договора гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 3 Таблицы 2 указывается наименование заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 4 Таблицы 2 указывается индивидуальный идентификационный номер/бизнес-идентификационный номер заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 5 Таблицы 2 указывается сумма гарантии в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В графе 6 Таблицы 2 указывается срок гарантии в годах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 7-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -29698,402 +32643,567 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z694" w:id="284"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z694" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 7-1 в соответствии с приказом Министра сельского хозяйства РК от 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); в редакции приказа Министра сельского хозяйства РК от 09.12.2024 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); в редакции приказа Министра сельского хозяйства РК от 05.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 396</w:t>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...67 lines deleted...]
-        <w:t>от __________________________________________________________________</w:t>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в уполномоченный орган в области развития агропромышленного комплекса или в структурное подразделение местного исполнительного органа области, города республиканского значения, столицы, реализующее функции в области сельского хозяйства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://gosagro.kz/auth/login </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Предварительная заявка на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: № ЗСГ-6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: дочерняя организация акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченная на предоставление гарантий </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: в течение 5 (пяти) рабочих дней с даты положительного решения о предоставлении гарантии</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(местный исполнительный орган области / уполномоченный орган в области развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>агропромышленного комплекса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование Гаранта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Настоящим дочерняя организация акционерного общества "Национальный</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">(далее – Гарант) сообщает, что в соответствии с </w:t>
+        <w:t xml:space="preserve">
+      Настоящим дочерняя организация акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченная на предоставление гарантий (далее – Гарант) сообщает, что в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> субсидирования</w:t>
-[...84 lines deleted...]
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> субсидирования в рамках гарантирования и страхования займов субъектов агропромышленного комплекса, утвержденными приказом Министра сельского хозяйства Республики Казахстан от 30 января 2015 года № 9-1/71 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12183),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя и отчество (при его наличии) (далее – ФИО)/наименование заемщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подана заявка на кредитование в _________________________________________,</w:t>
+        <w:t>подана заявка на кредитование в __________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование кредитора (далее – кредитора)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -30117,465 +33227,496 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гарантия предоставлена в качестве обеспечения исполнения обязательств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(ФИО/наименование заемщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>перед ________________________________________________________________</w:t>
-[...76 lines deleted...]
-      <w:bookmarkStart w:name="z818" w:id="286"/>
+        <w:t>перед _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование кредитора)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по кредитному договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В связи с вышеизложенным, просим Вас предусмотреть (зарезервировать) в бюджете</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на текущий год сумму субсидии в размере _____________9,99 (девять целых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">девяносто девять сотых) процентов (далее – %) от суммы гарантии). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о заявителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-[...14 lines deleted...]
-        <w:t>ФИО/наименование ____________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО/наименование______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>индивидуальный идентификационный номер (далее – ИИН)/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бизнес-идентификационный номер (далее – БИН) ___________________________</w:t>
-[...59 lines deleted...]
-      <w:bookmarkStart w:name="z819" w:id="287"/>
+        <w:t>бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – БИН) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО руководителя ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адрес: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер телефона (факса): __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>категория субъекта предпринимательства: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения по счету у кредитора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-[...167 lines deleted...]
-        <w:t>(далее – КД):</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Код бенефициара (далее – Кбе) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Реквизиты кредитора: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование кредитора: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК (банковский идентификационный код) _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИК (индивидуальный идентификационный код) ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кбе ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 1. Сведения о кредитном договоре, заключенного между кредитором и заемщиком (далее – КД):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -31580,70 +34721,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z821" w:id="288"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 2. Сведения о договоре гарантии (далее – ДГ):</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -31695,51 +34834,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ДГ (номер и дата)</w:t>
+ДГ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(номер и дата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31803,87 +34959,121 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма гарантии, тенге</w:t>
+Сумма гарантии,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок гарантии (число/месяц/год)</w:t>
+Срок гарантии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(число/месяц/год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32278,119 +35468,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Подтверждаем достоверность представленной информации, осведомлены</w:t>
-[...67 lines deleted...]
-        <w:t>персональных данных.</w:t>
+      Подтверждаем достоверность представленной информации, осведомлены об ответственности за представление недостоверных сведений в соответствии с законами Республики Казахстан и даем согласие на использование сведений, составляющих охраняемую законом тайну, а также на сбор, обработку персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подписано и отправлено гарантом в ____ часов "__" __________ 20__ года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -32466,50 +35588,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Данные из ЭЦП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и время подписания ЭЦП</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Предварительная заявка на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ" приведено в приложении к настоящей форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -32545,50 +35685,697 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение к форме,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Предварительная заявка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на получение субсидии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по гарантированию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на проведение весенне-полевых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и/или уборочных работ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>данных на безвозмездной основе "Предварительная заявка на получение субсидии</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по гарантированию на проведение весенне-полевых и/или уборочных работ"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(индекс: форма № ЗСГ-6, периодичность: единовременно) Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Предварительная заявка на получение субсидии по гарантированию на проведение весенне-полевых и/или уборочных работ" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется дочерней организацией акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченной на предоставление гарантий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется в уполномоченный орган в области развития агропромышленного комплекса или в структурное подразделение местного исполнительного органа области, города республиканского значения, столицы, реализующее функции в области сельского хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 Таблицы 1 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 Таблицы 1 указывается номер и дата кредитного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 Таблицы 1 указывается наименование заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 Таблицы 1 указывается индивидуальный идентификационный номер/бизнес-идентификационный номер заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 Таблицы 1 указывается вид продукта (финансирования) (кредит или кредитная линия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 Таблицы 1 указывается сумма и валюта кредита/кредитной линии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 7 Таблицы 1 указывается цель кредитования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 8 Таблицы 1 указывается срок кредита/кредитной линии с указанием даты окончания (в формате дд.мм.гггг).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 9 Таблицы 1 указывается ставка вознаграждения (в процентах годовых).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 1 Таблицы 2 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 2 Таблицы 2 указывается номер и дата договора гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 3 Таблицы 2 указывается наименование заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 4 Таблицы 2 указывается индивидуальный идентификационный номер/бизнес-идентификационный номер заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 5 Таблицы 2 указывается сумма гарантии в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В графе 6 Таблицы 2 указывается срок гарантии с указанием даты окончания (в формате дд.мм.гггг).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 7-2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -32668,224 +36455,511 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z823" w:id="289"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z823" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 7-2 в соответствии с приказом Министра сельского хозяйства РК от 09.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования); в редакции приказа Министра сельского хозяйства РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...65 lines deleted...]
-        <w:t>от __________________________________________________________________</w:t>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в уполномоченный орган в области развития агропромышленного комплекса или в структурное подразделение местного исполнительного органа области, города республиканского значения, столицы, реализующее функции в области сельского хозяйства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://gosagro.kz/auth/login</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Предварительная заявка на получение субсидии по гарантированию на пополнение оборотных средств</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: № ЗСГ-7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: дочерняя организация акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченная на предоставление гарантий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: в течение 5 (пяти) рабочих дней с даты положительного решения о предоставлении гарантии</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(местный исполнительный орган области / уполномоченный орган в области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>развития агропромышленного комплекса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование Гаранта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящим дочерняя организация акционерного общества "Национальный</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>управляющий холдинг "Байтерек", уполномоченная на предоставление гарантий</w:t>
+        <w:t>инвестиционный холдинг "Байтерек", уполномоченная на предоставление гарантий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(далее – Гарант) сообщает, что в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -32963,85 +37037,85 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>регистрации нормативных правовых актов № 12183),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя и отчество (при его наличии) (далее – ФИО)/наименование заемщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подана заявка на кредитование в ________________________________________,</w:t>
+        <w:t>подана заявка на кредитование в _________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование кредитора (далее – кредитора)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -33065,462 +37139,496 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гарантия предоставлена в качестве обеспечения исполнения обязательств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(ФИО/наименование заемщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перед _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(наименование кредитора) по кредитному договору.</w:t>
-[...50 lines deleted...]
-        <w:t>(девять целых девяносто девять сотых) процентов (далее – %) от суммы гарантии).</w:t>
+        <w:t>(наименование кредитора)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по кредитному договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В связи с вышеизложенным, просим Вас предусмотреть (зарезервировать) в бюджете</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на текущий год сумму субсидии в размере _____________9,99 (девять целых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>девяносто девять сотых) процентов (далее – %) от суммы гарантии).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о заявителе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ФИО/наименование ___________________________________________________</w:t>
+        <w:t>ФИО/наименование______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>индивидуальный идентификационный номер (далее – ИИН)/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бизнес-идентификационный номер (далее – БИН) __________________________</w:t>
-[...50 lines deleted...]
-        <w:t>номер телефона (факса): _______________________________________________</w:t>
+        <w:t>бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – БИН) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО руководителя ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адрес: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер телефона (факса): __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>категория субъекта предпринимательства: __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения по счету у кредитора:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БИН ________________________________________________________________</w:t>
-[...153 lines deleted...]
-        <w:t>(далее – КД):</w:t>
+        <w:t>БИН ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Код бенефициара (далее – Кбе) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Реквизиты кредитора: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование кредитора: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК (банковский идентификационный код) _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИК (индивидуальный идентификационный код) ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кбе ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 1. Сведения о кредитном договоре, заключенного между кредитором и заемщиком (далее – КД):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -33573,51 +37681,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КД (номер и дата)</w:t>
+КД</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(номер и дата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34523,51 +38648,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сведения о договоре гарантии (далее – ДГ):</w:t>
+      Таблица 2. Сведения о договоре гарантии (далее – ДГ):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -34621,51 +38746,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ДГ (номер и дата)</w:t>
+ДГ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(номер и дата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34729,87 +38871,121 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма гарантии, тенге</w:t>
+Сумма гарантии,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок гарантии (число/месяц/год)</w:t>
+Срок гарантии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(число/месяц/год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35204,119 +39380,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Подтверждаем достоверность представленной информации, осведомлены</w:t>
-[...67 lines deleted...]
-        <w:t>персональных данных.</w:t>
+      Подтверждаем достоверность представленной информации, осведомлены об ответственности за представление недостоверных сведений в соответствии с законами Республики Казахстан и даем согласие на использование сведений, составляющих охраняемую законом тайну, а также на сбор, обработку персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подписано и отправлено гарантом в ____ часов "__" __________ 20__ года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -35392,50 +39500,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Данные из ЭЦП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и время подписания ЭЦП</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Предварительная заявка на получение субсидии по гарантированию на пополнение оборотных средств" приведено в приложении к настоящей форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -35471,260 +39597,605 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 8 к Правилам </w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">субсидирования в рамках </w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>гарантирования и страхования</w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">займов субъектов </w:t>
+              <w:t>на безвозмездной основе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>агропромышленного комплекса</w:t>
-[...64 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>"Предварительная заявка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на получение субсидии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по гарантированию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на пополнение оборотных средств"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z237" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление о перечислении субсидии</w:t>
-[...71 lines deleted...]
-      № __________ суммы субсидии в размере _________ тенге счетом к оплате от "__" ___________ 20 ___ года.</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>данных на безвозмездной основе "Предварительная заявка на получение субсидии</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по гарантированию на пополнение оборотных средств"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(индекс: форма № ЗСГ-7, периодичность: единовременно) Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Предварительная заявка на получение субсидии по гарантированию на пополнение оборотных средств" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Форма заполняется дочерней организацией акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченной на предоставление гарантий. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется в уполномоченный орган в области развития агропромышленного комплекса или в структурное подразделение местного исполнительного органа области, города республиканского значения, столицы, реализующее функции в области сельского хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 Таблицы 1 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 Таблицы 1 указывается номер и дата кредитного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 Таблицы 1 указывается наименование заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 Таблицы 1 указывается индивидуальный идентификационный номер/бизнес-идентификационный номер заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 Таблицы 1 указывается вид продукта (финансирования) (кредит или кредитная линия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 Таблицы 1 указывается сумма и валюта кредита/кредитной линии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 7 Таблицы 1 указывается цель кредитования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 8 Таблицы 1 указывается срок кредита/кредитной линии с указанием даты окончания (в формате дд.мм.гггг).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 9 Таблицы 1 указывается ставка вознаграждения (в процентах годовых).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 1 Таблицы 2 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 2 Таблицы 2 указывается номер и дата договора гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 3 Таблицы 2 указывается наименование заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 4 Таблицы 2 указывается индивидуальный идентификационный номер/бизнес-идентификационный номер заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 5 Таблицы 2 указывается сумма гарантии в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. В графе 6 Таблицы 2 указывается срок гарантии с указанием даты окончания (в формате дд.мм.гггг). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -35760,51 +40231,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 9 к Правилам </w:t>
+              <w:t xml:space="preserve">Приложение 8 к Правилам </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">субсидирования в рамках </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35883,155 +40354,137 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="291"/>
+    <w:bookmarkStart w:name="z237" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление об отказе в оказании государственной услуги</w:t>
-[...89 lines deleted...]
-      __________________________________________________________________.</w:t>
+        <w:t xml:space="preserve"> Уведомление о перечислении субсидии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уважаемый (-ая) __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (наименование гаранта/страховой организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По Вашей заявке № ________ от "__" _______ 20 ___ года оказана государственная услуга и уведомляем о перечислении на Ваш расчетный счет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № __________ суммы субсидии в размере _________ тенге счетом к оплате от "__" ___________ 20 ___ года.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -36067,90 +40520,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 9-1 к Правилам</w:t>
+              <w:t xml:space="preserve">Приложение 9 к Правилам </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субсидирования в рамках</w:t>
+              <w:t xml:space="preserve">субсидирования в рамках </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гарантирования и страхования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>займов субъектов</w:t>
+              <w:t xml:space="preserve">займов субъектов </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>агропромышленного комплекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -36184,539 +40637,834 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма,</w:t>
-[...25 lines deleted...]
-              <w:t>административных данных</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...34 lines deleted...]
-    <w:bookmarkStart w:name="z701" w:id="292"/>
+    <w:bookmarkStart w:name="z240" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Наименование административной формы:</w:t>
-[...158 lines deleted...]
-        <w:t>Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежеквартально, не позднее пятнадцатого числа месяца, следующего за отчетным кварталом, и ежегодно, не позднее двадцатого января календарного года.</w:t>
+        <w:t xml:space="preserve"> Уведомление об отказе в оказании государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уважаемый (-ая) _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (наименование гаранта/страховой организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По Вашей заявке № __________ от "__" _________ 20 ___ года в предоставлении государственной услуги отказано по причине:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9-1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам субсидирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в рамках гарантирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и страхования займов субъектов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>агропромышленного комплекса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Представляется: в уполномоченный орган в области развития агропромышленного комплекса </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z701" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Наименование административной формы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Отчет о фактическом использовании субсидий по гарантированию займов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 9-1 в соответствии с приказом Министра сельского хозяйства РК от 27.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); в редакции приказа Министра сельского хозяйства РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: № 1-ГЗ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежеквартально, ежегодно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ___ квартал 20___ года, 20 __ год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: структурное подразделение местного исполнительного органа области, города республиканского значения, столицы, реализующее функции в области сельского хозяйства, дочерняя организация акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченная на предоставление гарантий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежеквартально, не позднее пятнадцатого числа месяца, следующего за отчетным кварталом, и ежегодно, не позднее двадцатого января календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...8 lines deleted...]
-          <w:bookmarkStart w:name="z839" w:id="294"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="294"/>
+Бизнес-идентификационный номер</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="5880100" cy="584200"/>
+                  <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId4"/>
+                          <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="5880100" cy="584200"/>
+                            <a:ext cx="5346700" cy="431800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z842" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z843" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="296"/>
+№</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -36831,142 +41579,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Категория заемщика (малый/средний/крупный)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Цель финансирования</w:t>
-            </w:r>
-[...34 lines deleted...]
-Номер договора о предоставлении гарантии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z850" w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="297"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37303,183 +42039,206 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z864" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z865" w:id="299"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...16 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Номер договора о предоставлении гарантии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата договора о предоставлении гарантии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер гарантии от суммы основного долга, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37488,51 +42247,51 @@
               </w:rPr>
               <w:t>
 Сумма кредита,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37541,51 +42300,51 @@
               </w:rPr>
               <w:t>
 Сумма гарантии,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37599,427 +42358,498 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z871" w:id="300"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...16 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...127 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z883" w:id="301"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="301"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *в соответствии с Предпринимательским кодексом Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -38058,124 +42888,122 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________</w:t>
+        <w:t>_______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________</w:t>
+        <w:t>_______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z884" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о фактическом использовании субсидий по гарантированию займов" приведено в приложении к настоящей форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38293,460 +43121,456 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>использовании субсидий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по гарантированию займов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z886" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>административных данных на безвозмездной основе</w:t>
+        <w:t>данных на безвозмездной основе "Отчет о фактическом использовании субсидий</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>"Отчет о фактическом использовании субсидий по гарантированию займов"</w:t>
+        <w:t>по гарантированию займов"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(индекс: форма № 1-ГЗ, периодичность: ежеквартально, ежегодно)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z887" w:id="304"/>
+        <w:t>(индекс: форма № 1-ГЗ, периодичность: ежеквартально, ежегодно) Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о фактическом использовании субсидий по гарантированию займов" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется структурным подразделением местного исполнительного органа области, города республиканского значения, столицы, реализующим функции в области сельского хозяйства (далее – МИО по вопросам сельского хозяйства), дочерней организацией акционерного общества "Национальный инвестиционный холдинг "Байтерек", уполномоченной на предоставление гарантий (далее – гарант).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется: МИО по вопросам сельского хозяйства и гарантом в уполномоченный орган в области развития агропромышленного комплекса ежеквартально, не позднее пятнадцатого числа месяца, следующего за отчетным кварталом, и ежегодно, не позднее двадцатого января календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском или русском языках.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z893" w:id="310"/>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 указывается наименование заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 указывается индивидуальный идентификационный номер/бизнес-идентификационный номер заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 указывается наименование кредитора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 указывается категория заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 указывается цель финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 7 указывается номер договора о предоставлении гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 8 указывается дата договора о предоставлении гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 9 указывается размер гарантии от суммы основного долга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 10 указывается сумма кредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 11 указывается сумма гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 12 указывается сумма комиссии.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...226 lines deleted...]
-    <w:bookmarkEnd w:id="321"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38903,68 +43727,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="322"/>
+    <w:bookmarkStart w:name="z243" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предложение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заемщик: _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39044,630 +43868,630 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кому:___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование местного исполнительного органа по вопросам сельского хозяйства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="323"/>
+    <w:bookmarkStart w:name="z244" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о заемщике:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z245" w:id="324"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z245" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1 ФИО/наименование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z246" w:id="325"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z246" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2 ФИО и индивидуальный идентификационный номер (далее – ИИН) первого руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z247" w:id="326"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z247" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3 ИИН/бизнес идентификационный номер (далее – БИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z248" w:id="327"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z248" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.4 Контактные данные (почтовый адрес, телефон, адрес электронной почты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z249" w:id="328"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z249" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о кредиторе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z250" w:id="329"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z250" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1 Наименование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z251" w:id="330"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z251" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2 ФИО первого руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z252" w:id="331"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z252" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3 БИН;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z253" w:id="332"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z253" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4 Контактные данные (почтовый адрес, телефон, адрес электронной почты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z254" w:id="333"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z254" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Информация о займе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z255" w:id="334"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z255" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1 Сумма кредита (лизинга);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z256" w:id="335"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z256" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2 Валюта кредитования (тенге/доллары США/евро/российский рубль);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z257" w:id="336"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z257" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.3 Срока кредитования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z258" w:id="337"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z258" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.4 Целевое назначение кредита (лизинга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z259" w:id="338"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z259" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения о страховой организации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z260" w:id="339"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z260" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1 Наименование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z261" w:id="340"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z261" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2 ФИО первого руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z262" w:id="341"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z262" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.3 БИН;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z263" w:id="342"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z263" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.4 Банковские реквизиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z264" w:id="343"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z264" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.5 Контактные данные (почтовый адрес, телефон, адрес электронной почты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z265" w:id="344"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z265" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Информация о страховании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z266" w:id="345"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z266" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.1 Планируемый срок страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z267" w:id="346"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z267" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.2 Планируемый объем страховой суммы (тенге/долларов США/евро);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z268" w:id="347"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z268" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.3 Планируемый размер страховой премии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z269" w:id="348"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z269" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим заемщиком и страховой организацией подтверждается, что:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z270" w:id="349"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z270" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проект договора страхования соответствует требованиям к договорам страхования, установленных главой 3 Правил субсидирования в рамках гарантирования и страхования займов субъектов агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z271" w:id="350"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z271" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) деятельность заемщика не находится в стадии изменения организационно-правовой формы, ликвидации или банкротства, а также деятельность не приостановлена в соответствии с действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z272" w:id="351"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z272" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случае отказа в субсидировании части страховой премии заемщик обязуется выплатить страховой организации остаток непросубсидированной части страховой премии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписано заемщиком:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39957,168 +44781,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">займов субъектов </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>агропромышленного комплекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="352"/>
+    <w:bookmarkStart w:name="z274" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к договорам страхования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z275" w:id="353"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z275" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор страхования должен соответствовать следующим требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z276" w:id="354"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z276" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) страхование осуществляется по договорам займа, средства по которым были использованы в сфере агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z277" w:id="355"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z277" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) договор страхования с правом пролонгации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z278" w:id="356"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z278" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) страховая сумма не более 50 (пятидесяти) % от суммы основного долга по кредиту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z279" w:id="357"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z279" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) страховая премия не более 30 (тридцати) % от страховой суммы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -40275,68 +45099,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z282" w:id="358"/>
+    <w:bookmarkStart w:name="z282" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График субсидирования заемщика</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование субъекта агропромышленного комплекса_______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -41346,55 +46170,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41716,35 +46540,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>