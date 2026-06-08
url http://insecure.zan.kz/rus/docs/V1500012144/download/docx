--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="787862a" w14:textId="787862a">
+    <w:p w14:paraId="8e7ae2f" w14:textId="8e7ae2f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,1038 +100,1065 @@
         </w:rPr>
         <w:t>Об утверждении форм актов государственных инспекторов в области промышленной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 1 сентября 2015 года № 894. Зарегистрирован в Министерстве юстиции Республики Казахстан 6 октября 2015 года № 12144.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...96 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В заголовок внесено изменение на казахском языке, текст на русском языке не меняется приказом Министра по чрезвычайным ситуациям РК от 14.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 382</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 92)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра по чрезвычайным ситуациям РК от 14.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Утвердить формы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) исключен приказом Министра индустрии и инфраструктурного развития РК от 22.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 874</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен приказом Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 435</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исключен приказом Министра индустрии и инфраструктурного развития РК от 22.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 874</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) протокола об административном правонарушении требований промышленной безопасности, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) постановления о наложении административного взыскания, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра по инвестициям и развитию РК от 22.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 395</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами Министра индустрии и инфраструктурного развития РК от 22.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 874</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); от 25.06.2024 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 435</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету индустриального развития и промышленной безопасностью Министерства по инвестициям и развитию Республики Казахстан (Ержанов А.К.) обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан, направление его копии на официальное опубликование в периодические печатные издания и информационно-правовую систему "Әділет";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан и на интранет-портале государственных органов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) пункта 2 настоящего приказа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...612 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-И.о. Министра</w:t>
+              <w:t>И.о. Министра</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-по инвестициям и развитию</w:t>
+              <w:t>по инвестициям и развитию</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Республики Казахстан</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-С. Сарсенов</w:t>
+              <w:t>С. Сарсенов</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -1238,51 +1265,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 сентября 2015 года № 894</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨНЕРКӘСІПТІК ҚАУІПСІЗДІК САЛАСЫНДАҒЫ ТЕКСЕРУ НӘТИЖЕЛЕРІ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -1291,203 +1318,100 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>АКТ О РЕЗУЛЬТАТАХ ПРОВЕРКИ В ОБЛАСТИ ПРОМЫШЛЕННОЙ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>БЕЗОПАСНОСТИ №______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 исключено приказом Министра индустрии и инфраструктурного развития РК от 22.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 874</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...134 lines deleted...]
-        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1598,966 +1522,198 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 сентября 2015 года № 894</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Форма</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="8"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт № ___</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о приостановлении либо запрещении деятельности или отдельных видов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>деятельности в области промышленной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...131 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z25" w:id="11"/>
-[...680 lines deleted...]
-        <w:t>________________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 2 исключено приказом Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 435</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2651,51 +1807,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 сентября 2015 года № 894</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="20"/>
+    <w:bookmarkStart w:name="z18" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨНЕРКӘСІПТІК ҚАУІПСІЗДІК ТАЛАПТАРЫН БҰЗУШЫЛЫҚТАРДЫ ЖОЮ ТУРАЛЫ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2704,87 +1860,100 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ПРЕДПИСАНИЕ №_______</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ОБ УСТРАНЕНИИ НАРУШЕНИЙ ТРЕБОВАНИЙ ПРОМЫШЛЕННОЙ БЕЗОПАСНОСТИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 3 исключено приказом Министра индустрии и инфраструктурного развития РК от 22.11.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 3 исключено приказом Министра индустрии и инфраструктурного развития РК от 22.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 874</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 874</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2882,103 +2051,112 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 сентября 2015 года № 894</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 4 в редакции приказа Министра по инвестициям и развитию РК от 22.04.2016 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 4 в редакции приказа Министра по инвестициям и развитию РК от 22.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 395</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 395</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        Форма            </w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="21"/>
+    <w:bookmarkStart w:name="z19" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨНЕРКӘСІПТІК ҚАУІПСІЗДІК ТАЛАПТАРЫН</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2987,2253 +2165,1798 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ПРОТОКОЛ ОБ АДМИНИСТРАТИВНОМ ПРАВОНАРУШЕНИИ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ТРЕБОВАНИЙ ПРОМЫШЛЕННОЙ БЕЗОПАСНОСТИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>      20__жылғы/года "___"_____________    ________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                             құрастыру орын/место составления</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен/Я________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хаттама толтырушы тұлғаның лауазымы,тегі, аты, әкесiнiң аты (бар</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       болған кезде)/фамилия, имя, отчество (при его наличии), должность</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, составившего протокол</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік құқық бұзушылық жасаған тұлға туралы мәліметтер/Сведения о</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лице, совершившем административное правонарушение:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлғалар үшін: лауазымы, тегі, аты, әкесiнiң аты (бар болған</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кезде) ________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для физических лиц: должность, фамилия, имя, отчество (при его</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличии</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні мен тұрғылықты жері ______________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения и место жительства</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басын куәландыратын құжат, жеке сәйкестендіру нөмірі____________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документ, удостоверяющий личность, индивидуальный идентификационный</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сериясы, нөмірі, кім берді/серия, номер, кем выдан</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғылықты жері бойынша тіркелуі туралы мәліметтер___________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о регистрации по месту жительства</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс орны,лауазымы, телефон нөмірі, электрондық мекенжайы (егер олар</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       болса)________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место работы, должность, номер телефона, электронный адрес (если они</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       имеются)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғалар үшін: толық атауы, орналасқан жері____________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для юридических лиц: полное наименование, местонахождение</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) нөмірі мен күні,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       телефонның нөмірі, электрондық мекенжайы (егер олар болса)/Номер и</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата государственной регистрации (перерегистрации) юридического лица,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер телефона, электронный адрес (если они имеются)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-сәйкестендіру нөмірі мен банк деректемелері __________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-идентификационный номер и банковские реквизиты</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнеркәсіптік қауіпсіздік талаптары бойынша әкімшілік құқық</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұзушылықтың орны, орын алған уақыты мен мәні/Место, время совершения</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и существо административного правонарушения требований промышленной</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       безопасности_________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әкімшілік құқық бұзушылықтың орны мен мәні/место и суть</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       административного правонарушения</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Әкімшілік құқық бұзушылық туралы" 2014 жылғы 5 шілдедегі Қазақстан</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикасы Кодексінің _____________________ бабында (баптарында)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көзделген әкімшілік құқық бұзушылық жасалды/Совершено</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       административное правонарушение, предусмотренное статьей</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (статьями)_______________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 5 июля 2014</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       года "Об административных правонарушениях"</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаның заңды өкілдері________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Законные представители юридического лица</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәгерлер, жәбірленушілер____________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Свидетели, потерпевшие</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесiнiң аты (бар болған кезде), тұрғылықты жері/фамилия,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       имя, отчество (при его наличии), место жительства</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәгерлерге "Әкімшілік құқық бұзушылық туралы" 2014 жылғы 5 шілдедегі</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Кодексінің 754-бабында көзделген құқықтары мен</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       міндеттері түсіндірілді./Свидетелям разъяснены их права и</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обязанности, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 754</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от 5 июля 2014 года "Об административных правонарушениях".</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метрологиялық тексерудің аты, нөмірі, күні, техникалық құралдың</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсеткіші___________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Название, номер, дата метрологической проверки, показания</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технического средства _______</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Істі шешуге қажетті өзге де мәліметтер ______________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иные сведения необходимые для разрешения дела</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Әкімшілік құқық бұзушылық туралы" 2014 жылғы 5 шілдедегі Қазақстан</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикасы Кодексінің 738-бабына сәйкес қаралатын істі</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу____________________тілде жүргізілсін.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Производство по рассматриваемому делу в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 738</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кодекса Республики Казахстан от 5 июля 2014 года "Об административных</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правонарушениях" вести на______________________языке.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқық бұзушыға "Әкімшілік құқық бұзушылық туралы" 2014 жылғы 5</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шілдедегі Қазақстан Республикасы Кодексінің 744, 746-баптарында</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көзделген құқықтары мен міндеттері түсіндірілді/правонарушителю</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       разъяснены его права и обязанности, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 744</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>746</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кодекса Республики Казахстан от 5 июля 2014 года "Об административных</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правонарушениях" ______________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолы – подпись</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорғаушы мен аудармашының заң бойынша көмегі_______________ _________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В юридической помощи защитника и переводчика    қажет,       қолы – </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                     қажет емес/     подпись</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нуждаюсь,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не нуждаюсь</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлға (заңды тұлғаның өкілінің) түсіндірмесі____________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объяснение физического (представителя юридического) лица қолы –</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпись</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хаттамаға ______________________________________________қоса беріледі</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К протоколу прилагается</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іс бойынша шешімді лауазымды тұлғаның қабылдайтындығы туралы_________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Извещен о том, что решение по делу будет принято должностным лицом</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті орган немесе оның аумақтық бөлімшесінің толық атауы/полное</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование уполномоченного органа или его территориального</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подразделения</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лауазымды тұлғаның тегі, аты, әкесiнiң аты (бар болған кезде),</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лауазымы/фамилия, имя, отчество (при его наличии) должностного лица,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       должность</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мекенжайы бойынша, күні, уақыты___________________________хабарланды.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по адресу, дата, время</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хаттама толтырған адам/Лицо, составившее протокол ___________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                             қолы – подпись</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік құқық бұзушылықты жасаған адам ____________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо, совершившее административное правонарушение      қолы – подпись</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәгерлер/Свидетели ________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолы – подпись</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хаттамамен таныстым. Хаттаманың көшірмесін алдым ____________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С протоколом ознакомлен. Копию протокола получил (а) қолы – подпись</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____жылғы/года "_______"________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5331,354 +4054,314 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 сентября 2015 года № 894</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 5 в редакции приказа Министра по инвестициям и развитию РК от 22.04.2016 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 5 в редакции приказа Министра по инвестициям и развитию РК от 22.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 395</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 395</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        Форма            </w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы/года "____" ________  _____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     істі қарау орны/место рассмотрения дела</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="22"/>
+    <w:bookmarkStart w:name="z20" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӘКІМШІЛІК ЖАЗА ҚОЛДАНУ ТУРАЛЫ ҚАУЛЫ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЕНИЕ О НАЛОЖЕНИИ АДМИНИСТРАТИВНОГО ВЗЫСКАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>      Уәкілетті тұлға______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное лицо</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы,тегі, аты, әкесiнiң аты (бар болған кезде), уәкілетті</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       органның немесе онын аумақтық бөлімшесінің атауы/должность, фамилия,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       имя, отчество (при его наличии), наименование уполномоченного органа</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       или его территориального подразделения)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Әкімшілік құқық бұзушылық туралы" 2014 жылғы 5 шілдедегі Қазақстан</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикасы Кодексінің 698, 821-баптарына сәйкес жеке тұлға/заңды</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұлға жасаған құқық бұзушылық туралы әкімшілік іс жүргізудің</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       материалдарын қарап шығып/В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 698</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5686,1159 +4369,919 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>821</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан от 05 июля 2014 года "Об административных</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правонарушениях", рассмотрев материалы административного производства</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о правонарушении, совершенном</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғалар үшін: тегі, аты, әкесiнiң аты (бар болған кезде),</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері, туған жылы, күні/для физических лиц: фамилия, имя,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отчество (при его наличии), место жительства, дата рождения</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері бойынша тіркелуі туралы мәліметтер___________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения о регистрации по месту жительства</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке басын куәландыратын құжаты, жеке сәйкестендіру нөмірі___________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ удостоверяющий личность, индивидуальный идентификационный</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сериясы, нөмірі, кіммен берілді/серия, номер, кем выдан</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыс орны, лауазымы_________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место работы, должность</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғалар үшін: толық атауы, орналасқан жері____________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для юридических лиц: полное наименование, местонахождение</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) нөмірі мен күні</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер и дата государственной регистрации (перерегистрации)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридического лица</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-сәйкестендіру нөмірі мен банк деректемелері __________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-идентификационный номер и банковские реквизиты</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Әкімшілік құқық бұзушылық туралы" 2014 жылғы 5 шілдедегі Қазақстан</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикасы Кодексінің 738-бабына сәйкес қаралатын істі</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізу____________________тілде жүргізілсін.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Производство по рассматриваемому делу в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 738</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кодекса Республики Казахстан от 5 июля 2014 года "Об административных</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правонарушениях" вести на___________языке.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық қорғау туралы" Қазақстан Республикасының Заңының және</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________ өнеркәсіптік қауіпсіздік саласындағы нормативтік</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құқықтық актілердің талаптарын бұзғаны үшін "Әкімшілік құқық</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұзушылық туралы" Қазақстан Республикасы Кодексінің _________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       баптарымен жауапкершілік көзделген/Ответственность предусмотрена</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административных</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       правонарушениях" _________________ за нарушение требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан "О гражданской защите" и нормативных правовых</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       актов в области промышленной безопасности____________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Істі қарау кезінде анықталған мән-жайлар_____________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обстоятельства, установленные при рассмотрении дела</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       талаптарын бұзғаны үшін мемлекеттік инспектор ҚАУЛЫ ЕТТІ: жеке тұлға/заңды тұлға ___________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                            айлық есептік көрсеткіш/сомасы жазбаша жазылады</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сомада айыппұл түріндегі әкімшілік жазаға тартылсын</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за нарушение требований государственный инспектор ПОСТАНОВИЛ:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       физическое лицо/юридическое лицо____________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подвергнуть административному взысканию в виде штрафа на сумму _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       месячный расчетный показатель/сумма прописью</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       831, 832-баптарына сәйкес күнтізбелік 10 күн ішінде осы қаулыға</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғары тұрған органға (лауазымды тұлғаға) немесе сотқа шағымдануға</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       болады./Настоящее постановление в течение 10 календарных дней в</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 831</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6846,471 +5289,375 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>832</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "Об</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       административных правонарушениях" может быть обжаловано в вышестоящий</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орган (должностному лицу) или суду.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы кодексінің</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       893-бабына сәйкес жоғарыда көрсетілген айыппұлды 30 күн ішінде</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Қаржы министрлігі Қазынашылық комитетінің</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банкіндегі № _______________ бюджеттік есеп шотына енгізсін,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________ қаласы бойынша "Салық комитеті" мемлекеттік</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқармасы коды_________________, бизнес-сәйкестендіру нөмірі</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________, Банк бинифициары___________________,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банк-сәйкестендіру коды __________________ айыппұлдың төленгені</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       туралы түбіртекті мемлекеттік инспекторға ұсынсын/В соответствии со</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       статьей 893 Кодекса Республики Казахстан "Об административных</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правонарушениях" внести вышеуказанный штраф в течение 30 дней на</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетный счет №_________________ в банк Комитета Казначейства</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерства финансов Республики Казахстан, код___________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственное управление "Налоговый комитет" по городу____________,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-идентификационный номер________________________. Бенефициар</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банка _________________ банковский идентификационный код_____________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и представить квитанцию об оплате штрафа государственному инспектору.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Белгіленген мерзімде айыппұл төленбеген жағдайда айыппұлды мәжбүрлі</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       түрде төлеттіру "Әкімшілік құқық бұзушылық туралы" Қазақстан</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикасы Кодексінің 894, 895-баптарына сәйкес жүзеге асырылады./В</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       случае неуплаты штрафа в установленный срок принудительное взыскание</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 894</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7318,193 +5665,175 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>895</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Казахстан "Об административных правонарушениях".</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті тұлға _____________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное лицо    тегі, аты, әкесiнiң аты (бар болған кезде),</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                       қолы/фамилия, имя, отчество (при его наличии), подпись</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаулымен таныстым. Қаулының көшірмесін алдым ________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С постановлением ознакомлен.                       (қолы-подпись)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Копию постановления получил</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__жылы/года "____" ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -7512,55 +5841,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7886,31 +6215,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>