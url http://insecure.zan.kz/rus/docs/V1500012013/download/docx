--- v0 (2025-10-01)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8e77b06" w14:textId="8e77b06">
+    <w:p w14:paraId="2f7e5b3" w14:textId="2f7e5b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1378,8855 +1378,9719 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) развитие ветеринарной науки, подготовка и повышение квалификации специалистов в области ветеринарии, физических и юридических лиц, осуществляющих предпринимательскую деятельность в области ветеринарии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      14. Права и обязанности:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
-[...15 lines deleted...]
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
+    <w:bookmarkStart w:name="z468" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
-[...15 lines deleted...]
-      2) давать разъяснения и комментарии по применению действующего законодательства по вопросам, входящим в компетенцию Комитета;</w:t>
+    <w:bookmarkStart w:name="z469" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
-[...15 lines deleted...]
-      3) осуществлять повышение квалификации и подготовки сотрудников Комитета;</w:t>
+    <w:bookmarkStart w:name="z470" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      давать разъяснения и комментарии по применению действующего законодательства по вопросам, входящим в компетенцию Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
-[...15 lines deleted...]
-      4) поощрять работников, налагать дисциплинарные взыскания, привлекать работников к материальной ответственности в случаях и порядке, предусмотренных Трудовым кодексом и законодательством о государственной службе;</w:t>
+    <w:bookmarkStart w:name="z471" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять повышение квалификации и подготовки сотрудников Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
-[...15 lines deleted...]
-      5) участвовать в пределах компетенции в разработке проектов нормативных правовых актов и международных договоров Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z472" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поощрять работников, налагать дисциплинарные взыскания, привлекать работников к материальной ответственности в случаях и порядке, предусмотренных Трудовым кодексом и законодательством о государственной службе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
-[...15 lines deleted...]
-      6) участвовать в деятельности международных организаций в сфере деятельности, отнесенной к компетенции Комитета;</w:t>
+    <w:bookmarkStart w:name="z473" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в пределах компетенции в разработке проектов нормативных правовых актов и международных договоров Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
-[...15 lines deleted...]
-      7) давать обязательные для исполнения указания территориальным подразделениям Комитета;</w:t>
+    <w:bookmarkStart w:name="z474" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в деятельности международных организаций в сфере деятельности, отнесенной к компетенции Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
-[...15 lines deleted...]
-      8) обращаться в суд, предъявлять иски в целях защиты прав и интересов Комитета в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z475" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      давать обязательные для исполнения указания территориальным подразделениям Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
-[...15 lines deleted...]
-      9) оказывать содействие в пределах своей компетенции административным органам, должностным лицам в случаях, предусмотренных Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z476" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращаться в суд, предъявлять иски в целях защиты прав и интересов Комитета в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
-[...15 lines deleted...]
-      10) отказывать в реализации прав участника административной процедуры в случаях и по основаниям, которые установлены Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z477" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывать содействие в пределах своей компетенции административным органам, должностным лицам в случаях, предусмотренных Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
-[...15 lines deleted...]
-      11) рассматривать обращения, заявления и жалобы физических и юридических лиц по вопросам, входящим в компетенцию Комитета, в порядке, установленном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z478" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отказывать в реализации прав участника административной процедуры в случаях и по основаниям, которые установлены Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
-[...15 lines deleted...]
-      12) принимать и регистрировать обращения, содействовать их оформлению и приложенных к ним документов, предоставлять возможность устранять формальные ошибки и дополнять прилагаемые документы;</w:t>
+    <w:bookmarkStart w:name="z479" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
-[...15 lines deleted...]
-      13) разъяснять участнику административной процедуры его права и обязанности по вопросам, связанным с осуществлением административной процедуры;</w:t>
+    <w:bookmarkStart w:name="z480" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
-[...15 lines deleted...]
-      14) заблаговременно уведомлять участника административной процедуры о месте и времени проводимого заслушивания;</w:t>
+    <w:bookmarkStart w:name="z481" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разробатывать обязательные для исполнения нормативные правовые акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
-[...15 lines deleted...]
-      15) заслушивать участника административной процедуры перед принятием решения по административной процедуре, за исключением случаев, предусмотренных Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z482" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривать обращения, заявления и жалобы физических и юридических лиц по вопросам, входящим в компетенцию Комитета, в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
-[...15 lines deleted...]
-      16) доводить административный акт до сведения участника административной процедуры либо их представителей в порядке, установленном Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать и регистрировать обращения, содействовать их оформлению и приложенных к ним документов, предоставлять возможность устранять формальные ошибки и дополнять прилагаемые документы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разъяснять участнику административной процедуры его права и обязанности по вопросам, связанным с осуществлением административной процедуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заблаговременно уведомлять участника административной процедуры о месте и времени проводимого заслушивания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заслушивать участника административной процедуры перед принятием решения по административной процедуре, за исключением случаев, предусмотренных Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      доводить административный акт до сведения участника административной процедуры либо их представителей в порядке, установленном Административным процедурно-процессуальным кодексом Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять координацию и контроль деятельности территориальных подразделений Комитета, а также подведомственных организаций Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента и Правительства Республики Казахстан, а также планов законопроектных работ Правительства Республики Казахстан на соответствующие годы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные обязанности, предусмотренные действующими законодательными актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра сельского хозяйства РК от 8.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
-[...15 lines deleted...]
-      17) обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан и Правительства Республики Казахстан, а также планов законопроектных работ Правительства Республики Казахстан на соответствующие годы;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирует и реализует государственную политику в области ветеринарии и безопасности пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
-[...15 lines deleted...]
-      18) осуществлять координацию и контроль деятельности территориальных подразделений Комитета, а также подведомственных организаций Комитета;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует государственные мероприятия по ветеринарии в соответствии с законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
-[...15 lines deleted...]
-      19) осуществлять иные права и обязанности, предусмотренные действующими законодательными актами.</w:t>
+    <w:bookmarkStart w:name="z466" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) осуществляет международное сотрудничество в области ветеринарии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
-[...15 lines deleted...]
-      15. Функции:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет государственный ветеринарно-санитарный контроль и надзор в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
-[...15 lines deleted...]
-      1) формирует и реализует государственную политику в области ветеринарии и безопасности пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет координацию и методическое руководство местных исполнительных органов в области ветеринарии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
-[...15 lines deleted...]
-      2) организует государственные мероприятия по ветеринарии в соответствии с законами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организует и осуществляет государственный ветеринарно-санитарный контроль и надзор за соблюдением физическими и юридическими лицами законодательства Республики Казахстан в области ветеринарии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z466" w:id="54"/>
-[...15 lines deleted...]
-      2-1) осуществляет международное сотрудничество в области ветеринарии;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организует и осуществляет государственный ветеринарно-санитарный контроль и надзор за соблюдением местными исполнительными органами законодательства Республики Казахстан в области ветеринарии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
-[...15 lines deleted...]
-      3) осуществляет государственный ветеринарно-санитарный контроль и надзор в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) разрабатывает перечень особо опасных болезней животных, профилактика, диагностика и ликвидация которых осуществляются за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
-[...15 lines deleted...]
-      4) осуществляет координацию и методическое руководство местных исполнительных органов в области ветеринарии;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) утверждает, организует и обеспечивает ветеринарные мероприятия по профилактике, диагностике и ликвидации особо опасных болезней животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
-[...15 lines deleted...]
-      5) организует и осуществляет государственный ветеринарно-санитарный контроль и надзор за соблюдением физическими и юридическими лицами законодательства Республики Казахстан в области ветеринарии;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) организует охрану территории Республики Казахстан от заноса и распространения заразных и экзотических болезней животных из других государств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
-[...15 lines deleted...]
-      6) организует и осуществляет государственный ветеринарно-санитарный контроль и надзор за соблюдением местными исполнительными органами законодательства Республики Казахстан в области ветеринарии;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет государственный закуп ветеринарных препаратов и услуг по их хранению, транспортировке (доставке) и использованию в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
-[...15 lines deleted...]
-      7) разрабатывает перечень особо опасных болезней животных, профилактика, диагностика и ликвидация которых осуществляются за счет бюджетных средств;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) разрабатывает ветеринарные (ветеринарно-санитарные) правила и другие нормативные правовые акты в области ветеринарии в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
-[...15 lines deleted...]
-      8) утверждает, организует и обеспечивает ветеринарные мероприятия по профилактике, диагностике и ликвидации особо опасных болезней животных;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) разрабатывает квалификационные требования, предъявляемые к деятельности в области ветеринарии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
-[...15 lines deleted...]
-      9) организует охрану территории Республики Казахстан от заноса и распространения заразных и экзотических болезней животных из других государств;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) организует ветеринарные научные исследования и переподготовку специалистов в области ветеринарии, физических и юридических лиц, осуществляющих предпринимательскую деятельность в области ветеринарии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
-[...15 lines deleted...]
-      10) осуществляет государственный закуп ветеринарных препаратов и услуг по их хранению, транспортировке (доставке) и использованию в порядке, установленном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) проводит эпизоотический мониторинг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
-[...15 lines deleted...]
-      11) разрабатывает ветеринарные (ветеринарно-санитарные) правила и другие нормативные правовые акты в области ветеринарии в порядке, установленном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществляет контроль ветеринарных препаратов, кормовых добавок, приборов, инструментов, а также организацию проведения апробации, регистрационных испытаний ветеринарных препаратов, кормовых добавок и ведение их государственных реестров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
-[...15 lines deleted...]
-      12) разрабатывает квалификационные требования, предъявляемые к деятельности в области ветеринарии;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) выдает заключения на новые ветеринарные препараты, корма и кормовые добавки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
-[...15 lines deleted...]
-      13) организует ветеринарные научные исследования и переподготовку специалистов в области ветеринарии, физических и юридических лиц, осуществляющих предпринимательскую деятельность в области ветеринарии;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) представляет Республику Казахстан в международных организациях в области ветеринарии в порядке, установленном законодательством Республики Казахстан, а также организует сотрудничество с ними;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
-[...15 lines deleted...]
-      14) проводит эпизоотический мониторинг;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) признает эквивалентность ветеринарно-санитарных мер других стран, если эти меры обеспечивают надлежащий уровень благополучия на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
-[...15 lines deleted...]
-      15) осуществляет контроль ветеринарных препаратов, кормовых добавок, приборов, инструментов, а также организацию проведения апробации, регистрационных испытаний ветеринарных препаратов, кормовых добавок и ведение их государственных реестров;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) вводит временные ветеринарно-санитарные меры в случаях, когда научное обоснование экспортирующей страны является недостаточным на основе имеющейся надлежащей информации, включая информацию, полученную от международных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
-[...15 lines deleted...]
-      16) выдает заключения на новые ветеринарные препараты, корма и кормовые добавки;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) определяет территории или ее части свободной от болезней или с незначительной распространенностью болезней, осуществляет государственный ветеринарно-санитарный контроль и надзор за экспортируемыми перемещаемыми (перевозимыми) объектами из этих территорий, предоставляет подтверждения импортирующей стране и обеспечивает доступ ее представителям для проведения инспектирования этих территорий в случаях, предусмотренных международными договорами, ратифицированными Республикой Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
-[...15 lines deleted...]
-      17) представляет Республику Казахстан в международных организациях в области ветеринарии в порядке, установленном законодательством Республики Казахстан, а также организует сотрудничество с ними;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) разрабатывает ветеринарные нормативы, основанные на достаточном научном обосновании и с учетом последствий для жизни и здоровья животных и человека, а также соответствующие международным требованиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
-[...15 lines deleted...]
-      18) признает эквивалентность ветеринарно-санитарных мер других стран, если эти меры обеспечивают надлежащий уровень благополучия на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) разрабатывает технические регламенты в области ветеринарии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
-[...15 lines deleted...]
-      19) вводит временные ветеринарно-санитарные меры в случаях, когда научное обоснование экспортирующей страны является недостаточным на основе имеющейся надлежащей информации, включая информацию, полученную от международных организаций;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) рассматривает проекты документов по стандартизации в пределах компетенции, а также готовит предложения по разработке, внесению изменений, пересмотру и отмене национальных, межгосударственных стандартов, национальных классификаторов технико-экономической информации и рекомендаций по стандартизации для внесения в уполномоченный орган в сфере стандартизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
-[...15 lines deleted...]
-      20) определяет территории или ее части свободной от болезней или с незначительной распространенностью болезней, осуществляет государственный ветеринарно-санитарный контроль и надзор за экспортируемыми перемещаемыми (перевозимыми) объектами из этих территорий, предоставляет подтверждения импортирующей стране и обеспечивает доступ ее представителям для проведения инспектирования этих территорий в случаях, предусмотренных международными договорами, ратифицированными Республикой Казахстан;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) разрабатывает порядок регионализации, деления территории на зоны, компартмент;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
-[...15 lines deleted...]
-      21) разрабатывает ветеринарные нормативы, основанные на достаточном научном обосновании и с учетом последствий для жизни и здоровья животных и человека, а также соответствующие международным требованиям;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) выносит решения о делении территории на компартмент, о регионализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
-[...15 lines deleted...]
-      22) разрабатывает технические регламенты в области ветеринарии;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) согласовывает план ветеринарных мероприятий по обеспечению ветеринарно-санитарной безопасности на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
-[...15 lines deleted...]
-      23) рассматривает проекты документов по стандартизации в пределах компетенции, а также готовит предложения по разработке, внесению изменений, пересмотру и отмене национальных, межгосударственных стандартов, национальных классификаторов технико-экономической информации и рекомендаций по стандартизации для внесения в уполномоченный орган в сфере стандартизации;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) разрабатывает порядок и норматив формирования, использования и списание республиканского запаса ветеринарных препаратов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
-[...15 lines deleted...]
-      24) определяет порядок регионализации, деления территории на зоны, компартмент;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) организует государственный закуп, хранение, использование и списание республиканского запаса ветеринарных препаратов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
-[...15 lines deleted...]
-      25) выносит решения о делении территории на компартмент, о регионализации;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) разрабатывает порядок и нормативы списания ветеринарных препаратов, кормов и кормовых добавок при их использовании, а также уничтожения по истечении сроков их хранения или признания не пригодными для использования по назначению по результатам лабораторных исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
-[...15 lines deleted...]
-      26) согласовывает план ветеринарных мероприятий по обеспечению ветеринарно-санитарной безопасности на территории соответствующей административно-территориальной единицы;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) разрабатывает порядок осуществления транспортировки перемещаемых (перевозимых) объектов на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
-[...15 lines deleted...]
-      27) разрабатывает порядок и норматив формирования, использования и списание республиканского запаса ветеринарных препаратов;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) разрабатывает порядок выдачи разрешения на экспорт, импорт и транзит перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
-[...15 lines deleted...]
-      28) организует государственный закуп, хранение, использование и списание республиканского запаса ветеринарных препаратов;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) выносит решение о проведении государственного ветеринарно-санитарного контроля и надзора и определении организаций, из которых разрешается импорт перемещаемых (перевозимых) объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
-[...15 lines deleted...]
-      29) разрабатывает порядок и нормативы списания ветеринарных препаратов, кормов и кормовых добавок при их использовании, а также уничтожения по истечении сроков их хранения или признания не пригодными для использования по назначению по результатам лабораторных исследований;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) разрабатывает порядок присвоения учетных номеров объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
-[...15 lines deleted...]
-      30) разрабатывает порядок осуществления транспортировки перемещаемых (перевозимых) объектов на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) присваивает учетные номера объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок и ведет их реестр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
-[...15 lines deleted...]
-      31) разрабатывает порядок выдачи разрешения на экспорт, импорт и транзит перемещаемых (перевозимых) объектов с учетом оценки эпизоотической ситуации на соответствующей территории;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) осуществляет государственный ветеринарно-санитарный контроль и надзор за использованием, транспортировкой (доставкой), хранением и уничтожением используемых в области ветеринарии штаммов возбудителей болезней животных в организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
-[...15 lines deleted...]
-      32) выносит решение о проведении государственного ветеринарно-санитарного контроля и надзора и определении организаций, из которых разрешается импорт перемещаемых (перевозимых) объектов;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) разрабатывает правила отбора проб перемещаемых (перевозимых) объектов и биологического материала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z88" w:id="85"/>
-[...15 lines deleted...]
-      33) разрабатывает порядок присвоения учетных номеров объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) утверждает рекомендации и методические указания по осуществлению ветеринарных мероприятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z89" w:id="86"/>
-[...15 lines deleted...]
-      34) присваивает учетные номера объектам производства, осуществляющим выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок и ведет их реестр;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) разрабатывает типовые положения о подразделениях местных исполнительных органов, осуществляющих деятельность в области ветеринарии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
-[...15 lines deleted...]
-      35) осуществляет государственный ветеринарно-санитарный контроль и надзор за использованием, транспортировкой (доставкой), хранением и уничтожением используемых в области ветеринарии штаммов возбудителей болезней животных в организациях;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) разрабатывает порядок идентификации сельскохозяйственных животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z91" w:id="88"/>
-[...15 lines deleted...]
-      36) разрабатывает правила отбора проб перемещаемых (перевозимых) объектов и биологического материала;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) разрабатывает правила функционирования процессингового центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z92" w:id="89"/>
-[...15 lines deleted...]
-      37) утверждает рекомендации и методические указания по осуществлению ветеринарных мероприятий;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) разрабатывает правила регистрации лазерных станций, изделий (средств) и атрибутов для проведения идентификации сельскохозяйственных животных и производителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z93" w:id="90"/>
-[...15 lines deleted...]
-      38) разрабатывает типовые положения о подразделениях местных исполнительных органов, осуществляющих деятельность в области ветеринарии;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) разрабатывает правила формирования и ведения базы данных по идентификации сельскохозяйственных животных и выдачи выписки из нее;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z94" w:id="91"/>
-[...15 lines deleted...]
-      39) разрабатывает порядок идентификации сельскохозяйственных животных;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) возмещает владельцам стоимость изымаемых и уничтожаемых больных животных, продукции и сырья животного происхождения, представляющих опасность для здоровья животных и человека;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z95" w:id="92"/>
-[...15 lines deleted...]
-      40) разрабатывает правила функционирования процессингового центра;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) предоставляет физическим и юридическим лицам информацию об эпизоотической ситуации в стране экспорта, импорта и транзита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z96" w:id="93"/>
-[...15 lines deleted...]
-      41) разрабатывает правила регистрации лазерных станций, изделий (средств) и атрибутов для проведения идентификации сельскохозяйственных животных и производителей;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) разрабатывает порядок организации проведения убоя сельскохозяйственных животных, предназначенных для последующей реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z97" w:id="94"/>
-[...15 lines deleted...]
-      42) разрабатывает правила формирования и ведения базы данных по идентификации сельскохозяйственных животных и выдачи выписки из нее;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) разрабатывает ветеринарные (ветеринарно-санитарные) нормы, формы ветеринарного учета и отчетности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z98" w:id="95"/>
-[...15 lines deleted...]
-      43) возмещает владельцам стоимость изымаемых и уничтожаемых больных животных, продукции и сырья животного происхождения, представляющих опасность для здоровья животных и человека;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) разрабатывает порядок ведения, представления ветеринарного учета и отчетности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z99" w:id="96"/>
-[...15 lines deleted...]
-      44) предоставляет физическим и юридическим лицам информацию об эпизоотической ситуации в стране экспорта, импорта и транзита;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) разрабатывает ветеринарные (ветеринарно-санитарные) требования к объектам производства, осуществляющим выращивание, реализацию животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z100" w:id="97"/>
-[...15 lines deleted...]
-      45) разрабатывает порядок организации проведения убоя сельскохозяйственных животных, предназначенных для последующей реализации;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) разрабатывает ветеринарные (ветеринарно-санитарные) требования к объектам производства, осуществляющим заготовку (убой животных), хранение, переработку и реализацию продукции и сырья животного происхождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z101" w:id="98"/>
-[...15 lines deleted...]
-      46) разрабатывает ветеринарные (ветеринарно-санитарные) нормы, формы ветеринарного учета и отчетности;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) разрабатывает ветеринарные (ветеринарно-санитарные) требования к организациям по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z102" w:id="99"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="103"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51) разрабатывает порядок выдачи ветеринарных документов и требований к их бланкам; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) разрабатывает правила планирования и проведения ветеринарных мероприятий против особо опасных болезней животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) разрабатывает порядок согласования нормативно-технической документации на новые, усовершенствованные ветеринарные препараты, кормовые добавки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) осуществляет лицензирование производства препаратов ветеринарного назначения в соответствии с законодательством Республики Казахстан о разрешениях и уведомлениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) разрабатывает государственный норматив сети государственных ветеринарных организаций;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z107" w:id="104"/>
-[...15 lines deleted...]
-      52) разрабатывает правила планирования и проведения ветеринарных мероприятий против особо опасных болезней животных;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) разрабатывает порядок утилизации, уничтожения биологических отходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z108" w:id="105"/>
-[...15 lines deleted...]
-      53) разрабатывает порядок согласования нормативно-технической документации на новые, усовершенствованные ветеринарные препараты, кормовые добавки;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) утверждает план государственного мониторинга по обеспечению пищевой безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z109" w:id="106"/>
-[...15 lines deleted...]
-      54) осуществляет лицензирование производства препаратов ветеринарного назначения в соответствии с законодательством Республики Казахстан о разрешениях и уведомлениях;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) разрабатывает правила выдачи акта экспертизы (протокола испытаний);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z110" w:id="107"/>
-[...15 lines deleted...]
-      55) разрабатывает государственный норматив сети государственных ветеринарных организаций;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) разрабатывает правила проведения ветеринарно-санитарной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z111" w:id="108"/>
-[...15 lines deleted...]
-      56) разрабатывает порядок утилизации, уничтожения биологических отходов;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) разрабатывает правила проведения государственной регистрации ветеринарных препаратов, кормовых добавок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z112" w:id="109"/>
-[...15 lines deleted...]
-      57) утверждает план государственного мониторинга по обеспечению пищевой безопасности;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) разрабатывает правила реализации животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z113" w:id="110"/>
-[...15 lines deleted...]
-      58) разрабатывает правила выдачи акта экспертизы (протокола испытаний);</w:t>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) разрабатывает правила карантинирования животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z114" w:id="111"/>
-[...15 lines deleted...]
-      59) разрабатывает правила проведения ветеринарно-санитарной экспертизы;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) разрабатывает правила проведения дезинфекции, дезинсекции, дератизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z115" w:id="112"/>
-[...15 lines deleted...]
-      60) разрабатывает правила проведения государственной регистрации ветеринарных препаратов, кормовых добавок;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) разрабатывает правила проведения эпизоотического мониторинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z116" w:id="113"/>
-[...15 lines deleted...]
-      61) разрабатывает правила реализации животных;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) разрабатывает правила проведения апробации и регистрационных испытаний ветеринарных препаратов, кормовых добавок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z117" w:id="114"/>
-[...15 lines deleted...]
-      62) разрабатывает правила карантинирования животных;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) разрабатывает правила обращения с животными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z118" w:id="115"/>
-[...15 lines deleted...]
-      63) разрабатывает правила проведения дезинфекции, дезинсекции, дератизации;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) разрабатывает правила установления или снятия ограничительных мероприятий и карантина;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z119" w:id="116"/>
-[...15 lines deleted...]
-      64) разрабатывает правила проведения эпизоотического мониторинга;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) разрабатывает правила взаимодействия государственных органов при проведении ветеринарных мероприятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z120" w:id="117"/>
-[...15 lines deleted...]
-      65) разрабатывает правила проведения апробации и регистрационных испытаний ветеринарных препаратов, кормовых добавок;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) разрабатывает правила проведения диагностических исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z121" w:id="118"/>
-[...15 lines deleted...]
-      66) разрабатывает правила обращения с животными;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) разрабатывает формы протокола об административных правонарушениях в области ветеринарии, а также порядок его составления и вынесения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z122" w:id="119"/>
-[...15 lines deleted...]
-      67) разрабатывает правила установления или снятия ограничительных мероприятий и карантина;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) разрабатывает методику расчета целевых индикаторов в области ветеринарии для оценки эффективности деятельности местных исполнительных органов, осуществляющих деятельность в области ветеринарии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z123" w:id="120"/>
-[...15 lines deleted...]
-      68) разрабатывает правила взаимодействия государственных органов при проведении ветеринарных мероприятий;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) утверждает плановые значения целевых индикаторов в области ветеринарии в разрезе регионов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z124" w:id="121"/>
-[...15 lines deleted...]
-      69) разрабатывает правила проведения диагностических исследований;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) разрабатывает правила формирования, ведения и содержания рабочих коллекций патогенных и промышленных микроорганизмов, используемых в области ветеринарии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z125" w:id="122"/>
-[...15 lines deleted...]
-      70) разрабатывает формы протокола об административных правонарушениях в области ветеринарии, а также порядок его составления и вынесения;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) разрабатывает правила ведения реестра скотомогильников (биотермических ям);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z126" w:id="123"/>
-[...15 lines deleted...]
-      71) разрабатывает методику расчета целевых индикаторов в области ветеринарии для оценки эффективности деятельности местных исполнительных органов, осуществляющих деятельность в области ветеринарии;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) ведет реестр скотомогильников (биотермических ям);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z127" w:id="124"/>
-[...15 lines deleted...]
-      72) утверждает плановые значения целевых индикаторов в области ветеринарии в разрезе регионов;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) разрабатывает правила использования технических средств для фото- и видеосъемки при осуществлении государственного ветеринарно-санитарного контроля и надзора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z128" w:id="125"/>
-[...15 lines deleted...]
-      73) разрабатывает правила депонирования штаммов микроорганизмов, ведения Национальной коллекции депонированных штаммов микроорганизмов;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) организует ветеринарные контрольные посты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z129" w:id="126"/>
-[...15 lines deleted...]
-      74) разрабатывает правила ведения реестра скотомогильников (биотермических ям);</w:t>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) разрабатывает по согласованию с центральным уполномоченным органом по бюджетному планированию натуральные нормы обеспечения государственных ветеринарно-санитарных инспекторов на ветеринарных контрольных постах форменной одеждой (без погон);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z130" w:id="127"/>
-[...15 lines deleted...]
-      75) ведет реестр скотомогильников (биотермических ям);</w:t>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) разрабатывает образцы форменной одежды (без погон) государственных ветеринарно-санитарных инспекторов на ветеринарных контрольных постах и порядок ее ношения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z131" w:id="128"/>
-[...15 lines deleted...]
-      76) разрабатывает правила использования технических средств для фото- и видеосъемки при осуществлении государственного ветеринарно-санитарного контроля и надзора;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) разрабатывает порядок осуществления государственного ветеринарно-санитарного контроля и надзора на ветеринарных контрольных постах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z132" w:id="129"/>
-[...15 lines deleted...]
-      77) организует ветеринарные контрольные посты;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) разрабатывает формы предписаний в области ветеринарии, порядок их составления и выдачи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z133" w:id="130"/>
-[...15 lines deleted...]
-      78) разрабатывает по согласованию с центральным уполномоченным органом по бюджетному планированию натуральные нормы обеспечения государственных ветеринарно-санитарных инспекторов на ветеринарных контрольных постах форменной одеждой (без погон);</w:t>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) разрабатывает положение о государственном ветеринарно-санитарном контроле и надзоре;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z134" w:id="131"/>
-[...15 lines deleted...]
-      79) разрабатывает образцы форменной одежды (без погон) государственных ветеринарно-санитарных инспекторов на ветеринарных контрольных постах и порядок ее ношения;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) разрабатывает перечень особо опасных болезней животных, при которых проводятся обязательное изъятие и уничтожение животных, продукции и сырья животного происхождения, представляющих опасность для здоровья животных и человека;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z135" w:id="132"/>
-[...15 lines deleted...]
-      80) разрабатывает порядок осуществления государственного ветеринарно-санитарного контроля и надзора на ветеринарных контрольных постах;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) разрабатывает порядок определения соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок и (или) ветеринарных препаратов, кормов и кормовых добавок, содержащих антибиотики, гормоны и биологические стимуляторы, требованиям ветеринарных нормативов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z136" w:id="133"/>
-[...15 lines deleted...]
-      81) разрабатывает формы предписаний в области ветеринарии, порядок их составления и выдачи;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) разрабатывает порядок осуществления мониторинга безопасности ветеринарных препаратов, кормов и кормовых добавок с целью определения их соответствия требованиям ветеринарных нормативов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z137" w:id="134"/>
-[...15 lines deleted...]
-      82) разрабатывает положение о государственном ветеринарно-санитарном контроле и надзоре;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) согласовывает нормативно-техническую документацию на новые, усовершенствованные ветеринарные препараты, на производство пищевой продукции, кормов и кормовых добавок физическим и юридическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z138" w:id="135"/>
-[...15 lines deleted...]
-      83) разрабатывает перечень особо опасных болезней животных, при которых проводятся обязательное изъятие и уничтожение животных, продукции и сырья животного происхождения, представляющих опасность для здоровья животных и человека;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) представляет Республику Казахстан в международных организациях по обеспечению безопасности пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z139" w:id="136"/>
-[...15 lines deleted...]
-      84) разрабатывает порядок определения соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок и (или) ветеринарных препаратов, кормов и кормовых добавок, содержащих антибиотики, гормоны и биологические стимуляторы, требованиям ветеринарных нормативов;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) организует и осуществляет государственный контроль и надзор за:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z140" w:id="137"/>
-[...15 lines deleted...]
-      85) разрабатывает порядок осуществления мониторинга безопасности ветеринарных препаратов, кормов и кормовых добавок с целью определения их соответствия требованиям ветеринарных нормативов;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением требований, установленных законодательством Республики Казахстан о безопасности пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z141" w:id="138"/>
-[...15 lines deleted...]
-      86) согласовывает нормативно-техническую документацию на новые, усовершенствованные ветеринарные препараты, на производство пищевой продукции, кормов и кормовых добавок физическим и юридическим лицам;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деятельностью физических и юридических лиц, осуществляющих ветеринарно-санитарную экспертизу пищевой продукции по определению ее безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z142" w:id="139"/>
-[...15 lines deleted...]
-      87) представляет Республику Казахстан в международных организациях по обеспечению безопасности пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) разрабатывает ветеринарные (ветеринарно-санитарные) правила и нормативы, нормативные документы в области безопасности пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору, технические регламенты в области безопасности пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z143" w:id="140"/>
-[...15 lines deleted...]
-      88) организует и осуществляет государственный контроль и надзор за:</w:t>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) осуществляет государственную регистрацию впервые производимых (изготавливаемых) и впервые ввозимых (импортируемых) на территорию Республики Казахстан кормовых добавок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z144" w:id="141"/>
-[...15 lines deleted...]
-      соблюдением требований, установленных законодательством Республики Казахстан о безопасности пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) ведет государственный реестр кормовых добавок, разрешенных к производству (изготовлению), ввозу (импорту), применению и реализации на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z145" w:id="142"/>
-[...15 lines deleted...]
-      деятельностью физических и юридических лиц, осуществляющих ветеринарно-санитарную экспертизу пищевой продукции по определению ее безопасности;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) выдает ветеринарные документы о соответствии пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору, требованиям, установленным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z146" w:id="143"/>
-[...15 lines deleted...]
-      89) разрабатывает ветеринарные (ветеринарно-санитарные) правила и нормативы, нормативные документы в области безопасности пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору, технические регламенты в области безопасности пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) организует и осуществляет ветеринарно-санитарный контроль и надзор за соответствием процессов (стадий) разработки (создания), производства (изготовления), оборота, утилизации и уничтожения пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору, требованиям, установленным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z147" w:id="144"/>
-[...15 lines deleted...]
-      90) осуществляет государственную регистрацию впервые производимых (изготавливаемых) и впервые ввозимых (импортируемых) на территорию Республики Казахстан кормовых добавок;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) осуществляет ветеринарно-санитарный контроль, надзор и мониторинг объектов внутренней торговли в целях выявления и выработки мер по недопущению реализации опасной пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z148" w:id="145"/>
-[...15 lines deleted...]
-      91) ведет государственный реестр кормовых добавок, разрешенных к производству (изготовлению), ввозу (импорту), применению и реализации на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) осуществляет ветеринарно-санитарный контроль и надзор за безопасностью пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору, в процессах (на стадиях) производства (изготовления) и оборота пищевой продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z149" w:id="146"/>
-[...15 lines deleted...]
-      92) выдает ветеринарные документы о соответствии пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору, требованиям, установленным законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96) разрабатывает порядок:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z150" w:id="147"/>
-[...15 lines deleted...]
-      93) организует и осуществляет ветеринарно-санитарный контроль и надзор за соответствием процессов (стадий) разработки (создания), производства (изготовления), оборота, утилизации и уничтожения пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору, требованиям, установленным законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведения ветеринарно-санитарной экспертизы пищевой продукции по определению ее безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z151" w:id="148"/>
-[...15 lines deleted...]
-      94) осуществляет ветеринарно-санитарный контроль, надзор и мониторинг объектов внутренней торговли в целях выявления и выработки мер по недопущению реализации опасной пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственной регистрации впервые производимых (изготавливаемых) и впервые ввозимых (импортируемых) на территорию Республики Казахстан кормовых добавок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z152" w:id="149"/>
-[...15 lines deleted...]
-      95) осуществляет ветеринарно-санитарный контроль и надзор за безопасностью пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору, в процессах (на стадиях) производства (изготовления) и оборота пищевой продукции;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97) выдает предписания об устранении нарушений требований Закона Республики Казахстан "О безопасности пищевой продукции";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z153" w:id="150"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="154"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       98) присваивает учетные номера объектам производства пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору, и ведет их реестр; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99) согласовывает проекты нормативно-технической документации в области безопасности пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100) осуществляет реализацию государственной политики по управлению государственным имуществом в соответствующей отрасли, в пределах своей компетенции разрабатывает нормативные правовые акты в сфере управления государственным имуществом соответствующей отрасли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101) определяет приоритетные направления деятельности и обязательные объемы работ (услуг), финансируемых из бюджета, республиканских государственных предприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102) определяет предмет и цели деятельности республиканского государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z158" w:id="155"/>
-[...15 lines deleted...]
-      99) согласовывает проекты нормативно-технической документации в области безопасности пищевой продукции, подлежащей ветеринарно-санитарному контролю и надзору;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103) вносит предложения уполномоченному органу по государственному имуществу по определению предмета и цели деятельности республиканского государственного предприятия, а также вида республиканского государственного предприятия (на праве хозяйственного ведения или казенное предприятие), осуществляющего такую деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z159" w:id="156"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="160"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       104) рассматривает, согласовывает, в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе", и утверждает планы развития республиканских государственных предприятий и отчеты по их исполнению;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105) осуществляет контроль за сохранностью имущества республиканских юридических лиц и выполнением планов развития республиканскими государственными предприятиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106) осуществляет контроль и анализ выполнения планов развития республиканских государственных предприятий в соответствующей отрасли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107) дает согласие уполномоченному органу по государственному имуществу на изъятие или перераспределение имущества, переданного республиканскому юридическому лицу или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108) осуществляет управление республиканскими юридическими лицами;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z164" w:id="161"/>
-[...15 lines deleted...]
-      105) осуществляет контроль за сохранностью имущества республиканских юридических лиц и выполнением планов развития республиканскими государственными предприятиями;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109) утверждает устав (положение) республиканского государственного учреждения, внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z165" w:id="162"/>
-[...15 lines deleted...]
-      106) осуществляет контроль и анализ выполнения планов развития республиканских государственных предприятий, контролируемых государством акционерных обществ и товариществ с ограниченной ответственностью в соответствующей отрасли;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110) утверждает годовую финансовую отчетность республиканского юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z166" w:id="163"/>
-[...15 lines deleted...]
-      107) дает согласие уполномоченному органу по государственному имуществу на изъятие или перераспределение имущества, переданного республиканскому юридическому лицу или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">111) исключен приказом Министра сельского хозяйства РК от 8.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112) дает согласие на создание республиканским государственным учреждением филиалов и представительств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z167" w:id="164"/>
-[...15 lines deleted...]
-      108) осуществляет управление республиканскими юридическими лицами;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113) по согласованию с уполномоченным органом по государственному имуществу осуществляет реорганизацию и ликвидацию республиканского юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z168" w:id="165"/>
-[...15 lines deleted...]
-      109) утверждает устав (положение) республиканского государственного учреждения, внесение в него изменений и дополнений;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114) вносит предложения уполномоченному органу по государственному имуществу по согласованию республиканскому государственному предприятию по отчуждению или распоряжению иным способом закрепленным за ним имуществом (за исключением продажи произведенной им продукции), созданию филиалов (представительств);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z169" w:id="166"/>
-[...15 lines deleted...]
-      110) утверждает годовую финансовую отчетность республиканского юридического лица;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115) согласовывает решение о передаче республиканского государственного имущества, за исключением акций акционерных обществ и долей участия в товариществах с ограниченной ответственностью, в отношении которых Республика Казахстан является акционером (участником), и стратегических объектов, находящихся в республиканской собственности, в оплату акций акционерного общества либо уставный капитал товарищества с ограниченной ответственностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z170" w:id="167"/>
-[...15 lines deleted...]
-      111) утверждает планы финансирования республиканского государственного учреждения из республиканского бюджета;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116) разрабатывает подзаконные нормативные правовые акты, определяющие порядок оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z171" w:id="168"/>
-[...15 lines deleted...]
-      112) дает согласие на создание республиканским государственным учреждением филиалов и представительств;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117) обеспечивает повышение качества оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z172" w:id="169"/>
-[...15 lines deleted...]
-      113) по согласованию с уполномоченным органом по государственному имуществу осуществляет реорганизацию и ликвидацию республиканского юридического лица;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118) обеспечивает доступность подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z173" w:id="170"/>
-[...15 lines deleted...]
-      114) вносит предложения уполномоченному органу по государственному имуществу по согласованию республиканскому государственному предприятию по отчуждению или распоряжению иным способом закрепленным за ним имуществом (за исключением продажи произведенной им продукции), созданию филиалов (представительств);</w:t>
+    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119) обеспечивает информированность услугополучателей в доступной форме о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z174" w:id="171"/>
-[...15 lines deleted...]
-      115) согласовывает решение о передаче республиканского государственного имущества, за исключением акций акционерных обществ и долей участия в товариществах с ограниченной ответственностью, в отношении которых Республика Казахстан является акционером (участником), и стратегических объектов, находящихся в республиканской собственности, в оплату акций акционерного общества либо уставный капитал товарищества с ограниченной ответственностью;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120) рассматривает обращения услугополучателей по вопросам оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z175" w:id="172"/>
-[...15 lines deleted...]
-      116) разрабатывает подзаконные нормативные правовые акты, определяющие порядок оказания государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121) принимает меры, направленные на восстановление нарушенных прав, свобод и законных интересов услугополучателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z176" w:id="173"/>
-[...15 lines deleted...]
-      117) обеспечивает повышение качества оказания государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122) обеспечивает повышение квалификации работников в сфере оказания государственных услуг, общения с инвалидами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z177" w:id="174"/>
-[...15 lines deleted...]
-      118) обеспечивает доступность подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123) обеспечивает представление информации в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг для проведения оценки качества оказания государственных услуг, а также информации по результатам внутреннего контроля за качеством оказания государственных услуг в порядке и сроки, установленные законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z178" w:id="175"/>
-[...15 lines deleted...]
-      119) обеспечивает информированность услугополучателей в доступной форме о порядке оказания государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124) обеспечивает представление информации в уполномоченный орган в сфере информатизации для проведения оценки качества оказания государственных услуг, оказываемых в электронной форме, в порядке и сроки, установленные законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z179" w:id="176"/>
-[...15 lines deleted...]
-      120) рассматривает обращения услугополучателей по вопросам оказания государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125) представляет информацию о порядке оказания государственных услуг в единый контакт-центр по вопросам оказания государственных услуг в регулируемой сфере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z180" w:id="177"/>
-[...15 lines deleted...]
-      121) принимает меры, направленные на восстановление нарушенных прав, свобод и законных интересов услугополучателей;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126) проводит внутренний контроль за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z181" w:id="178"/>
-[...15 lines deleted...]
-      122) обеспечивает повышение квалификации работников в сфере оказания государственных услуг, общения с инвалидами;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127) обеспечивает соблюдение услугодателями подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z182" w:id="179"/>
-[...15 lines deleted...]
-      123) обеспечивает представление информации в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг для проведения оценки качества оказания государственных услуг, а также информации по результатам внутреннего контроля за качеством оказания государственных услуг в порядке и сроки, установленные законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128) осуществляет наполнение, обеспечивает достоверность и актуальность электронных информационных ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z183" w:id="180"/>
-[...15 lines deleted...]
-      124) обеспечивает представление информации в уполномоченный орган в сфере информатизации для проведения оценки качества оказания государственных услуг, оказываемых в электронной форме, в порядке и сроки, установленные законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129) размещает открытые данные на казахском и русском языках на интернет-портале открытых данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z184" w:id="181"/>
-[...15 lines deleted...]
-      125) представляет информацию о порядке оказания государственных услуг в единый контакт-центр по вопросам оказания государственных услуг в регулируемой сфере;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130) разрабатывает акты, касающиеся критериев оценки степени риска для отбора субъектов (объектов) контроля и надзора, проверочных листов, которые размещаются на объекте информационно-коммуникационной инфраструктуры "электронного правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z185" w:id="182"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="187"/>
+    <w:bookmarkStart w:name="z190" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       131) проводит анализ регуляторного воздействия в отношении разрабатываемых проектов документов и нормативных правовых актов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 82 Предпринимательского кодекса Республики Казахстан, в порядке, определяемом уполномоченным органом по предпринимательству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z191" w:id="188"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z191" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132) представляет отчеты о состоянии регулирования предпринимательской деятельности в уполномоченный орган по предпринимательству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z192" w:id="189"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z192" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133) осуществляет мониторинг эффективности государственного контроля и надзора в регулируемой сфере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z193" w:id="190"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z193" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       134) осуществляет размещение бюджетной отчетности, консолидированной финансовой отчетности, результатов государственного аудита и финансового контроля, а также проведение публичного обсуждения проектов бюджетных программ и отчетов о реализации бюджетных программ на интернет-портале открытых бюджетов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z194" w:id="191"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z194" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       135) осуществляет размещение проектов концепций законопроектов и нормативных правовых актов вместе с пояснительными записками и сравнительными таблицами к ним (в случаях внесения изменений и (или) дополнений в законодательные акты) до направления их на согласование в заинтересованные государственные органы для публичного обсуждения на интернет-портале открытых нормативных правовых актов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136) разрабатывает, согласовывает с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере информатизации, нормативные правовые акты об утверждении квалификационных требований и перечня документов, подтверждающих соответствие им в регулируемой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137) разрабатывает перечень пунктов контроля на приграничной территории Республики Казахстан с Кыргызской Республикой и Российской Федерацией, на которых осуществляется государственный контроль и надзор за продукцией агропромышленного комплекса в пределах автомобильного сообщения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138) разрабатывает порядок осуществления государственного контроля и надзора за продукцией агропромышленного комплекса в пунктах контроля на приграничной территории Республики Казахстан с Кыргызской Республикой и Российской Федерацией в пределах автомобильного сообщения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z483" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-1) участвует в реализации государственной политики в области биологической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z484" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-2) информирует общественность о ситуациях, влекущих риски биологических угроз, в соответствии с законодательством Республики Казахстан о доступе к информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z485" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-3) предоставляет статистическую информацию и иную учетную и отчетную документацию (информацию) в области биологической безопасности в соответствии с правилами ведения учета, мониторинга и прогнозирования (моделирования) в области биологической безопасности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z195" w:id="192"/>
-[...15 lines deleted...]
-      136) разрабатывает, согласовывает с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере информатизации, нормативные правовые акты об утверждении квалификационных требований и перечня документов, подтверждающих соответствие им в регулируемой сфере;</w:t>
+    <w:bookmarkStart w:name="z486" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-4) разрабатывает методики управления биологическими рисками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z196" w:id="193"/>
-[...15 lines deleted...]
-      137) разрабатывает и утверждает перечень пунктов контроля на приграничной территории Республики Казахстан с Кыргызской Республикой и Российской Федерацией, на которых осуществляется государственный контроль и надзор за продукцией агропромышленного комплекса в пределах автомобильного сообщения;</w:t>
+    <w:bookmarkStart w:name="z487" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-5) осуществляет ведение реестров субъектов, осуществляющих обращение с патогенными биологическими агентами, потенциально опасных биологических объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z197" w:id="194"/>
-[...15 lines deleted...]
-      138) разрабатывает и утверждает порядок осуществления государственного контроля и надзора за продукцией агропромышленного комплекса в пунктах контроля на приграничной территории Республики Казахстан с Кыргызской Республикой и Российской Федерацией в пределах автомобильного сообщения;</w:t>
+    <w:bookmarkStart w:name="z488" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-6) осуществляет ведение реестров патогенных биологических агентов I и II групп патогенности, специалистов, осуществляющих обращение с патогенными биологическими агентами I и II групп патогенности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z198" w:id="195"/>
+    <w:bookmarkStart w:name="z489" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      138-7) осуществляет проведение профилактических мероприятий в области биологической безопасности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О биологической безопасности Республики Казахстан" и законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z490" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      138-8) осуществляет учет и мониторинг в области биологической безопасности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О биологической безопасности Республики Казахстан" и законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z491" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-9) осуществляет государственный контроль и надзор за соблюдением требований в области биологической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z492" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-10) осуществляет разработку типовой системы оплаты труда специалистов и вспомогательного персонала государственных предприятий на праве хозяйственного ведения, осуществляющих обращение (выполняющих вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и II групп патогенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z493" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-11) осуществляет внешнюю оценку биологических рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z494" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-12) осуществляет учет и мониторинг коллекционной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z495" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-13) осуществляет обеспечение деятельности организаций, уполномоченных на формирование, ведение и содержание национальных коллекций патогенных и промышленных микроорганизмов, за счет бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z496" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-14) государственный ветеринарно-санитарный контроль и надзор в отношении потенциально опасных биологических объектов, на которых осуществляется обращение с патогенными биологическими агентами, осуществляются с учетом особенностей, предусмотренных законодательством Республики Казахстан в области биологической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z497" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      138-15) разрабатывает в пределах своей компетенции нормативные правовые акты, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 143 Предпринимательского кодекса Республики Казахстан, а также графики проведения проверок, проводимых на соответствие квалификационным или разрешительным требованиям по выданным разрешениям, требованиям по направленным уведомлениям в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях", и полугодовые списки профилактического контроля с посещением субъекта (объекта) контроля и надзора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z498" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      138-16) разрабатывает перечень требований, нарушение которых влечет применение мер оперативного реагирования, а также в отношении конкретных нарушений требований конкретный вид меры оперативного реагирования с указанием срока действия данной меры (при необходимости) (в перечень требований, нарушение которых влечет применение мер оперативного реагирования, включаются требования, являющиеся предметом государственного контроля в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z499" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-17) разрабатывает порядок проведения расследования в области ветеринарии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z500" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-18) разрабатывает форму постановления о применении мер оперативного реагирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z501" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-19) разрабатывает и утверждает типовые нормы и нормативы по труду организаций по согласованию с уполномоченным государственным органом по труду;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z502" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-20) согласовывает перечень должностей и организаций, которым предоставлено право отпускать гражданам лекарственные препараты, содержащие наркотические средства, психотропные вещества и прекурсоры, определяемый государственным органом в сфере обращения лекарственных средств и медицинских изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z198" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139) реализовывает принципы надлежащей лабораторной практики в соответствии с правилами, утвержденными уполномоченным органом в сфере технического регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z199" w:id="196"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z199" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140) разрабатывает (участвует в разработке) нормативно-методической базы в области надлежащей лабораторной практики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z200" w:id="197"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z200" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141) подготавливает предложения по созданию, модернизации и оснащению органов по подтверждению соответствия и лабораторий по продукции, подлежащей обязательному подтверждению соответствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z201" w:id="198"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z201" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142) участвует в работе по включению или исключению органов по оценке соответствия в национальную часть (из национальной части) единого реестра органов по оценке соответствия Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z202" w:id="199"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z202" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143) осуществляет государственный контроль и надзор в порядке, определенном Предпринимательским кодексом Республики Казахстан, за соблюдением требований соответствующих технических регламентов в рамках установленной компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z203" w:id="200"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z203" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144) осуществляет иные функции, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказом Министра сельского хозяйства РК от 27.09.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказами Министра сельского хозяйства РК от 27.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 341</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 8.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="201"/>
+    <w:bookmarkStart w:name="z204" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия руководителя Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z205" w:id="202"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z205" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Комитета осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z206" w:id="203"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z206" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководитель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z207" w:id="204"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z207" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Руководитель Комитета имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z208" w:id="205"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z208" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия руководителя Комитета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z209" w:id="206"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z209" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пределах своей компетенции подписывает приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z210" w:id="207"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z210" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет руководству Министерства сельского хозяйства Республики Казахстан (далее – Министерство) предложения по структуре и штатной численности Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z211" w:id="208"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z211" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вносит представления руководителю аппарата Министерства о назначении на должности заместителей председателя Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z212" w:id="209"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z212" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) назначает на должности и освобождает от должностей работников Комитета, руководителей территориальных подразделений и их заместителей, а также руководителей подведомственных организаций и их заместителей, кроме заместителей председателя Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z213" w:id="210"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z213" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утверждает положения о структурных и территориальных подразделениях Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z214" w:id="211"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z214" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) определяет и утверждает должностные обязанности и полномочия своих заместителей, работников Комитета, руководителей территориальных подразделений и их заместителей, а также руководителей подведомственных организаций и их заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z215" w:id="212"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z215" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в пределах своей компетенции принимает меры, направленные на противодействие коррупции в Комитете и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z216" w:id="213"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z216" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) поощряет и налагает дисциплинарные взыскания на работников Комитета, руководителей территориальных подразделений и их заместителей, а также руководителей подведомственных организаций и их заместителей, кроме заместителей председателя Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z217" w:id="214"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z217" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Комитета, руководителей территориальных подразделений и их заместителей, а также руководителей подведомственных организаций и их заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z218" w:id="215"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z218" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) возлагает на время отсутствия руководителя территориального подразделения Комитета временное исполнение его обязанностей на заместителя руководителя или другого работника территориального подразделения Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z219" w:id="216"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z219" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) утверждает структуру и согласовывает штатные расписания подведомственных организаций Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z220" w:id="217"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z220" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) утверждает структуру и штатную численность территориальных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z221" w:id="218"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z221" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) вырабатывает предложения по формированию государственной политики в регулируемой сфере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z222" w:id="219"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z222" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) определяет компетенцию и порядок взаимодействия территориальных подразделений с Комитетом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z223" w:id="220"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z223" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) отменяет или приостанавливает полностью или в части действие актов территориальных подразделений и подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z224" w:id="221"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z224" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) представляет Комитет в государственных органах и иных организациях без доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z226" w:id="223"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z225" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) согласование в установленном законодательством порядке технико-экономические обоснования или проектно-сметные документации на строительство объектов, финансируемых за счет целевых бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z226" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) курирует юридическую, кадровую и бухгалтерскую службы Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z227" w:id="224"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z227" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) осуществляет иные полномочия в соответствии с законами и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z228" w:id="225"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z228" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий руководителя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z229" w:id="226"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменением, внесенным приказом Министра сельского хозяйства РК от 8.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z230" w:id="227"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z230" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z231" w:id="228"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z231" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z232" w:id="229"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z232" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z233" w:id="230"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z233" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z234" w:id="231"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z234" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z235" w:id="232"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z235" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z236" w:id="233"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z236" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z237" w:id="234"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z237" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z238" w:id="235"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z238" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  1. Республиканские государственные учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z239" w:id="236"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z239" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Республиканский противоэпизоотический отряд" Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z240" w:id="237"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z240" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Республиканские государственные предприятия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z241" w:id="238"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z241" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканская ветеринарная лаборатория" Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z242" w:id="239"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z242" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный референтный центр по ветеринарии" Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z243" w:id="240"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z243" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень территориальных подразделений, находящихся в ведении Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Перечень с изменениями, внесенными приказом Министра сельского хозяйства РК от 27.09.2023 </w:t>
+      Сноска. Перечень с изменениями, внесенными приказами Министра сельского хозяйства РК от 27.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 341</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 8.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="241"/>
+    <w:bookmarkStart w:name="z244" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Акмолинская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z245" w:id="242"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z245" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аккольская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z246" w:id="243"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z246" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аршалынская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z247" w:id="244"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z247" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Астраханская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z248" w:id="245"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z248" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Атбасарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z249" w:id="246"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z249" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Буландинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z250" w:id="247"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z250" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Егиндыкольская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z251" w:id="248"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z251" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Государственное учреждение "Ерейментауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z252" w:id="249"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z252" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Государственное учреждение "Есильская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z253" w:id="250"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z253" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Государственное учреждение "Жаксынская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z254" w:id="251"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z254" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Государственное учреждение "Жаркаинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z255" w:id="252"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z255" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственное учреждение "Коргалжинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z256" w:id="253"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z256" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Государственное учреждение "Сандыктауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z257" w:id="254"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z257" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Государственное учреждение "Целиноградская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z258" w:id="255"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z258" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Государственное учреждение "Шортандинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z259" w:id="256"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z259" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Государственное учреждение "Территориальная инспекция района Биржан сал Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z260" w:id="257"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z260" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Государственное учреждение "Зерендинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z261" w:id="258"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z261" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Государственное учреждение "Бурабайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z262" w:id="259"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z262" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Государственное учреждение "Кокшетауская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z263" w:id="260"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z263" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Государственное учреждение "Степногорская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z264" w:id="261"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z264" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Государственное учреждение "Актюбинская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z265" w:id="262"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z265" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Айтекебийская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z266" w:id="263"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z266" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственное учреждение "Алгинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z267" w:id="264"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z267" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Байганинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z268" w:id="265"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z268" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Государственное учреждение "Иргизская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z269" w:id="266"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z269" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственное учреждение "Каргалинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z270" w:id="267"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z270" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Государственное учреждение "Мартукская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z271" w:id="268"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z271" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Государственное учреждение "Мугалжарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z272" w:id="269"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z272" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Государственное учреждение "Темирская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z273" w:id="270"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z273" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Государственное учреждение "Уилская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z274" w:id="271"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z274" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Государственное учреждение "Кобдинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z275" w:id="272"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z275" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Государственное учреждение "Хромтауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z276" w:id="273"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z276" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Государственное учреждение "Шалкарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z277" w:id="274"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z277" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Государственное учреждение "Актюбинская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z278" w:id="275"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z278" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Государственное учреждение "Алматинская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z279" w:id="276"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z279" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Государственное учреждение "Балхашская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z280" w:id="277"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z280" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Государственное учреждение "Енбекшиказахская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z281" w:id="278"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z281" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z282" w:id="279"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z282" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Государственное учреждение "Илийская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z283" w:id="280"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z283" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Государственное учреждение "Территориальная инспекция города Қонаев Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z284" w:id="281"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z284" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Государственное учреждение "Карасайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z285" w:id="282"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z285" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Государственное учреждение "Кегенская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z286" w:id="283"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z286" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Государственное учреждение "Райымбекская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z287" w:id="284"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z287" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Государственное учреждение "Талгарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z288" w:id="285"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z288" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Государственное учреждение "Уйгурская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z289" w:id="286"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z289" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Государственное учреждение "Атырауская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z290" w:id="287"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z290" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Государственное учреждение "Жылыойская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z291" w:id="288"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z291" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Государственное учреждение "Индерская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z292" w:id="289"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z292" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Государственное учреждение "Исатайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z293" w:id="290"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z293" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Государственное учреждение "Кзылкогинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z294" w:id="291"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z294" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Государственное учреждение "Курмангазинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z295" w:id="292"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z295" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Государственное учреждение "Махамбетская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z296" w:id="293"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z296" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Государственное учреждение "Макатская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z297" w:id="294"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z297" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Государственное учреждение "Атырауская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z298" w:id="295"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Государственное учреждение "Восточно-Казахстанская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z299" w:id="296"/>
+    <w:bookmarkStart w:name="z503" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-1. Государственное учреждение "Территориальная инспекция района Үлкен Нарын Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z504" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-2. Государственное учреждение "Территориальная инспекция района Марқакөл Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z299" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Государственное учреждение "Территориальная инспекция района Алтай Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z300" w:id="297"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z300" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Государственное учреждение "Глубоковская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z301" w:id="298"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z301" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Государственное учреждение "Зайсанская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z302" w:id="299"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z302" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Государственное учреждение "Катон-Карагайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z303" w:id="300"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z303" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Государственное учреждение "Территориальная инспекция района Самар Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z304" w:id="301"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z304" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Государственное учреждение "Курчумская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z305" w:id="302"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z305" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Государственное учреждение "Тарбагатайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z306" w:id="303"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z306" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Государственное учреждение "Уланская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z307" w:id="304"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z307" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Государственное учреждение "Шемонаихинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z308" w:id="305"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z308" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Государственное учреждение "Риддерская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z309" w:id="306"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z309" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Государственное учреждение "Усть-Каменогорская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z310" w:id="307"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z310" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Государственное учреждение "Жамбылская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z311" w:id="308"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z311" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Государственное учреждение "Байзакская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z312" w:id="309"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z312" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z313" w:id="310"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z313" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Государственное учреждение "Жуалынская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z314" w:id="311"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z314" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Государственное учреждение "Кордайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z315" w:id="312"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z315" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Государственное учреждение "Территориальная инспекция района Т. Рыскулова Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z316" w:id="313"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z316" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Государственное учреждение "Меркенская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z317" w:id="314"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z317" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Государственное учреждение "Мойынкумская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z318" w:id="315"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z318" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Государственное учреждение "Сарысуская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z319" w:id="316"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z319" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Государственное учреждение "Таласская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z320" w:id="317"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z320" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Государственное учреждение "Шуйская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z321" w:id="318"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z321" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Государственное учреждение "Таразская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z322" w:id="319"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z322" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Государственное учреждение "Западно-Казахстанская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z323" w:id="320"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z323" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Государственное учреждение "Акжаикская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z324" w:id="321"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z324" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Государственное учреждение "Территориальная инспекция района Бәйтерек Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z325" w:id="322"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z325" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Государственное учреждение "Бурлинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z326" w:id="323"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z326" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Государственное учреждение "Жангалинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z327" w:id="324"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z327" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Государственное учреждение "Жанибекская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z328" w:id="325"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z328" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Государственное учреждение "Казталовская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z329" w:id="326"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z329" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Государственное учреждение "Каратобинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z330" w:id="327"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z330" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Государственное учреждение "Сырымская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z331" w:id="328"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z331" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Государственное учреждение "Таскалинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z332" w:id="329"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z332" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Государственное учреждение "Теректинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z333" w:id="330"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z333" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Государственное учреждение "Бокейординская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z334" w:id="331"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z334" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Государственное учреждение "Чингирлауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z335" w:id="332"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z335" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Государственное учреждение "Уральская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z336" w:id="333"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z336" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Государственное учреждение "Карагандинская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z337" w:id="334"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z337" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Государственное учреждение "Абайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z338" w:id="335"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z338" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Государственное учреждение "Актогайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z339" w:id="336"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z339" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Государственное учреждение "Бухаржырауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z340" w:id="337"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z340" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Государственное учреждение "Каркаралинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z341" w:id="338"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z341" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Государственное учреждение "Нуринская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z342" w:id="339"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z342" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Государственное учреждение "Осакаровская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z343" w:id="340"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z343" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Государственное учреждение "Шетская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z344" w:id="341"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z344" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Государственное учреждение "Шахтинская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z345" w:id="342"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z345" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Государственное учреждение "Карагандинская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z346" w:id="343"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z346" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Государственное учреждение "Саранская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z347" w:id="344"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z347" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Государственное учреждение "Темиртауская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z348" w:id="345"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z348" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Государственное учреждение "Балхашская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z349" w:id="346"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z349" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Государственное учреждение "Приозерская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z350" w:id="347"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z350" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Государственное учреждение "Костанайская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z351" w:id="348"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z351" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Государственное учреждение "Алтынсаринская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z352" w:id="349"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z352" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Государственное учреждение "Амангельдинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z353" w:id="350"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z353" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Государственное учреждение "Аулиекольская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z354" w:id="351"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z354" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Государственное учреждение "Денисовская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z355" w:id="352"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z355" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Государственное учреждение "Жангельдинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z356" w:id="353"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z356" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Государственное учреждение "Житикаринская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z357" w:id="354"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z357" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Государственное учреждение "Камыстинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z358" w:id="355"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z358" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Государственное учреждение "Карабалыкская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z359" w:id="356"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z359" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Государственное учреждение "Карасуская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z360" w:id="357"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z360" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Государственное учреждение "Костанайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z361" w:id="358"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z361" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Государственное учреждение "Мендыкаринская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z362" w:id="359"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z362" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Государственное учреждение "Наурзумская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z363" w:id="360"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z363" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. Государственное учреждение "Сарыкольская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z364" w:id="361"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z364" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Государственное учреждение "Территориальная инспекция района Беимбета Майлина Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z365" w:id="362"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z365" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. Государственное учреждение "Узункольская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z366" w:id="363"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z366" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Государственное учреждение "Федоровская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z367" w:id="364"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z367" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Государственное учреждение "Аркалыкская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z368" w:id="365"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z368" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Государственное учреждение "Костанайская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z369" w:id="366"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z369" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Государственное учреждение "Лисаковская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z370" w:id="367"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z370" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Государственное учреждение "Рудненская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z371" w:id="368"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z371" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Государственное учреждение "Кызылординская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z372" w:id="369"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z372" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. Государственное учреждение "Аральская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z373" w:id="370"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z373" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. Государственное учреждение "Жалагашская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z374" w:id="371"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z374" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131. Государственное учреждение "Жанакорганская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z375" w:id="372"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z375" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. Государственное учреждение "Казалинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z376" w:id="373"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z376" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. Государственное учреждение "Кармакчинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z377" w:id="374"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z377" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Государственное учреждение "Сырдарьинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z378" w:id="375"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z378" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. Государственное учреждение "Шиелийская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z379" w:id="376"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z379" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. Государственное учреждение "Кызылординская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z380" w:id="377"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z380" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Государственное учреждение "Мангистауская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z381" w:id="378"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z381" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Государственное учреждение "Мангистауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z382" w:id="379"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z382" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Государственное учреждение "Каракиянская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z383" w:id="380"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z383" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. Государственное учреждение "Тупкараганская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z384" w:id="381"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z384" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Государственное учреждение "Бейнеуская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z385" w:id="382"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z385" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Государственное учреждение "Жана-Озенская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z386" w:id="383"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z386" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Государственное учреждение "Актауская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z387" w:id="384"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z387" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. Государственное учреждение "Мунайлинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z388" w:id="385"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z388" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Государственное учреждение "Павлодарская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z389" w:id="386"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z389" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. Государственное учреждение "Территориальная инспекция района Аққулы Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z390" w:id="387"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z390" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Государственное учреждение "Баянаульская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z391" w:id="388"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z391" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148. Государственное учреждение "Железинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z392" w:id="389"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z392" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. Государственное учреждение "Иртышская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z393" w:id="390"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z393" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. Государственное учреждение "Майская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z394" w:id="391"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z394" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. Государственное учреждение "Павлодарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z395" w:id="392"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z395" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. Государственное учреждение "Территориальная инспекция района Тереңкөл Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z396" w:id="393"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z396" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. Государственное учреждение "Успенская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z397" w:id="394"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z397" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154. Государственное учреждение "Актогайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z398" w:id="395"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z398" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155. Государственное учреждение "Щербактинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z399" w:id="396"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z399" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. Государственное учреждение "Аксуская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z400" w:id="397"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z400" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. Государственное учреждение "Экибастузская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z401" w:id="398"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z401" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Государственное учреждение "Павлодарская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z402" w:id="399"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z402" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159. Государственное учреждение "Северо-Казахстанская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z403" w:id="400"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z403" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160. Государственное учреждение "Айыртауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z404" w:id="401"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z404" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161. Государственное учреждение "Акжарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z405" w:id="402"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z405" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. Государственное учреждение "Аккайынская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z406" w:id="403"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z406" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163. Государственное учреждение "Территориальная инспекция района Магжана Жумабаева Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z407" w:id="404"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z407" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164. Государственное учреждение "Есильская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z408" w:id="405"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z408" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z409" w:id="406"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z409" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. Государственное учреждение "Кызылжарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z410" w:id="407"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z410" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Государственное учреждение "Мамлютская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z411" w:id="408"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z411" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168. Государственное учреждение "Территориальная инспекция района Шал акына Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z412" w:id="409"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z412" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169. Государственное учреждение "Тайыншинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z413" w:id="410"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z413" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170. Государственное учреждение "Тимирязевская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z414" w:id="411"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z414" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171. Государственное учреждение "Уалихановская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z415" w:id="412"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z415" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172. Государственное учреждение "Территориальная инспекция района Габита Мусрепова Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z416" w:id="413"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z416" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173. Государственное учреждение "Петропавловская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z417" w:id="414"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z417" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174. Государственное учреждение "Туркестанская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z418" w:id="415"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z418" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175. Государственное учреждение "Байдибекская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z419" w:id="416"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z419" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176. Государственное учреждение "Жетысайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z420" w:id="417"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z420" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177. Государственное учреждение "Казыгуртская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z421" w:id="418"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z421" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178. Государственное учреждение "Келесская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z422" w:id="419"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z422" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179. Государственное учреждение "Махтааральская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z423" w:id="420"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z423" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180. Государственное учреждение "Ордабасинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z424" w:id="421"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z424" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181. Государственное учреждение "Отрарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z425" w:id="422"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z425" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182. Государственное учреждение "Сайрамская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z426" w:id="423"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z426" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183. Государственное учреждение "Сарыагашская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z427" w:id="424"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z427" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184. Государственное учреждение "Сузакская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z428" w:id="425"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z428" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185. Государственное учреждение "Толебийская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z429" w:id="426"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z429" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186. Государственное учреждение "Тюлькубасская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z430" w:id="427"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z430" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       187. Государственное учреждение "Шардаринская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z431" w:id="428"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z431" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188. Государственное учреждение "Арысская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z432" w:id="429"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z432" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189. Государственное учреждение "Туркестанская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z433" w:id="430"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z433" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190. Государственное учреждение "Ленгерская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z434" w:id="431"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z434" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191. Государственное учреждение "Кентауская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z435" w:id="432"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z435" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192. Государственное учреждение "Территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан по городу Астане".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z436" w:id="433"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z436" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       193. Государственное учреждение "Территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан по городу Алматы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z437" w:id="434"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z437" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       194. Государственное учреждение "Территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан по городу Шымкенту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z438" w:id="435"/>
+    <w:bookmarkEnd w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       195. Государственное учреждение "Территориальная инспекция области Абай Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z439" w:id="436"/>
+    <w:bookmarkStart w:name="z505" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195-1. Государственное учреждение "Территориальная инспекция района Мақаншы Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z506" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195-2. Государственное учреждение "Территориальная инспекция района Жаңасемей Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z439" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       196. Государственное учреждение "Территориальная инспекция района Ақсуат Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z440" w:id="437"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z440" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       197. Государственное учреждение "Абайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z441" w:id="438"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z441" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       198. Государственное учреждение "Аягозская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z442" w:id="439"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z442" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       199. Государственное учреждение "Бескарагайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z443" w:id="440"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z443" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       200. Государственное учреждение "Бородулихинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z444" w:id="441"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z444" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       201. Государственное учреждение "Жарминская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z445" w:id="442"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z445" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       202. Государственное учреждение "Кокпектинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z446" w:id="443"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z446" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       203. Государственное учреждение "Урджарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z447" w:id="444"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z447" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       204. Государственное учреждение "Семейская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z448" w:id="445"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z448" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       205. Государственное учреждение "Курчатовская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z449" w:id="446"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z449" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       206. Государственное учреждение "Территориальная инспекция области Жетісу Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z450" w:id="447"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z450" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207. Государственное учреждение "Аксуская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z451" w:id="448"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z451" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       208. Государственное учреждение "Алакольская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z452" w:id="449"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z452" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209. Государственное учреждение "Каратальская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z453" w:id="450"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z453" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       210. Государственное учреждение "Кербулакская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z454" w:id="451"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z454" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       211. Государственное учреждение "Коксуская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z455" w:id="452"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z455" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       212. Государственное учреждение "Панфиловская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z456" w:id="453"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z456" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       213. Государственное учреждение "Сарканская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z457" w:id="454"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z457" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       214. Государственное учреждение "Ескельдинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z458" w:id="455"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z458" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       215. Государственное учреждение "Талдыкорганская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z459" w:id="456"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z459" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       216. Государственное учреждение "Текелийская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z460" w:id="457"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z460" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217. Государственное учреждение "Территориальная инспекция области Ұлытау Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z461" w:id="458"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z461" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       218. Государственное учреждение "Жанааркинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z462" w:id="459"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z462" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219. Государственное учреждение "Улытауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z463" w:id="460"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z463" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       220. Государственное учреждение "Жезказганская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z464" w:id="461"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z464" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       221. Государственное учреждение "Сатпаевская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z465" w:id="462"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z465" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       222. Государственное учреждение "Каражалская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkEnd w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>