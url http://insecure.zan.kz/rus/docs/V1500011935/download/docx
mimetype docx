--- v2 (2026-03-13)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="deb7b47" w14:textId="deb7b47">
+    <w:p w14:paraId="eff3e2e" w14:textId="eff3e2e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1099,1536 +1099,2056 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...655 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 22.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 282</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после его первого официального опубликования).</w:t>
-[...697 lines deleted...]
-        <w:t xml:space="preserve"> Закона о государственных услугах, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1. Правила выдачи административным органом разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения (далее – Правила), разработаны в соответствии с подпунктом 52) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 9 июля 2004 года "Об охране, воспроизводстве и использовании животного мира", подпунктом 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 15 апреля 2013 года "О государственных услугах" и определяют порядок выдачи административным органом разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) административный орган – национальный административный орган, назначенный Правительством Республики Казахстан по организации выполнения обязательств Республики Казахстан по Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения в соответствии с пунктом 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об охране, воспроизводстве и использовании животного мира"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заявитель – физическое или юридическое лицо, филиал или представительство юридического лица, лицензиат, владелец разрешения второй категории, обратившиеся в соответствующий разрешительный орган для прохождения лицензирования или разрешительной процедуры или направившие уведомление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Конвенция – Конвенция о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения к которой Республика Казахстан присоединилась в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 6 апреля 1999 года "О присоединении Республики Казахстан к Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) научная организация – организация по Конвенции, назначенная Правительством Республики Казахстан для выдачи научного заключения; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) образец – любое включенное в приложения 1, 2, 3 Конвенции животное, живое или мертвое или его любая легко опознаваемая часть или его дериват;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разрешение – подтверждение права физического или юридического лица на осуществление деятельности или действий (операций), осуществляемое разрешительными органами посредством лицензирования или разрешительной процедуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сторона – государство, для которого Конвенция вступила в силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок выдачи административным органом разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Одним из прилагаемых документов к заявлению на получение разрешения на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения является заключение научного органа в соответствии со статьями III-V Конвенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения научного заключения на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения заявитель в бумажной форме направляет в научную организацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) заявление на получение научного заключения на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при импорте образцов на территорию Республики Казахстан копию разрешения на экспорт или сертификат на реэкспорт в случае, если образец включен в приложения 1, 2, 3 Конвенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разрешение на охотув форме электронного документа, в случае изъятия видов животных, их частей и дериватов, из природной среды обитания на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при импорте на территорию, экспорте и (или) реэкспорте с территории Республики Казахстан ловчих хищных птиц фотографии с кольцами (микрочипы), а также копию паспорта ловчей хищной птицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при импорте на территорию, экспорте и (или) реэкспорте с территории Республики Казахстан образцов копию контракта или договора между экспортером и импортером, подтверждающего намерения о совершении данного действия, а также документ в котором представлены сведения о количестве и объеме импортируемой, экспортируемой и (или) реэкспортируемой продукции, пол, вид продукции и его описание (живая, консервированная, оплодотворенная, криоконсервированная);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при экспорте и (или) реэкспорте с территории Республики Казахстан образцов искусственно выращенных в Республике Казахстан копию уведомления о начале или прекращении деятельности по искусственному разведению животных, виды которых включены в приложения I и II Конвенции и (или) свидетельства о регистрации в административном органе физических и юридических лиц, осуществляющих искусственное разведение животных, виды которых включены в приложения I и IIКонвенции, промежуточные акты бонитировки, а также в случае приобретения копии документов о приобретении образцов (накладная, договор, акты).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Научная организация в течение 3 (трех)рабочих дней с момента поступления заявления на получение научного заключения на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения рассматривает его и выдает научное заключение либо отказывает в выдаче научного заключения в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представления заявления на получение научного заключения на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения не по установленной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) наличия в представленных документах недостоверных сведений; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) если импорт, экспорт и (или) реэкспорт образцов угрожает их выживанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Научное заключение оформляется на фирменном бланке научной организации, подписывается уполномоченным должностным лицом и скрепляется печатью научной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Государственная услуга "Выдача административным органом разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конвенции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения" (далее – государственная услуга) оказывается Административным органом в лице Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z158" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги изложен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 22.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для получения государственной услуги физические и (или) юридические лица (далее – услугополучатель) подают услугодателю через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал), следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) заявление на получение разрешения на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения в форме электронного документа, удостоверенное электронной цифровой подписью (далее – ЭЦП) заявителя, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электронную копию контракта или договора между экспортером и импортером, подтверждающего намерения о совершении данного импорта, экспорта и (или) реэкспорта, за исключением лиц, осуществляющих импорт, экспорт и (или) реэкспорт в личных целях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при импорте образцов на территорию Республики Казахстан электронную копию разрешения на экспорт или сертификата на реэкспорт в случае, если образец включен в приложения 1, 2, 3 Конвенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) электронную копию заключения научной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5)сведения, подтверждающие оплату в бюджет государственной пошлины за выдачу разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 615 Кодекса Республики Казахстан от 25 декабря 2017 года "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разрешение на охоту, в случае изъятия видов животных, их частей и дериватов, из природной среды обитания на территории Республики Казахстан в форме электронного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. При подаче документов услугополучателю в "личный кабинет" через портал направляется статус о принятии запроса для оказания государственной услуги с указанием даты выдачи результата. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, оплаты в бюджет государственной пошлины за выдачу разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения, разрешение на охоту услугодатель получает из соответствующих информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Услугодатель в день поступления документов осуществляет прием и регистрацию поступившего заявления на получение разрешения и прилагаемые к нему документы и передает на исполнение в ответственное структурное подразделение услугодателя(при обращении услугополучателя после 18.00 часов или в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 13 декабря 2001 года "О праздниках в Республике Казахстан", прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ответственное структурное подразделение услугодателя в течение 2 (двух) рабочих дней с момента получения документов проверяет полноту представленных документов. В случае представления услугополучателем неполного пакета документов согласно перечня, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, и (или) документов с истекшим сроком действия услугодатель формирует мотивированный отказ в дальнейшем рассмотрении заявления и направляет его в форме электронного документа, подписанного ЭПЦ уполномоченного лица услугодателя в "личный кабинет" услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При полном пакете документов, услугодатель в течении 3 (трех) рабочих дней со дня поступления документов рассматривает на соответствие к настоящим Правилам и выносит решение о выдаче разрешения на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На портал в "личный кабинет" услугополучателя направляется уведомление о месте выдачи результата оказания государственной услуги в форме электронного документа, подписанного ЭПЦ уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Услугодатель отказывает в оказании государственной услуги по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Разрешение выдается заявителю (либо представителю по доверенности) под роспись в журнале выдачи административным органом разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Разрешение содержит информацию, указанную в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, период действия для импорта, экспорта и (или) реэкспорта образцов только в течение шести месяцев с момента его выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, может не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с пунктом 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о государственных услугах, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра экологии, геологии и природных ресурсов РК от 06.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3256,68 +3776,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер/индивидуальный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на получение научного заключения на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать научное заключение на импорт, экспорт и (или) реэкспорт образцов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4397,50 +4917,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии), подпись, место печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7119,51 +7753,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра экологии, геологии и природных ресурсов РК от 06.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на получение разрешения на импорт на территорию Республики Казахстан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -7172,81 +7806,81 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>подпадающих под действие Конвенции о международной торговле видами дикой фауны</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и флоры, находящимися под угрозой исчезновения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z157" w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z157" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Прошу выдать разрешение на импорт, экспорт и (или) реэкспорт образцов.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8454,68 +9088,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешение на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -12450,68 +13084,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал выдачи административным органом разрешения на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -13672,55 +14306,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>