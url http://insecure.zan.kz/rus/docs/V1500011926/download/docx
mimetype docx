--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ff1e50f" w14:textId="ff1e50f">
+    <w:p w14:paraId="30d782b" w14:textId="30d782b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,120 +152,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О ветеринарии" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 10 Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 14.06.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 192</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -320,80 +310,186 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копии на официальное опубликование в периодические печатные издания и в информационно-правовую систему "Әділет";</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) исключен приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан и интранет-портале государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
@@ -827,100 +923,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О ветеринарии" (далее – Закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок регистрации лазерных станций, изделий (средств) и атрибутов для проведения идентификации сельскохозяйственных животных и производителей, а также порядок оказания государственной услуги "Регистрация лазерных станций, изделий (средств) и атрибутов для проведения идентификации сельскохозяйственных животных и их производителей" (далее – государственная услуга).</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах) и определяют порядок регистрации лазерных станций, изделий (средств) и атрибутов для проведения идентификации сельскохозяйственных животных и производителей, а также порядок оказания государственной услуги "Регистрация лазерных станций, изделий (средств) и атрибутов для проведения идентификации сельскохозяйственных животных и их производителей" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 14.06.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 192</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1049,51 +1145,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ведомство уполномоченного органа в области ветеринарии (далее – ведомство) – Комитет ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) личный кабинет – автоматизированное рабочее место пользователя на веб-портале "электронного правительства" для осуществления процедур регистрации лазерных станций, изделий (средств) и атрибутов для проведения идентификации сельскохозяйственных животных и производителей, а также получения автоматических уведомлений и информации, размещенной на веб-портале "электронного правительства";</w:t>
+      7) личный кабинет – автоматизированное рабочее место пользователя на веб-портале "цифрового правительства" для осуществления процедур регистрации лазерных станций, изделий (средств) и атрибутов для проведения идентификации сельскохозяйственных животных и производителей, а также получения автоматических уведомлений и информации, размещенной на веб-портале "цифрового правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) процессинговый центр – структурное подразделение государственной ветеринарной организации, созданной Правительством Республики Казахстан, осуществляющее функции в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1149,74 +1245,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) база данных по эмиссии индивидуальных номеров – автоматизированная система эмиссии индивидуальных номеров сельскохозяйственных животных, включающая сведения о зарегистрированных лазерных станциях, изделиях (средствах) и атрибутах для проведения идентификации сельскохозяйственных животных и их производителях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
+      11) веб-портал "цифрового правительства" (далее – портал) – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      12) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенным приказом Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1307,54 +1465,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Перечень основных требований к оказанию государственной услуги "Регистрация лазерных станций, изделий (средств) и атрибутов для проведения идентификации сельскохозяйственных животных и их производителей" указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1765,230 +1985,696 @@
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги направляется в личный кабинет услугополучателя в форме электронного документа, подписанного ЭЦП руководителя услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Приостановление срока оказания государственной услуги начинается со дня направления уведомления услугополучателю о решении услугодателя по приостановлению процесса оказания государственной услуги. Течение срока оказания государственной услуги возобновляется со дня вынесения решения услугодателем о возобновлении процесса оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-1 в соответствии с приказом Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2. Услугодатель приостанавливает процесс оказания государственной услуги в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z181" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти гражданина (в том числе объявления умершим) или реорганизации, ликвидации юридического лица, если права услугополучателей на получение соответствующих материальных или нематериальных благ допускает правопреемство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z182" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) признания гражданина недееспособным и (или) ограниченно дееспособным в установленном законами Республики Казахстан порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z183" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) невозможности оказания государственной услуги до разрешения вопросов, рассматриваемых государственными органами либо в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-2 в соответствии с приказом Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-3. Процесс оказания государственной услуги приостанавливается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z185" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случаях, предусмотренных подпунктами 1) и 2) пункта 8-2 настоящих Правил, – до определения правопреемника умершего лица или назначения недееспособному лицу опекуна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z186" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случаях, предусмотренных подпунктом 3) пункта 8-2 настоящих Правил, – до определения позиции государственным органом или до вступления в законную силу судебного акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-3 в соответствии с приказом Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-4. Услугодатель по ходатайству услугополучателя или по своей инициативе приостанавливает процесс оказания государственной услуги в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z188" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) действия непреодолимой силы, временно препятствующей дальнейшему процессу оказанию услуги. Под действиями непреодолимой силы, временно препятствующей дальнейшему процессу оказания государственной услуги, понимается введение чрезвычайного положения, угроза или возникновение чрезвычайной ситуации природного и техногенного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z189" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нахождения услугополучателя в служебной командировке, в медицинской организации на стационарном лечении, превышающих срок оказания государственной услуги, за исключением случаев получения услуги его законными представителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-4 в соответствии с приказом Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Основаниями для отказа в оказании государственной услуги являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z35" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности документов, представленных услугополучателем для регистрации, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z36" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами и формам, размерам и характеристикам, установленным Правилами идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z37" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z38" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Информация о зарегистрированных лазерных станциях, изделиях (средствах), атрибутах и их производителях консолидируется в реестре зарегистрированных лазерных станций, изделий (средств), атрибутов для проведения идентификации сельскохозяйственных животных и их производителей по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Реестр).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z39" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Услугодатель размещает обновленный Реестр на интернет-ресурсе уполномоченного органа в течение 2 (двух) рабочих дней со дня включения информации в Реестр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z40" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном Правилами внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги, утвержденными </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+      12. Услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги, утвержденными приказом исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 (зарегистрированый в Реестре государственной регистрации нормативных правовых актов под № 8555). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган и услугодатель в течение 3 (трех) рабочих дней с даты утверждения или изменения настоящих Правил актуализируют информацию о порядке оказания государственной услуги и направляет в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2008,145 +2694,165 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра сельского хозяйства РК от 24.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 197</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра сельского хозяйства РК от 19.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей, и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z42" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, ведомства, уполномоченного органа, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z92" w:id="41"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z92" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК), услугодатель направляет ее в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), не позднее 3 (трех) рабочих дней со дня поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), в случае принятия в течение 3 (трех) рабочих дней благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2165,270 +2871,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z44" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем, ведомством, уполномоченным органом – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z45" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z46" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Срок рассмотрения жалобы услугодателем, ведомством, уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z47" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z48" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z49" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z50" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В случаях несогласия с результатами оказания государственной услуги, услугополучатель обращается в суд в соответствии с подпунктом 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2810,68 +3516,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           идентификационный номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           Адрес _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на регистрацию лазерных станций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу зарегистрировать ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3710,88 +4416,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес _____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="51"/>
+    <w:bookmarkStart w:name="z93" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на регистрацию изделий (средств) для проведения идентификации сельскохозяйственных животных и их производителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z94" w:id="52"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z94" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу зарегистрировать ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5265,77 +5971,77 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           идентификационный номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           Адрес _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заявление на регистрацию атрибутов для проведения идентификации сельскохозяйственных животных и их производителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу зарегистрировать ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6234,1307 +6940,1349 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для проведения идентификации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сельскохозяйственных животных</w:t>
+              <w:t>сельскохозяйственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и производителей</w:t>
+              <w:t>животных и производителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="54"/>
+    <w:bookmarkStart w:name="z95" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Регистрация лазерных станций, изделий (средств) и атрибутов для проведения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>идентификации сельскохозяйственных животных и их производителей"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Министра сельского хозяйства РК от 24.05.2023 </w:t>
+      Сноска. Приложение 4 - в редакции приказа Министра сельского хозяйства РК от 19.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 197</w:t>
+        <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Процессинговый центр (далее – услугодатель).</w:t>
+Наименование государственной услуги: Регистрация лазерных станций, изделий (средств) и атрибутов для проведения идентификации сельскохозяйственных животных и их производителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Через веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+Процессинговый центр (далее – услугодатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 (один) рабочий день.</w:t>
+Через веб-портал "цифрового правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (полностью автоматизированная).</w:t>
+1 (один) рабочий день.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о прохождении регистрации, либо мотивированный отказ в оказании государственной услуги.</w:t>
+Электронная (частично цифровизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно физическим и юридическим лицам (далее – услугополучатель).</w:t>
+Уведомление о прохождении регистрации, либо мотивированный отказ в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...74 lines deleted...]
-              </w:rPr>
               <w:t>
-Адреса мест оказания государственной услуги размещены на:</w:t>
-[...35 lines deleted...]
-2) на портале.</w:t>
+Государственная услуга оказывается бесплатно физическим и юридическим лицам (далее – услугополучатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) для регистрации лазерных станций:</w:t>
+              <w:t xml:space="preserve">
+1) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс), прием заявления и выдача результата оказания государственной услуги осуществляются следующим рабочим днем);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-заявление на регистрацию лазерных станций в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя;</w:t>
+              <w:t xml:space="preserve">
+2) услугодателя – с понедельника по пятницу включительно с 9.00 по 17.00 часов, с перерывом на обед с 13.00 по 14.30 часов, за исключением выходных и праздничных дней в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) для регистрации изделий (средств) и их производителей:</w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заявление на регистрацию изделий (средств) для проведения идентификации сельскохозяйственных животных и их производителей в форме электронного документа, удостоверенного ЭЦП услугополучателя;</w:t>
+1) на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан – www.gov.kz;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) для регистрации атрибутов и их производителей:</w:t>
-[...1 lines deleted...]
-          </w:p>
+2) на портале.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заявление на регистрацию атрибутов для проведения идентификации сельскохозяйственных животных и их производителей в форме электронного документа, удостоверенного ЭЦП услугополучателя.</w:t>
-[...1 lines deleted...]
-          </w:p>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
-[...1 lines deleted...]
-          </w:p>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Не допускается истребование от услугополучателей документов, которые могут быть получены из информационных систем.</w:t>
+1) для регистрации лазерных станций:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заявление на регистрацию лазерных станций в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) для регистрации изделий (средств) и их производителей:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заявление на регистрацию изделий (средств) для проведения идентификации сельскохозяйственных животных и их производителей в форме электронного документа, удостоверенного ЭЦП услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) для регистрации атрибутов и их производителей:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заявление на регистрацию атрибутов для проведения идентификации сельскохозяйственных животных и их производителей в форме электронного документа, удостоверенного ЭЦП услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не допускается истребование от услугополучателей документов, которые могут быть получены из цифровых систем.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подтверждением принятия заявления является соответствующий статус в личном кабинете услугополучателя о принятии запроса для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8119,68 +8867,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о прохождении регистрации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый (-ая) ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8741,68 +9489,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый (-ая) ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9057,68 +9805,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сельскохозяйственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>животных и производителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр зарегистрированных лазерных станций, изделий (средств), атрибутов для проведения идентификации сельскохозяйственных животных и их производителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -10228,55 +10976,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10602,31 +11350,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>