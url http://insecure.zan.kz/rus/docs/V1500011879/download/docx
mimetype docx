--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3951612" w14:textId="3951612">
+    <w:p w14:paraId="644bb34" w14:textId="644bb34">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1278,238 +1278,338 @@
         <w:t xml:space="preserve">
       9) оператор информационно-коммуникационной инфраструктуры "электронного правительства" (далее – оператор) – юридическое лицо, определяемое Правительством Республики Казахстан в соответствии с подпунктом 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации", на которое возложено обеспечение функционирования закрепленной за ним информационно-коммуникационной инфраструктуры "электронного правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z104" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z996" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) земельный участок - выделенная в замкнутых границах часть земли, закрепляемая в установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Земельным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодексом Республике Казахстан порядке за субъектами земельных отношений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z105" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Пункт 2 с изменением, внесенным приказом Министра сельского хозяйства РК от 11.06.2026 № 236 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z997" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Образец семенного и посадочного материала, предназначенный для сортоиспытания, отбирается с урожая предыдущего либо текущего года и сопровождается аттестатом или свидетельством на семена сельскохозяйственных растений по формам документации на семена, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 23 августа 2004 года № 453 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 3080).</w:t>
+        <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 23 августа 2004 года № 453 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 3080).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 408</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие 01.01.2025).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="21"/>
+    <w:bookmarkStart w:name="z998" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Образец семенного и посадочного материала, ввозимый в Республику Казахстан для проведения сортоиспытания, сопровождается фитосанитарным сертификатом по форме согласно приложению 6 к Правилам по охране территории Республики Казахстан от карантинных объектов и чужеродных видов, утвержденным приказом Министра сельского хозяйства Республики Казахстан от 29 июня 2015 года № 15-08/590 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12032), и документами, подтверждающими сортовые и посевные качества.</w:t>
+        <w:t xml:space="preserve">
+      4. Образец семенного и посадочного материала, ввозимый в Республику Казахстан для проведения сортоиспытания, сопровождается фитосанитарным сертификатом по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам по охране территории Республики Казахстан от карантинных объектов и чужеродных видов, утвержденным приказом Министра сельского хозяйства Республики Казахстан от 29 июня 2015 года № 15-08/590 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12032), и документами, подтверждающими сортовые и посевные качества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 408</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие 01.01.2025).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z107" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1582,347 +1682,595 @@
         <w:t>
       2) наименование рода, вида (на латинском и государственном или русском языках).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z111" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заявитель направляет в Государственную комиссию образец (эталон сорта), включающий гербарий, семена, клубни, луковицы, черенки, соцветия (колосья, метелки, початки и другие части растений) для формирования и постоянного хранения семенного сортового генофонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z112" w:id="27"/>
+    <w:bookmarkStart w:name="z999" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Государственная комиссия использует результаты испытаний, проведенных другими организациями Республики Казахстан, а также других государств, с которыми заключены соответствующие договоры, и данные, представленные заявителем.</w:t>
+      8. Государственная комиссия использует результаты испытаний, проведенных другими организациями Республики Казахстан, а также других государств, с которыми заключены соответствующие договоры, и данные, представленные заявителем, которые получены от уполномоченных органов других государств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z113" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1000" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> родов и видов растений, по которым патентоспособность и хозяйственная полезность оцениваются по данным государственного испытания или заявителя, утверждены приказом исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 29 мая 2015 года № 4-2/490 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11479).</w:t>
+        <w:t>
+      9. Перечни родов и видов растений, по которым патентоспособность и хозяйственная полезность оцениваются по данным государственного испытания или заявителя, утверждены приказом Министра сельского хозяйства Республики Казахстан от 30 марта 2026 года № 106.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z114" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Одновременно с проведением испытания сорта на хозяйственную полезность Государственная комиссия проводит испытание на отличимость, однородность, стабильность и составляет официальное описание по морфологическим признакам. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z115" w:id="30"/>
+    <w:bookmarkStart w:name="z1001" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Государственная комиссия взимает плату за проведение испытания сортов сельскохозяйственных культур на патентоспособность (отличимость, однородность, стабильность), экспертизу копии заявления на патентоспособность с прилагаемыми документами, наименования сорта сельскохозяйственного растения, а также за оказание иных работ и услуг, по установленным ценам на товары (работы, услуги), производимые и (или) реализуемые государственными учреждениями в сфере сортоиспытания, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 31 января 2020 года № 30 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 19995).</w:t>
+        <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 31 января 2020 года № 30 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19995).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z116" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1002" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. По заявке на выдачу патента на селекционное достижение, полевые испытания не проводятся, в случае если селекционное достижение ранее уже проходило испытание на отличимость, однородность, стабильность и хозяйственную полезность, и его описание идентично официальному описанию морфологических признаков селекционного достижения, составленной Государственной комиссией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z117" w:id="32"/>
+    <w:bookmarkStart w:name="z1003" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом оплата взимается за экспертизу копии заявления на патентоспособность с прилагаемыми документами, наименования сорта и за ранее проведенные испытания на отличимость, однородность и стабильность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z118" w:id="33"/>
+    <w:bookmarkStart w:name="z1004" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение о наименовании селекционного достижения и заключение о патентоспособности направляется в экспертную организацию после оплаты услуг заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения сортоиспытания сельскохозяйственных растений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z119" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z119" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок проведения экспертизы и испытания сортов на патентоспособность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z120" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z120" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Экспертиза и испытание сорта на патентоспособность включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z121" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z121" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение экспертизы копии заявки на выдачу патента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z122" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z122" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение экспертизы сорта на новизну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z123" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z123" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение экспертизы наименования сорта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z124" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z124" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) испытание сортов сельскохозяйственных растений в лабораторных условиях на предмет отличимости и однородности по морфологическим и биохимическим признакам и соответствия описанию, представленному в заявке на выдачу патента на селекционное достижение (далее – лабораторное испытание);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z125" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z125" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) изучение новых сортов в полевых условиях в сравнении с сортами-эталонами, по признакам, определенным методиками проведения испытаний на отличимость, однородность, стабильность в разрезе культур, утвержденными Государственной комиссией в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1977,414 +2325,576 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона об охране селекционных достижений (далее – полевое испытание на отличимость, однородность и стабильность).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z126" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z126" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Копия заявки на выдачу патента на селекционное достижение и анкета селекционного достижения (далее – заявка на выдачу патента) поступает в Государственную комиссию от экспертной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z127" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z127" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При экспертизе и испытании сорта на патентоспособность по данным заявителя полевое испытание на отличимость, однородность и стабильность не проводится.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z128" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z128" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Экспертиза и испытание сорта на патентоспособность по данным заявителя проводится в срок до одного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z129" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z1005" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Экспертиза и испытание сорта на патентоспособность по данным государственного сортоиспытания проводится не менее двух периодов от появления всходов до созревания (далее – вегетационный период).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="45"/>
+      17. Экспертиза и испытание сорта на патентоспособность по данным государственного сортоиспытания проводится в следующие сроки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z1006" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по зерновым, зернобобовым, крупяным, масличным, техническим, прядильным, однолетним кормовым, овощным, бахчевым, цветочно-декоративным культурам и картофелю – не менее двух вегетационных периодов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z1007" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по многолетним травам – не менее одного цикла использования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z1008" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по плодовым, ягодным культурам, винограду – не менее одного хозяйственного урожая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z1009" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по лесным культурам - до возникновения технической спелости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z1010" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для проведения экспертизы и испытания сорта на патентоспособность по данным государственного сортоиспытания Государственная комиссия направляет заявителю наряд на поставку семенного и посадочного материала по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – наряд на поставку семян).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z131" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z1011" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель представляет в Государственную комиссию необходимое количество семенного и посадочного материала согласно наряду на поставку семян.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z132" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Экспертиза копии заявки на выдачу патента, экспертиза сорта на новизну, экспертиза наименования сорта проводится в двухмесячный срок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z133" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z133" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Экспертиза копии заявки на выдачу патента проводится Государственной комиссией путем проверки полноты предоставленной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z134" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z1012" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Сорт считается новым, если на дату подачи заявки семена или другой посадочный материал данного селекционного достижения не продавались и не передавались другим лицам автором или его правопреемником для использования сорта на территории:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z993" w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z1013" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Республики Казахстан – ранее чем за один год до даты подачи заявки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z994" w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z1014" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) любого другого государства – ранее чем за четыре года по однолетним культурам и ранее чем за шесть лет по многолетним культурам до даты подачи заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z995" w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z1015" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Экспертиза заявленного сорта на новизну проводится на основании анализа общедоступных сведений, полученных из открытых источников информации, включая официальные реестры, базы данных уполномоченных органов, публикации и иные источники, доступ к которым не ограничен в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z1016" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Если в результате экспертизы заявленного сорта на новизну установлено, что сорт не соответствует критерию новизны, Государственная комиссия в течение 5 (пяти) рабочих дней со дня выявления несоответствия составляет заключение об отказе в выдаче патента на селекционное достижение в растениеводстве по форме согласно </w:t>
+      Если в результате экспертизы заявленного сорта на новизну установлено, что сорт не соответствует критерию новизны, Государственная комиссия в течение 5 (пяти) рабочих дней со дня выявления несоответствия составляет заключение о несоответствии сорта требованиям патентоспособности по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – заключение об отказе в выдаче патента), и направляет его в экспертную организацию.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – заключение о несоответствии сорта), и направляет его в экспертную организацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 408</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="53"/>
+    <w:bookmarkStart w:name="z138" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Наименование селекционного достижения составляется в соответствии со статьей 6 Закона об охране селекционных достижений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z139" w:id="54"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z139" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Государственная комиссия по результатам проведения экспертизы наименования сорта на соответствие требованиям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2399,293 +2909,375 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона об охране селекционных достижений, в двухмесячный срок со дня поступления копии заявки на выдачу патента направляет в экспертную организацию заключение по результатам проверки наименования селекционного достижения по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z140" w:id="55"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z140" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если наименование сорта не отвечает требованиям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона об охране селекционных достижений, то по запросу экспертной организации заявитель в двухмесячный срок предлагает новое наименование сорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z141" w:id="56"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z1017" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Лабораторное испытание проводится Государственной комиссией одновременно с полевыми испытаниями на отличимость, однородность и стабильность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z142" w:id="57"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z1018" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ходе лабораторного испытания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z143" w:id="58"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z1019" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) с использованием свода описания сортов, по которым проводились экспертиза и испытание на патентоспособность и хозяйственную полезность, с разделением на сорта, включенные в Государственный реестр селекционных достижений, рекомендуемых к использованию в Республике Казахстан (далее – Государственный реестр), и сорта, не включенные в Государственный реестр (далее – банк данных), определяется наличие отличимых признаков от других сортов;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="59"/>
+      1) с использованием свода описания сортов, по которым проводились экспертиза и испытание на патентоспособность и хозяйственную полезность, с разделением на сорта, включенные в Государственный реестр, и сорта, не включенные в Государственный реестр (далее – банк данных), определяется наличие отличимых признаков от других сортов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z1020" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дается оценка однородности признаков на основе визуального анализа представленных материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z145" w:id="60"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z1021" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) проводятся биохимические исследования методом электрофореза.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="61"/>
+      3) проводятся биохимические исследования методом электрофореза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z1022" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. При выявлении отрицательных результатов лабораторного испытания (несоответствия признакам, указанным в представленной заявителем анкете селекционного достижения, и отсутствия явно выраженных отличимых признаков по морфологии и белковой формуле электрофоретического спектра) Государственная комиссия в течение 5 (пяти) рабочих дней направляет в экспертную организацию заключение об отказе в выдаче патента.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+      4) Республиканская лаборатория направляет результаты лабораторного испытания в Государственную комиссию по форме согласно приложению 12 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 408</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="62"/>
+    <w:bookmarkStart w:name="z1023" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. При выявлении несоответствия признакам, указанным в представленной заявителем анкете селекционного достижения, и отсутствия явно выраженных отличимых признаков по морфологии и белковой формуле электрофоретического спектра Государственная комиссия проводит полевое испытание на однородность, отличимость и стабильность для подтверждения результатов лабораторного испытания. При подтверждении результатов лабораторного испытания Государственная комиссия в течение 5 (пяти) рабочих дней направляет в экспертную организацию заключение о несоответствии сорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При получении положительных результатов лабораторного испытания Государственная комиссия в течение 5 (пяти) рабочих дней принимает решение о продолжении полевых испытаний на отличимость, однородность и стабильность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2704,652 +3296,722 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="63"/>
+    <w:bookmarkStart w:name="z148" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Сорт отвечает требованиям отличимости, если он явно отличается от любого другого сорта, существование которого на момент подачи заявки на выдачу патента является общеизвестным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z149" w:id="64"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z149" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Сорт считается однородным, если с учетом особенностей его размножения остается однородным по селектируемым признакам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z150" w:id="65"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z150" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Сорт отвечает критерию стабильности, если его основные признаки остаются неизменными после каждого размножения, а в случае особого цикла размножения – в конце каждого цикла размножения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z151" w:id="66"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z1024" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Результаты испытаний сорта на отличимость, однородность и стабильность обрабатываются Государственной комиссией в течение 10 (десяти) рабочих дней с использованием банка данных.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="67"/>
+      29. Результаты испытаний сорта на отличимость, однородность и стабильность обрабатываются Государственной комиссией в течение 10 (десяти) рабочих дней с использованием банка данных. Результаты рассматриваются Экспертным советом по рассмотрению внесений изменений в Государственный реестр (далее – Экспертный совет), созданным Государственной комиссией с целью подготовки предложений по вопросам государственного испытания и охраны селекционных достижений, и составляется заключение о патентоспособности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. В случае если заявитель не представит в течение 2 (двух) лет подряд семенной материал согласно наряду на поставку семян, направленному Государственной комиссией, сорт снимается с экспертизы и испытания на патентоспособность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z153" w:id="68"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z1025" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Если в результате экспертизы и испытания на патентоспособность, проведенных Государственной комиссией, будет установлено, что заявленный сорт соответствует условиям патентоспособности, Государственная комиссия составляет заключение о патентоспособности сорта по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, с описанием сорта по форме согласно </w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам, с описанием сорта согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам и в течение 5 (пяти) рабочих дней направляет их в двух экземплярах в экспертную организацию.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+        <w:t xml:space="preserve"> к настоящим Правилам и в течение 5 (пяти) рабочих дней направляет скан-копии в экспертную организацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 408</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="69"/>
+    <w:bookmarkStart w:name="z1026" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. При установлении Государственной комиссией несоответствия заявленного сорта одному из критериев новизны, отличимости, однородности и стабильности, Государственная комиссия составляет заключение об отказе в выдаче патента и в течение 5 (пяти) рабочих дней направляет его в двух экземплярах в экспертную организацию.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+      32. При установлении Государственной комиссией несоответствия заявленного сорта одному из критериев новизны, отличимости, однородности и стабильности, Государственная комиссия составляет заключение о несоответствии сорта и в течение 5 (пяти) рабочих дней направляет скан-копии в экспертную организацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 408</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 32 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Патентообладатель поддерживает сорт в течение срока действия патента таким образом, чтобы сохранялись признаки, указанные в официальном описании сорта, составленном на дату регистрации их в Государственном реестре Республики Казахстан охраняемых сортов растений, который ведется экспертной организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z156" w:id="71"/>
+    <w:bookmarkStart w:name="z156" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Патентообладатель представляет по запросу Государственной комиссии образцы семенного и посадочного материала для проведения контрольных испытаний и проверки сохранности сорта в течение 12 (двенадцати) месяцев с даты направления запроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z157" w:id="72"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z157" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок оказания государственной услуги "Государственное испытание сельскохозяйственных растений на хозяйственную полезность"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z158" w:id="73"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z158" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Государственная услуга оказывается Министерством сельского хозяйства Республики Казахстан (далее – услугодатель). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z159" w:id="74"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z159" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Государственное испытание сорта на хозяйственную полезность включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z160" w:id="75"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z160" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) прием заявки на испытание селекционного достижения на хозяйственную полезность (далее – заявка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z161" w:id="76"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z161" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) экспертизу заявки и наименования сорта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z162" w:id="77"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z162" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение полевых испытаний на хозяйственную полезность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z163" w:id="78"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z163" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) идентификацию сорта по морфологическим признакам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z164" w:id="79"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z164" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) регистрацию описания сорта по точным и воспроизводимым признакам, определяющим сортовую принадлежность в банке данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z165" w:id="80"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z165" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если по заявленному сорту имеется положительное заключение на выдачу патента, экспертиза наименования сорта не проводится.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z166" w:id="81"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z166" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Для получения государственной услуги заявитель либо его представитель по доверенности (далее – услугополучатель) подает в бумажном виде через канцелярию Государственной комиссии, либо посредством веб-портала "электронного правительства" www.egov.kz (далее – веб-портал) заявку, включающую документы и материалы, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z167" w:id="82"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z167" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Перечень основных требований к оказанию государственной услуги "Государственное испытание сельскохозяйственных растений на хозяйственную полезность" изложен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3388,70 +4050,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="83"/>
+    <w:bookmarkStart w:name="z168" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Специалист канцелярии Государственной комиссии в день поступления осуществляет регистрацию заявки, и документов и материалов, указанных в Перечне, в течение 30 (тридцати) минут с момента поступления и направляет их руководителю Государственной комиссии для определения ответственного исполнителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждением принятия заявки на бумажном носителе в канцелярии Государственной комиссии является отметка на его копии о регистрации с указанием даты, времени (часы, минуты).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3562,110 +4224,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="84"/>
+    <w:bookmarkStart w:name="z173" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Заявка от иностранных услугополучателей подается в Государственную комиссию через их представителя по доверенности и (или) представительства. Указанные представители и представительства осуществляют действия, связанные с ведением дел по заявке, в том числе по таможенному оформлению и рассылке семенного и посадочного материала для государственного испытания на хозяйственную полезность согласно наряду на поставку семян.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z174" w:id="85"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z174" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Для включения селекционного достижения в планы государственных испытаний очередного сельскохозяйственного года заявка подается услугополучателем в Государственную комиссию не позднее 25 декабря, по культурам озимого сева не позднее 31 января.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z175" w:id="86"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z175" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Документы и материалы, указанные в Перечне, направляются в Государственную комиссию с указанием наименования сорта (если название не определено, то указывается селекционный номер) и подписью услугополучателя. Документы без указания наименования сорта (если название не определено – селекционного номера) возвращаются без рассмотрения в течение 3 (трех) рабочих дней с даты поступления заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3684,368 +4346,368 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="87"/>
+    <w:bookmarkStart w:name="z176" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Дополнительные документы, поступившие к заявке и содержащие признаки, которые не были приведены в первичных документах заявки и изменяющие сущность заявленного сорта, не принимаются во внимание при рассмотрении заявки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z177" w:id="88"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z177" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Переписка с Государственной комиссией ведется услугополучателем по каждой заявке в отдельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z178" w:id="89"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z178" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Государственное испытание сорта на хозяйственную полезность по данным услугополучателя проводится в срок до одного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z179" w:id="90"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z179" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Государственное испытание сорта на хозяйственную полезность по данным государственного сортоиспытания, со дня закладки полевых опытов, проводится в следующие сроки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z180" w:id="91"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z180" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по зерновым, зернобобовым, крупяным, масличным, техническим, прядильным, однолетним кормовым, овощным, бахчевым, цветочно-декоративным культурам и картофелю – не менее двух вегетационных периодов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z181" w:id="92"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z181" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по многолетним травам – не менее двух циклов использования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z182" w:id="93"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z182" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по плодовым, ягодным культурам и винограду – не менее двух хозяйственных урожаев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z183" w:id="94"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z183" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях неблагоприятных погодных условий, возникновения обстоятельств непреодолимой силы в период государственного испытания сорта на хозяйственную полезность, срок государственного испытания продлевается на один вегетационный период для дополнительного изучения сорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z184" w:id="95"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z184" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Ответственный исполнитель Государственной комиссии проводит экспертизу заявки и наименования сорта в течение 10 (десяти) рабочих дней с даты поступления заявки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z185" w:id="96"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z185" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В экспертизу заявки и наименования сорта входит рассмотрение правильности заполнения заявки и экспертиза анкеты селекционного достижения, а также проверка правильности предложенного наименования на соответствие требованиям, указанным в статье 6 Закона об охране селекционных достижений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z186" w:id="97"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z186" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Ответственный исполнитель Государственной комиссии проводит экспертизу на отличимость сорта посредством банка данных Государственной комиссии по морфологическим признакам, также наименования сорта посредством базы наименования сортов Государственной комиссии на соответствие статье 6 Закона об охране селекционных достижений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z187" w:id="98"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z187" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. По основаниям, указанным в пункте 62 настоящих Правил, ответственный исполнитель Государственной комиссии в течение 10 (десяти) рабочих дней с даты поступления заявки направляет услугополучателю мотивированный ответ об отказе в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После положительного результата проведения экспертизы заявки и наименования сорта ответственный исполнитель Государственной комиссии направляет услугополучателю уведомление о принятии заявки на государственное испытание селекционного достижения на хозяйственную полезность по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z989" w:id="99"/>
+    <w:bookmarkStart w:name="z989" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49-1. При наличии оснований для отказа в оказании государственной услуги, Государственная комиссия уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление о заслушивании направляется не позднее чем за 3 (три) рабочих дня до завершения срока, указанного в части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4158,251 +4820,679 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="100"/>
+    <w:bookmarkStart w:name="z1027" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49-2. Заявитель может отозвать ранее поданную заявку на государственное испытание селекционного достижения на хозяйственную полезность:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z1028" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по яровым культурам - до 1 марта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z1029" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по озимым культурам - до 1 июля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 49-2 в соответствии с приказом Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1030" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49-3. При смене заявителя, оригинатор сорта письменно уведомляет Государственную комиссию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 49-3 в соответствии с приказом Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Для проведения полевых испытаний на хозяйственную полезность Государственная комиссия направляет услугополучателю наряд на поставку семян.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z190" w:id="101"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z190" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель представляет в Государственную комиссию необходимое количество семенного и посадочного материала по адресам и в сроки, указанные в наряде на поставку семян.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z191" w:id="102"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z1031" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. При государственном испытании сорта на хозяйственную полезность по данным услугополучателя полевые испытания не проводятся в случаях, если услугополучатель представит документацию, подтверждающую положительные результаты испытания сорта уполномоченных органов других государств, проведенного в условиях, схожих по почвенно-климатическим параметрам с условиями рекомендуемой для использования административно-территориальной единицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z192" w:id="103"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z1032" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представленные услугополучателем результаты испытания сорта свидетельствуют о превышении урожайности над лучшим сортом из числа рекомендуемых к использованию, с которым проводится сравнение испытываемых сортов по хозяйственно-полезным признакам (далее – стандарт по хозяйственно-полезным признакам), устойчивости к основным болезням на уровне со стандартами по хозяйственно-полезным признакам или наличии особых хозяйственно-ценных признаков, определяющих цель использования сорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z193" w:id="104"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z1033" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии данных от услугополучателя полевые испытания проводятся в сроки, указанные в пункте 46 настоящего Приказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 51 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Полевые испытания проводятся в одном месте в условиях, обеспечивающих развитие культуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z194" w:id="105"/>
+    <w:bookmarkStart w:name="z1034" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52-1. Государственные испытания проводятся на государственных сортоиспытательных участках (станциях) или на земельном участке заявителя (по согласованию).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 52-1 в соответствии с приказом Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. В ходе проведения государственного испытания на хозяйственную полезность ответственный исполнитель Государственной комиссии по истечении двух вегетационных периодов проводит идентификацию сорта по морфологическим признакам (отличимость, однородность и стабильность), по результатам которой составляется официальное описание сорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z195" w:id="106"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z1035" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      54. При несоответствии сорта по идентичности заявленному описанию, Государственная комиссия принимает решение об отклонении заявки и прекращении государственного испытания сорта на хозяйственную полезность в связи с затруднением или невозможностью определения сортовой принадлежности, и ответственный исполнитель Государственной комиссии готовит уведомление об оказании государственной услуги по форме согласно </w:t>
+      54. При несоответствии сорта критериям однородности, отличимости, стабильности, Государственная комиссия принимает решение об отклонении заявки и прекращении государственного испытания сорта на хозяйственную полезность, и ответственный исполнитель Государственной комиссии готовит уведомление об оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписанный подписью (ЭЦП) руководителем Государственной комиссии, и направляет услугополучателю в течение 10 (десяти) рабочих дней со дня принятия решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z196" w:id="107"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 54 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. В случае если услугополучатель не представит в течение 2 (двух) лет подряд с момента регистрации заявки семенной и посадочный материал для государственного испытания на хозяйственную полезность согласно наряду на поставку семян, направленной Государственной комиссией, сорт снимается с государственного испытания сельскохозяйственных растений на хозяйственную полезность. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z197" w:id="108"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z1036" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56. Результаты государственного испытания сельскохозяйственных растений на хозяйственную полезность по данным услугополучателя и по данным государственного испытания рассматриваются Экспертным советом по рассмотрению внесений изменений в Государственный реестр (далее – Экспертный совет), созданным Государственной комиссией с целью подготовки предложений по вопросам государственного испытания и охраны селекционных достижений.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z198" w:id="109"/>
+      56. Результаты государственного испытания сельскохозяйственных растений на хозяйственную полезность по данным услугополучателя и по данным государственного испытания рассматриваются Экспертным советом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z1037" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Экспертный совет по итогам рассмотрения результатов государственного испытания составляет заключение с обоснованием снятия селекционного достижения с дальнейшего государственного испытания сельскохозяйственных растений на хозяйственную полезность по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4417,309 +5507,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, или заключение с обоснованием включения селекционного достижения в Государственный реестр селекционных достижений, рекомендуемых к использованию в Республике Казахстан по комплексу хозяйственно-ценных признаков по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – заключение Экспертного совета).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z199" w:id="110"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 56 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Государственная комиссия в течение 10 (десяти) рабочих дней со дня составления заключения Экспертного совета направляет на рассмотрение Республиканской комиссии по вопросам сортоиспытания сельскохозяйственных растений, созданной услугодателем (далее – комиссия), результаты испытаний и заключение Экспертного совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z200" w:id="111"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z200" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Комиссия по итогам рассмотрения результатов испытаний и заключения Экспертного совета направляет услугодателю предложение о снятии сорта с испытания или о рекомендации сорта к использованию по комплексу хозяйственно-ценных признаков для принятия соответствующего решения по внесению изменений и дополнений в Государственный реестр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z201" w:id="112"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z201" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Услугодатель после утверждения Государственного реестра в соответствии с подпунктом 21) пункта 1 статьи 6 Закона о семеноводстве в течение 3 (трех) рабочих дней направляет копию приказа в Государственную комиссию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z202" w:id="113"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z202" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Государственная комиссия после получения приказа в течение 3 (трех) рабочих дней направляет услугополучателю уведомление об оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z203" w:id="114"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z203" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. В случае сбоя информационной системы, содержащей необходимые сведения для оказания государственной услуги Государственная комиссия незамедлительно уведомляет оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z204" w:id="115"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z204" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В этом случае оператор в течение 1 (одного) рабочего дня составляет в произвольной форме протокол о технической проблеме и подписывает его с услугодателем. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z205" w:id="116"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z205" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная комиссия обеспечивает внесение данных о стадии принятия заявки в информационную систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 статьи 5 Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z206" w:id="117"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z206" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Основаниями для отказа в оказании государственной услуги являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z207" w:id="118"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z207" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности документов, представленных услугополучателем для проведения испытания сорта, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z208" w:id="119"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z208" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, необходимых для проведения испытания сорта, требованиям, установленным настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z209" w:id="120"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z209" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя, Государственной комиссии и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z210" w:id="121"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z210" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Жалоба на решение, действие (бездействие) услугодателя, Государственной комиссии по вопросам оказания государственной услуги подается на имя руководителя услугодателя, Государственной комиссии, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4776,270 +5928,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="122"/>
+    <w:bookmarkStart w:name="z211" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z212" w:id="123"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z212" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем, Государственной комиссией – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z213" w:id="124"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z213" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z214" w:id="125"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z214" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Срок рассмотрения жалобы услугодателем, Государственной комиссией, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z215" w:id="126"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z215" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z216" w:id="127"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z216" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z217" w:id="128"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z217" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z218" w:id="129"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z218" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5251,892 +6403,1851 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z221" w:id="130"/>
+      <w:bookmarkStart w:name="z1038" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-             _____________________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
+      _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии) физического лица,</w:t>
+        <w:t>(фамилия, имя, отчество (при его наличии) физического лица,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             _____________________________________________________________</w:t>
+        <w:t>_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                         наименование юридического лица)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="131"/>
+        <w:t>наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1039" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Наряд на поставку семенного и посадочного материала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z223" w:id="132"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республиканское государственное учреждение "Государственная комиссия по сортоиспытанию сельскохозяйственных культур" Министерства сельского хозяйства Республики Казахстан просит направить на сортоиспытание следующий семенной и (или) посадочный материал (нужное подчеркнуть):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z224" w:id="133"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1040" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Культура</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+          <w:bookmarkEnd w:id="143"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сорт</w:t>
-[...143 lines deleted...]
-Количество, килограмм</w:t>
+Сорт/гибрид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Область </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наименование государственного сортоиспытательного участка (станции) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Адрес </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Количество </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z231" w:id="134"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...16 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+семена, кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-6</w:t>
+колосья/метелка, шт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1055" w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1063" w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для проведения испытаний на однородность, отличимость и стабильность</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1073" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для проведения испытаний на хозяйственную полезность</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1083" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для проведения лабораторных испытаний (идентификация)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1093" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z245" w:id="135"/>
+      <w:bookmarkStart w:name="z1096" w:id="149"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок поставки до "___" ____________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Руководитель ________ _______________________________________</w:t>
+        <w:t>Руководитель ________ _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (подпись) (фамилия, имя, отчество (при его наличии))</w:t>
+        <w:t>(подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6330,1366 +8441,1456 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждаю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководитель республиканского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного учреждения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Государственная комиссия</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по сортоиспытанию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сельскохозяйственных культур"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства сельского хозяйства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии), подпись,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>печать)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___" ______________ 20_ года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1098" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заключение о несоответствии сорта требованиям патентоспособности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z248" w:id="136"/>
-[...234 lines deleted...]
-    <w:bookmarkEnd w:id="137"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="138"/>
+          <w:bookmarkStart w:name="z1099" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заявка № ________________________ Дата подачи заявки: ______________________________</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="138"/>
+              <w:t>Заявка № ________ Дата подачи заявки: ______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="139"/>
+          <w:bookmarkStart w:name="z1101" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Культура (род, вид) ________________ Сорт/ Гибрид __________________________________</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="139"/>
+              <w:t>Культура (род, вид)__________ Сорт/Гибрид___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="140"/>
+          <w:bookmarkStart w:name="z1103" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заявитель(и): ____________________________________________________________________</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="140"/>
+              <w:t>Заявитель(и):______________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z256" w:id="141"/>
+          <w:bookmarkStart w:name="z1105" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Автор(ы) сорта: __________________________________________________________________</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="141"/>
+              <w:t>Автор(ы) сорта: ___________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="142"/>
+          <w:bookmarkStart w:name="z1107" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Характеристика по происхождению: ________________________________________________</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="142"/>
+              <w:t>Характеристика по происхождению: _________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z260" w:id="143"/>
+          <w:bookmarkStart w:name="z1109" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Метод селекции: _________________________________________________________________</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="143"/>
+              <w:t>Метод селекции: __________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z262" w:id="144"/>
+          <w:bookmarkStart w:name="z1111" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Образ жизни: _____________________ Цикл развития: _________________________________</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="144"/>
+              <w:t>Образ жизни: _____________________ Цикл развития: __________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="145"/>
+          <w:bookmarkStart w:name="z1113" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Дата начала испытания: ____________ Дата снятия с испытания: ________________________</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="145"/>
+              <w:t>Дата начала испытания: ____________ Дата снятия с испытания: _________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z266" w:id="146"/>
+          <w:bookmarkStart w:name="z1115" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Год районирования: _______________ Год снятия с районирования: ______________________</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="146"/>
+              <w:t>Год районирования: _______________ Год снятия с районирования: _______</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z268" w:id="147"/>
+    <w:bookmarkStart w:name="z1117" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты исследования на Dus-test*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z269" w:id="148"/>
+          <w:bookmarkStart w:name="z1118" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Новизна (novelty) ______________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z271" w:id="149"/>
+          <w:bookmarkStart w:name="z1120" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Отличимость (distinctness) _______________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="150"/>
+          <w:bookmarkStart w:name="z1122" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3. Однородность (uniformity) _______________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="163"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z275" w:id="151"/>
+          <w:bookmarkStart w:name="z1124" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4. Стабильность (stability) _________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z277" w:id="152"/>
+          <w:bookmarkStart w:name="z1126" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5. Другая информация по сорту: ____________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z279" w:id="153"/>
+      <w:bookmarkStart w:name="z1128" w:id="166"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       * расшифровка аббревиатуры: Dus-test – distinctness (отличимость),</w:t>
+        <w:t>* расшифровка аббревиатуры: Dus-test – distinctness (отличимость),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       uniformity(однородность), stability (стабильность).</w:t>
+        <w:t>uniformity (однородность), stability (стабильность).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Заключение по результатам экспертизы селекционного достижения на</w:t>
+        <w:t>Заключение по результатам экспертизы селекционного достижения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       патентоспособность:</w:t>
+        <w:t>на патентоспособность:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       _________________________________________________________________</w:t>
+        <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       _________________________________________________________________</w:t>
+        <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       _________________________________________________________________</w:t>
+        <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       _________________________________________________________________</w:t>
+        <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (обоснование причин отказа в выдаче патента с приведением ссылок на</w:t>
+        <w:t>(обоснование причин отказа в выдаче патента с приведением ссылок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       действующее законодательство Республики Казахстан)</w:t>
+        <w:t>на нормативные правовые акты Республики Казахстан)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Члены экспертного совета:</w:t>
+        <w:t>Члены экспертного совета:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       ____________________________________________</w:t>
+        <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       ____________________________________________</w:t>
+        <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       ____________________________________________</w:t>
+        <w:t>_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       ____________________________________________</w:t>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7841,64 +10042,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z282" w:id="154"/>
+      <w:bookmarkStart w:name="z282" w:id="167"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                              Утверждаю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 Руководитель республиканского</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8059,88 +10260,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 его наличии), подпись, печать)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 "___" ______________ 20_ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z283" w:id="155"/>
+    <w:bookmarkStart w:name="z283" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение по результатам проверки наименования селекционного достижения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z284" w:id="156"/>
+      <w:bookmarkStart w:name="z284" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявка № _____________________ Дата подачи заявки _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Культура: ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8662,64 +10863,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z287" w:id="157"/>
+      <w:bookmarkStart w:name="z287" w:id="170"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                              Утверждаю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 Руководитель республиканского</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8880,902 +11081,902 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 его наличии), подпись, печать)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 "___" ______________ 20_ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z288" w:id="158"/>
+    <w:bookmarkStart w:name="z288" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение о патентоспособности сорта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z289" w:id="159"/>
+          <w:bookmarkStart w:name="z289" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заявка № _______________________ Дата подачи заявки: ___________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z291" w:id="160"/>
+          <w:bookmarkStart w:name="z291" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Культура (род, вид) ________________ Сорт/ Гибрид ______________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z293" w:id="161"/>
+          <w:bookmarkStart w:name="z293" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заявитель(и): ________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z295" w:id="162"/>
+          <w:bookmarkStart w:name="z295" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Автор(ы) сорта: ______________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z297" w:id="163"/>
+          <w:bookmarkStart w:name="z297" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Характеристика по происхождению: _____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z299" w:id="164"/>
+          <w:bookmarkStart w:name="z299" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Метод селекции: _____________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z301" w:id="165"/>
+          <w:bookmarkStart w:name="z301" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Образ жизни: _____________________ Цикл развития: _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z303" w:id="166"/>
+          <w:bookmarkStart w:name="z303" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата начала испытания: ____________ Дата снятия с испытания: ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z305" w:id="167"/>
+          <w:bookmarkStart w:name="z305" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Год районирования: ______________ Год снятия с районирования: ___________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z307" w:id="168"/>
+          <w:bookmarkStart w:name="z307" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Результаты исследования на Dus-test*</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="169"/>
+          <w:bookmarkStart w:name="z309" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Новизна (novelty) ___________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z311" w:id="170"/>
+          <w:bookmarkStart w:name="z311" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Отличимость (distinctness) ___________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z313" w:id="171"/>
+          <w:bookmarkStart w:name="z313" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3. Однородность (uniformity) ___________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z315" w:id="172"/>
+          <w:bookmarkStart w:name="z315" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4. Стабильность (stability) ______________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z317" w:id="173"/>
+          <w:bookmarkStart w:name="z317" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5. Другая информация по сорту: ________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="186"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z319" w:id="174"/>
+      <w:bookmarkStart w:name="z319" w:id="187"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: * расшифровка аббревиатуры: Dus-test – distinctness (отличимость),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       uniformity (однородность), stability (стабильность).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10146,64 +12347,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z322" w:id="175"/>
+      <w:bookmarkStart w:name="z322" w:id="188"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                              Утверждаю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 Руководитель республиканского</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10364,142 +12565,142 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 его наличии), подпись, печать)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 "___" ______________ 20_ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="176"/>
+    <w:bookmarkStart w:name="z323" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Описание сорта </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z324" w:id="177"/>
+          <w:bookmarkStart w:name="z324" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заявка: _______________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10517,134 +12718,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z327" w:id="178"/>
+          <w:bookmarkStart w:name="z327" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заявитель: ______________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z329" w:id="179"/>
+          <w:bookmarkStart w:name="z329" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Культура: _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10662,133 +12863,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z332" w:id="180"/>
+          <w:bookmarkStart w:name="z332" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место проведения испытания: _____________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z334" w:id="181"/>
+          <w:bookmarkStart w:name="z334" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11113,80 +13314,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сортоиспытания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сельскохозяйственных растений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z345" w:id="182"/>
+    <w:bookmarkStart w:name="z345" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Государственное испытание сельскохозяйственных растений на хозяйственную полезность"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15699,139 +17900,139 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z508" w:id="183"/>
+      <w:bookmarkStart w:name="z508" w:id="196"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование и адрес услугополучателя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z509" w:id="184"/>
+    <w:bookmarkStart w:name="z509" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный ответ об отказе в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z510" w:id="185"/>
+      <w:bookmarkStart w:name="z510" w:id="198"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пунктом 1 статьи 5 Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "О государственных услугах", сотрудник услугодателя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16315,88 +18516,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z513" w:id="186"/>
+    <w:bookmarkStart w:name="z513" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о принятии заявки на государственное испытание селекционного достижения на хозяйственную полезность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z514" w:id="187"/>
+      <w:bookmarkStart w:name="z514" w:id="200"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Культура _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Сорт, гибрид ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17210,88 +19411,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z517" w:id="188"/>
+    <w:bookmarkStart w:name="z517" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z518" w:id="189"/>
+      <w:bookmarkStart w:name="z518" w:id="202"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам Государственного испытания сорта на хозяйственную полезность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       сорт, гибрид ____________ культура _______________________- </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17688,142 +19889,142 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z521" w:id="190"/>
+    <w:bookmarkStart w:name="z521" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение с обоснованием снятия селекционного достижения с дальнейшего государственного испытания сельскохозяйственных растений на хозяйственную полезность </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z522" w:id="191"/>
+          <w:bookmarkStart w:name="z522" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сорт/гибрид _________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
+          <w:bookmarkEnd w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17933,80 +20134,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z529" w:id="192"/>
+          <w:bookmarkStart w:name="z529" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Показатели</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="205"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18130,80 +20331,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z535" w:id="193"/>
+          <w:bookmarkStart w:name="z535" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18327,80 +20528,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z541" w:id="194"/>
+          <w:bookmarkStart w:name="z541" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Область ________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18508,80 +20709,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z547" w:id="195"/>
+          <w:bookmarkStart w:name="z547" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сортоучасток _____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18689,80 +20890,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z553" w:id="196"/>
+          <w:bookmarkStart w:name="z553" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Стандарт по хозяйственно-полезным признакам _________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18870,80 +21071,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z559" w:id="197"/>
+          <w:bookmarkStart w:name="z559" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сорт _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="197"/>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19051,80 +21252,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z565" w:id="198"/>
+          <w:bookmarkStart w:name="z565" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Отклонение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="198"/>
+          <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19232,80 +21433,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z571" w:id="199"/>
+          <w:bookmarkStart w:name="z571" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сортоучасток _____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19413,80 +21614,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z577" w:id="200"/>
+          <w:bookmarkStart w:name="z577" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Стандарт по хозяйственно-полезным признакам _________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
+          <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19594,80 +21795,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z583" w:id="201"/>
+          <w:bookmarkStart w:name="z583" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сорт _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
+          <w:bookmarkEnd w:id="214"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19775,80 +21976,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z589" w:id="202"/>
+          <w:bookmarkStart w:name="z589" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Отклонение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
+          <w:bookmarkEnd w:id="215"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19956,80 +22157,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z595" w:id="203"/>
+          <w:bookmarkStart w:name="z595" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сортоучасток _____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
+          <w:bookmarkEnd w:id="216"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20137,80 +22338,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z601" w:id="204"/>
+          <w:bookmarkStart w:name="z601" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Стандарт по хозяйственно-полезным признакам _________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="204"/>
+          <w:bookmarkEnd w:id="217"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20318,80 +22519,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z607" w:id="205"/>
+          <w:bookmarkStart w:name="z607" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сорт _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="205"/>
+          <w:bookmarkEnd w:id="218"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20499,80 +22700,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z613" w:id="206"/>
+          <w:bookmarkStart w:name="z613" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Отклонение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="206"/>
+          <w:bookmarkEnd w:id="219"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20680,80 +22881,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z619" w:id="207"/>
+          <w:bookmarkStart w:name="z619" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Среднее __________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="207"/>
+          <w:bookmarkEnd w:id="220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20861,80 +23062,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z625" w:id="208"/>
+          <w:bookmarkStart w:name="z625" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Стандарт по хозяйственно-полезным признакам _________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:bookmarkEnd w:id="221"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21042,80 +23243,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z631" w:id="209"/>
+          <w:bookmarkStart w:name="z631" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сорт _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkEnd w:id="222"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21223,80 +23424,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z637" w:id="210"/>
+          <w:bookmarkStart w:name="z637" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Отклонение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="210"/>
+          <w:bookmarkEnd w:id="223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21404,80 +23605,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z643" w:id="211"/>
+          <w:bookmarkStart w:name="z643" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Среднее по области ________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:bookmarkEnd w:id="224"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21585,80 +23786,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z649" w:id="212"/>
+          <w:bookmarkStart w:name="z649" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Стандарт по хозяйственно-полезным признакам _________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="225"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21766,80 +23967,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z655" w:id="213"/>
+          <w:bookmarkStart w:name="z655" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сорт _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="226"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21948,80 +24149,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z661" w:id="214"/>
+          <w:bookmarkStart w:name="z661" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Гарантированная прибавка урожайности по области, центнер/гектар __________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="214"/>
+          <w:bookmarkEnd w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22328,80 +24529,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z675" w:id="215"/>
+          <w:bookmarkStart w:name="z675" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15. Устойчивость к болезням, балл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
+          <w:bookmarkEnd w:id="228"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22711,80 +24912,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z690" w:id="216"/>
+          <w:bookmarkStart w:name="z690" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16. Устойчивость к вредителям, балл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
+          <w:bookmarkEnd w:id="229"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23094,80 +25295,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z705" w:id="217"/>
+          <w:bookmarkStart w:name="z705" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17. Устойчивость к полеганию, балл _______________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="217"/>
+          <w:bookmarkEnd w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23334,80 +25535,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z714" w:id="218"/>
+          <w:bookmarkStart w:name="z714" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25. Качественные и технологические показатели</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
+          <w:bookmarkEnd w:id="231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -24193,134 +26394,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z747" w:id="219"/>
+          <w:bookmarkStart w:name="z747" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Примечание: показатели, не указанные в таблице, заполняются дополнительно.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
+          <w:bookmarkEnd w:id="232"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z749" w:id="220"/>
+          <w:bookmarkStart w:name="z749" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Члены экспертного совета: ____________________________________________ ____________________________________________ ____________________________________________ ____________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24607,142 +26808,142 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z756" w:id="221"/>
+    <w:bookmarkStart w:name="z756" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение с обоснованием включения селекционного достижения в Государственный реестр селекционных достижений, рекомендуемых к использованию в Республике Казахстан по комплексу хозяйственно-ценных признаков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z757" w:id="222"/>
+          <w:bookmarkStart w:name="z757" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сорт/гибрид ___________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24852,80 +27053,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z764" w:id="223"/>
+          <w:bookmarkStart w:name="z764" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Показатели</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
+          <w:bookmarkEnd w:id="236"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25049,80 +27250,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z770" w:id="224"/>
+          <w:bookmarkStart w:name="z770" w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
+          <w:bookmarkEnd w:id="237"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25246,80 +27447,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z776" w:id="225"/>
+          <w:bookmarkStart w:name="z776" w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Область ________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
+          <w:bookmarkEnd w:id="238"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25427,80 +27628,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z782" w:id="226"/>
+          <w:bookmarkStart w:name="z782" w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сортоучасток _____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
+          <w:bookmarkEnd w:id="239"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25608,80 +27809,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z788" w:id="227"/>
+          <w:bookmarkStart w:name="z788" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Стандарт по хозяйственно-полезным признакам _________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="227"/>
+          <w:bookmarkEnd w:id="240"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25789,80 +27990,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z794" w:id="228"/>
+          <w:bookmarkStart w:name="z794" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сорт _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="228"/>
+          <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25970,80 +28171,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z800" w:id="229"/>
+          <w:bookmarkStart w:name="z800" w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Отклонение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="229"/>
+          <w:bookmarkEnd w:id="242"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26151,80 +28352,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z806" w:id="230"/>
+          <w:bookmarkStart w:name="z806" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сортоучасток _____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="230"/>
+          <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26332,80 +28533,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z812" w:id="231"/>
+          <w:bookmarkStart w:name="z812" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Стандарт по хозяйственно-полезным признакам _________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="231"/>
+          <w:bookmarkEnd w:id="244"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26513,80 +28714,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z818" w:id="232"/>
+          <w:bookmarkStart w:name="z818" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сорт _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
+          <w:bookmarkEnd w:id="245"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26694,80 +28895,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z824" w:id="233"/>
+          <w:bookmarkStart w:name="z824" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Отклонение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="233"/>
+          <w:bookmarkEnd w:id="246"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26875,80 +29076,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z830" w:id="234"/>
+          <w:bookmarkStart w:name="z830" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сортоучасток _____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="234"/>
+          <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27056,80 +29257,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z836" w:id="235"/>
+          <w:bookmarkStart w:name="z836" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Стандарт по хозяйственно-полезным признакам _________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="235"/>
+          <w:bookmarkEnd w:id="248"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27237,80 +29438,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z842" w:id="236"/>
+          <w:bookmarkStart w:name="z842" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сорт _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="236"/>
+          <w:bookmarkEnd w:id="249"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27418,80 +29619,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z848" w:id="237"/>
+          <w:bookmarkStart w:name="z848" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Отклонение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="237"/>
+          <w:bookmarkEnd w:id="250"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27599,80 +29800,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z854" w:id="238"/>
+          <w:bookmarkStart w:name="z854" w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Среднее __________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="238"/>
+          <w:bookmarkEnd w:id="251"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27780,80 +29981,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z860" w:id="239"/>
+          <w:bookmarkStart w:name="z860" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Стандарт по хозяйственно-полезным признакам _________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="239"/>
+          <w:bookmarkEnd w:id="252"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27961,80 +30162,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z866" w:id="240"/>
+          <w:bookmarkStart w:name="z866" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сорт _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="240"/>
+          <w:bookmarkEnd w:id="253"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28142,80 +30343,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z872" w:id="241"/>
+          <w:bookmarkStart w:name="z872" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Отклонение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="241"/>
+          <w:bookmarkEnd w:id="254"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28323,80 +30524,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z878" w:id="242"/>
+          <w:bookmarkStart w:name="z878" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Среднее по области ________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="242"/>
+          <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28504,80 +30705,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z884" w:id="243"/>
+          <w:bookmarkStart w:name="z884" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Стандарт по хозяйственно-полезным признакам _________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="243"/>
+          <w:bookmarkEnd w:id="256"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28685,80 +30886,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z890" w:id="244"/>
+          <w:bookmarkStart w:name="z890" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сорт _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="244"/>
+          <w:bookmarkEnd w:id="257"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28867,80 +31068,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z896" w:id="245"/>
+          <w:bookmarkStart w:name="z896" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Гарантированная прибавка урожайности по области, центнер/гектар _________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="245"/>
+          <w:bookmarkEnd w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -29247,80 +31448,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z910" w:id="246"/>
+          <w:bookmarkStart w:name="z910" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15. Устойчивость к болезням, балл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="246"/>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -29630,80 +31831,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z925" w:id="247"/>
+          <w:bookmarkStart w:name="z925" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16. Устойчивость к вредителям, балл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="247"/>
+          <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -30013,80 +32214,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z940" w:id="248"/>
+          <w:bookmarkStart w:name="z940" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17. Устойчивость к полеганию, балл _______________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
+          <w:bookmarkEnd w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30253,80 +32454,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z949" w:id="249"/>
+          <w:bookmarkStart w:name="z949" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25. Качественные и технологические показатели</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="249"/>
+          <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -31112,134 +33313,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z982" w:id="250"/>
+          <w:bookmarkStart w:name="z982" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Примечание: показатели, не указанные в таблице, заполняются дополнительно.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="250"/>
+          <w:bookmarkEnd w:id="263"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z984" w:id="251"/>
+          <w:bookmarkStart w:name="z984" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Члены экспертного совета: ____________________________________________ ____________________________________________ ____________________________________________ ____________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="251"/>
+          <w:bookmarkEnd w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31296,50 +33497,1092 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заключение _______________________________________________________________ _______________________________________________________________ _______________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам проведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сортоиспытания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сельскохозяйственных растений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждаю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководитель республиканского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного учреждения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Государственная комиссия</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по сортоиспытанию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сельскохозяйственных культур"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства сельского хозяйства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии), подпись,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>печать)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___" ______________ 20_ года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1132" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Результаты лабораторного испытания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены Приложением 12 в соответствии с приказом Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 236 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1133" w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Культура</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="266"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1136" w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование сорта/гибрида</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="267"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1139" w:id="268"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заявитель</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="268"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1142" w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оценка однородности признаков</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="269"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1145" w:id="270"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результаты биохимического анализа методом электрофореза</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="270"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1148" w:id="271"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата "___" ____________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись) (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись) (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -31360,55 +34603,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>