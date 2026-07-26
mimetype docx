--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9e07b40" w14:textId="9e07b40">
+    <w:p w14:paraId="4d7b7ed" w14:textId="4d7b7ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -729,908 +729,1256 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Государственный учет, кадастр и мониторинг животного мира </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (далее – учет, кадастр и мониторинг) ведутся для целей государственного управления охраной, воспроизводством и устойчивым использованием животного мира, а также сохранения биологического разнообразия и среды обитания животных. Для обеспечения охраны, воспроизводства и использования животного мира ведутся государственные учет, кадастр и мониторинг животного мира, содержащие совокупность сведений о состоянии и географическом распространении видов животных, об их численности, результатах регулярных наблюдений, объемах их хозяйственного использования и другие необходимые данные.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учет, кадастр и мониторинг ведется ведомством уполномоченного органа в области охраны, воспроизводства и использования животного мира (далее – уполномоченный орган) в электронной форме на всей территории Республики Казахстан" в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z31" w:id="8"/>
+    <w:bookmarkStart w:name="z31" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сбор сведений для ведения учета, кадастра и мониторинга осуществляются уполномоченным органом и его территориальными подразделениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z32" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z32" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пользователи животным миром проводят учет численности объектов животного мира и представляют сведения в территориальное подразделение уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра экологии и природных ресурсов РК от 23.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Учет, кадастр и мониторинг ведутся по группам животных: млекопитающие, птицы, пресмыкающиеся, земноводные, беспозвоночные.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра экологии и природных ресурсов РК от 23.07.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра экологии и природных ресурсов РК от 11.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 169</w:t>
+        <w:t>№ 238</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Учет, кадастр и мониторинг ведутся по группам животных: млекопитающие, птицы, пресмыкающиеся, земноводные, беспозвоночные.</w:t>
+      5. Ведение учета, кадастра и мониторинга животного мира ведется по животным, отнесенным к объектам охоты и используемым в иных хозяйственных целях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра экологии и природных ресурсов РК от 11.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра экологии и природных ресурсов РК от 11.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 238</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Порядок ведения государственного учета, кадастра и</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мониторинга животного мира</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Параграф 1. Ведение учета животного мира</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Ведение учета, кадастра и мониторинга животного мира ведется по животным, отнесенным к объектам охоты и используемым в иных хозяйственных целях.</w:t>
+      6. Ведение учета видов животных осуществляется субъектами охотничьего хозяйства, территориальными подразделениями, особо охраняемыми природными территориями и государственными учреждениями за которыми в закреплены территории и акватории, являющиеся средой обитания объектов животного мира.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В резервном фонде охотничьих угодий учеты видов животных проводятся территориальными подразделениями ведомства уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Проведение учета видов животных обеспечивает получение данных об их распространении по территории республики (местах и площади обитания), их численности и возможных объемах использования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Данные учета животного мира являются основой для ведения кадастра и мониторинга животного мира Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Ведение кадастра животного мира</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра экологии и природных ресурсов РК от 11.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 238</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кадастр животного мира Республики Казахстан содержит в электронной форме необходимые сведения и документы о распространении, биологическом состоянии, численности, характере и интенсивности хозяйственного использования видов диких животных.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 2. Порядок ведения государственного учета, кадастра и</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра экологии и природных ресурсов РК от 23.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>мониторинга животного мира</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>Параграф 1. Ведение учета животного мира</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Ведение учета видов животных осуществляется субъектами охотничьего хозяйства, территориальными подразделениями, особо охраняемыми природными территориями и государственными учреждениями за которыми в закреплены территории и акватории, являющиеся средой обитания объектов животного мира.</w:t>
+      11. Кадастр животного мира ведется по видам животных, являющихся объектами охоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      12. Документация кадастра животного мира ведется в форме кадастровой книги по видам животных, являющихся объектами охоты и передача данных осуществляется в электронном виде по средствам интеграции информационных систем согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра экологии, геологии и природных ресурсов Республики Казахстан от 7 сентября 2021 года №359 в Реестре государственной регистрации нормативных правовых актов за № 24277) "Об утверждении Правил ведения Единой системы государственных кадастров природных ресурсов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      7. В резервном фонде охотничьих угодий учеты видов животных проводятся территориальными подразделениями ведомства уполномоченного органа.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра экологии и природных ресурсов РК от 23.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Проведение учета видов животных обеспечивает получение данных об их распространении по территории республики (местах и площади обитания), их численности и возможных объемах использования.</w:t>
+      13. Все учреждения по охране животного мира и особо охраняемые природные территории ежегодно по состоянию на 1 января, следующего за отчетным годом вносят в кадастровую документацию сведения о текущих изменениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Данные учета животного мира являются основой для ведения кадастра и мониторинга животного мира Республики Казахстан.</w:t>
+      До 20 января, следующего за отчетным годом пользователи животным миром представляют, территориальным подразделениям уполномоченного органа кадастровую документацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Перечень ежегодной документации, необходимой для ведения кадастра животного мира, ведется по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Кадастровая книга видов животных, являющихся объектами охоты, осуществляется по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Исключен приказом Министра экологии и природных ресурсов РК от 11.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Ведение кадастра животного мира</w:t>
+        <w:t xml:space="preserve"> Параграф 3. Ведение мониторинга животного мира</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Кадастр животного мира Республики Казахстан содержит в электронной форме необходимые сведения и документы о распространении, биологическом состоянии, численности, характере и интенсивности хозяйственного использования видов диких животных.</w:t>
-[...203 lines deleted...]
-      13. Все учреждения по охране животного мира и особо охраняемые природные территории ежегодно по состоянию на 1 января, следующего за отчетным годом вносят в кадастровую документацию сведения о текущих изменениях.</w:t>
+      17. Мониторинг животного мира представляет собой систему регулярных наблюдений за распространением, численностью, физическим состоянием объектов животного мира, структурой, качеством и площадью среды их обитания. Мониторинг проводится в целях выявления и оценки происходящих изменений, предупреждения и устранения последствий негативных процессов и явлений для сохранения экологических систем и биологического разнообразия, обеспечения сбалансированного и устойчивого использования животного мира.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...206 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1722,286 +2070,286 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>учета, кадастра и мониторинга</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>животного мира</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень ежегодной документации, необходимой для ведения кадастра животного мира</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра экологии и природных ресурсов РК от 23.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма административных данных размещена на интернет ресурсе www.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: 1-ОХ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: годовая.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: 20____ год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих информацию: пользователи животного мира, особо охраняемые природные территории и территориальные подразделения уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: пользователями животного мира и особо охраняемые природные территории в территориальные подразделения Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок предоставления формы административных данных: до 20 января, следующего за отчетным годом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные учетов численности диких животных и птиц (особь)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -3684,90 +4032,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="36"/>
+    <w:bookmarkStart w:name="z96" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z97" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z97" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные учетов численности водоплавающей дичи на водоемах (особь)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -4948,90 +5296,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="38"/>
+    <w:bookmarkStart w:name="z134" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z135" w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z135" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Показатели учета численности охотничьих видов животных на свободных охотничьих угодьях (особь)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -7197,186 +7545,186 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="40"/>
+    <w:bookmarkStart w:name="z205" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z206" w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z206" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Особенности миграций охотничьих видов птиц на водоемах (особь)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z207" w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z207" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) весенний пролет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z208" w:id="43"/>
+          <w:bookmarkStart w:name="z208" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Виды птиц</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="39"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7518,51 +7866,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Учетная численность на стационарных наблюдений</w:t>
+              <w:t xml:space="preserve">Учетная численность </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на стационарных наблюдений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7709,80 +8067,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="44"/>
+          <w:bookmarkStart w:name="z222" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8416,144 +8774,144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="45"/>
+    <w:bookmarkStart w:name="z246" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осенний пролет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z247" w:id="46"/>
+          <w:bookmarkStart w:name="z247" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="42"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8763,80 +9121,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="47"/>
+          <w:bookmarkStart w:name="z254" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9370,166 +9728,166 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="48"/>
+    <w:bookmarkStart w:name="z275" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 5</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z276" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z276" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расселение диких животных, затрачено средств (особь)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z277" w:id="50"/>
+          <w:bookmarkStart w:name="z277" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9946,80 +10304,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z296" w:id="51"/>
+          <w:bookmarkStart w:name="z296" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10653,170 +11011,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z320" w:id="52"/>
+    <w:bookmarkStart w:name="z320" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 6</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z321" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z321" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о добычи диких животных (особь)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z322" w:id="54"/>
+          <w:bookmarkStart w:name="z322" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10839,80 +11197,80 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование охотничьего пользователя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z324" w:id="55"/>
+          <w:bookmarkStart w:name="z324" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Виды животных</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11035,102 +11393,112 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Поступило платежей за пользование животным миром</w:t>
+              <w:t xml:space="preserve">Поступило платежей за пользование животным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>миром</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z329" w:id="56"/>
+          <w:bookmarkStart w:name="z329" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Направлено в республиканский бюджет</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11471,80 +11839,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z345" w:id="57"/>
+          <w:bookmarkStart w:name="z345" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12578,140 +12946,140 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z381" w:id="58"/>
+    <w:bookmarkStart w:name="z381" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Типтік мекенжай бөлігі Типовая адресная часть</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z382" w:id="59"/>
+          <w:bookmarkStart w:name="z382" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Атауы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12732,499 +13100,499 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z385" w:id="60"/>
+          <w:bookmarkStart w:name="z385" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мекенжайы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес___________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z389" w:id="61"/>
+    <w:bookmarkStart w:name="z389" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z390" w:id="62"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z390" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z391" w:id="63"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z391" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық почта мекенжайыАдрес электронной почты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z392" w:id="64"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z392" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z393" w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z393" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z394" w:id="66"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z394" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z395" w:id="67"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z395" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________ ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z396" w:id="68"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z396" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              тегі, аты және әкесінің аты (бар болған жағдайда)       қолы, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z397" w:id="69"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z397" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              фамилия, имя и отчество (при его наличии)             подпись, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z398" w:id="70"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z398" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z399" w:id="71"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z399" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, исполняющее его обязанности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z400" w:id="72"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z400" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________ _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z401" w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z401" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        тегі, аты және әкесінің аты (бар болған жағдайда)                   қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z402" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z402" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        фамилия, имя и отчество (при его наличии)                         подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z403" w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z403" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрдің орны (жеке кәсіпкерлер болып табылатын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z404" w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z404" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    тұлғалардан қоспағанда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z405" w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z405" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место для печати (за исключением лиц, являющихся субъектами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z406" w:id="78"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z406" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    частного предпринимательства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z407" w:id="79"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z407" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13290,1182 +13658,1182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z409" w:id="80"/>
+    <w:bookmarkStart w:name="z409" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы предназначенной для сбора административных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z410" w:id="81"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z410" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень ежегодной документации, необходимой для ведения кадастра животного мира</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z411" w:id="82"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z411" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z412" w:id="83"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z412" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Основной задачей ведения формы является предоставление ежегодной документации, необходимой для ведения кадастра животного мира.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z413" w:id="84"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z413" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадастр животного мира Республики Казахстан содержит систему необходимых сведений и документов о распространении, биологическом состоянии, численности, характере и интенсивности хозяйственного использования видов диких животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z414" w:id="85"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z414" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадастр животного мира ведется по видам животных, являющихся объектами охоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z415" w:id="86"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z415" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документация кадастра животного мира ведется в форме кадастровой книги по видам животных, являющихся объектами охоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z416" w:id="87"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z416" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все учреждения по охране животного мира и особо охраняемые природные территории ежегодно по состоянию на 1 января, следующего за отчетным годом вносят в кадастровую документацию сведения о текущих изменениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z417" w:id="88"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z417" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       До 20 января, следующего за отчетным годом пользователи животным миром представляют территориальным подразделениям уполномоченного органа кадастровую документацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z418" w:id="89"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z418" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z419" w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z419" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В графе 1 таблицы 1 формы указывается наименование охотничьих пользователей, охотничьих хозяйств, особо охраняемых природных территории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z420" w:id="91"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z420" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В графе 2 таблицы 1 формы указывается наименование площади охваченной учетом (тысячи гектар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z421" w:id="92"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z421" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 3 таблицы 1 формы указывается вид животного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z422" w:id="93"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z422" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графах 4, 5, 6, 7 таблицы 1 формы указывается общая численность диких копытных животных по полу и возрасту в особях на площади учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z423" w:id="94"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z423" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графах 8, 9, 10, 11 таблицы 1 формы указывается общая численность диких копытных животных по полу и возрасту в особях (после экстраполяции животных).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z424" w:id="95"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z424" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 1 таблицы 2 формы указывается наименование охотничьих пользователей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z425" w:id="96"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z425" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 2 таблицы 2 формы указывается количество учтенных серых крякв в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z426" w:id="97"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z426" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 3 таблицы 2 формы указывается количество учтенных чирок в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z427" w:id="98"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z427" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 4 таблицы 2 формы указывается количество учтенных нырок в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z428" w:id="99"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z428" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 5 таблицы 2 формы указывается количество учтенных прочих речных уток в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z429" w:id="100"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z429" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 6 таблицы 2 формы указывается общее количество учтенных уток в особях, равное сумме граф 2, 3, 4, 5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z430" w:id="101"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z430" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 7 таблицы 2 формы указывается количество учтенной лысухи в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z431" w:id="102"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z431" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 8 таблицы 2 формы указывается количество учтенных гусей в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z432" w:id="103"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z432" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 1 таблицы 3 формы указывается наименование вида животного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z433" w:id="104"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z433" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 2 таблицы 3 формы указывается наименование площади охваченной учетом (тысячи гектар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z434" w:id="105"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z434" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 3 таблицы 3 формы указывается площадь ареала в тысячах гектарах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z435" w:id="106"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z435" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В графе 4 таблицы 3 формы указывается площадь учета от площади ареала (тысячи гектар)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z436" w:id="107"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z436" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В графе 5 таблицы 3 формы указывается площадь в процентах, на которой произведен учет, от общей площади ареала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z437" w:id="108"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z437" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В графах 6, 7 и 8 таблицы 3 формы указывается показатели учета диких копытных животных по полу и возрасту в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z438" w:id="109"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z438" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В графах 10, 11, 12 и 13 таблицы 3 формы указывается показатели экстраполяции диких копытных животных по полу и возрасту в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z439" w:id="110"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z439" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В графе 14 таблицы 3 формы указывается плотность популяции на 1000 гектар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z440" w:id="111"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z440" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В графе 1 таблицы 4 1) формы указывается охотничьих вид птиц на водоемах, учтенных в период миграции на весеннем пролете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z441" w:id="112"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z441" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В графе 2 таблицы 4 1) формы указывается дата первого появления учитываемых птиц в период миграции на весеннем пролете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z442" w:id="113"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z442" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В графе 3 таблицы 4 1) формы указывается дата массовых пролетов учитываемых птиц в период миграции на весеннем пролете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z443" w:id="114"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z443" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В графе 4 таблицы 4 1) формы указывается дата окончания пролетов учитываемых птиц в период миграции на весеннем пролете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z444" w:id="115"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z444" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В графе 5 таблицы 4 1) формы указывается учтенная численность птиц на весеннем пролете в утреннее время из постоянных наблюдательных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z445" w:id="116"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z445" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В графе 6 таблицы 4 1) формы указывается учтенная численность птиц на весеннем пролете в вечернее время из постоянных наблюдательных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z446" w:id="117"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z446" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. В графе 7 таблицы 4 1) формы указывается общая численность птиц на весеннем пролете равная сумме численности птиц указанной в графах 5 и 6.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z447" w:id="118"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z447" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. В графе 2 таблицы 4 2) формы указывается вид птиц учтенных в период миграции на осеннем пролете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z448" w:id="119"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z448" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. В графе 3 таблицы 4 2) формы указывается дата первого появления учитываемых птиц в период миграции на осеннем пролете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z449" w:id="120"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z449" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В графе 4 таблицы 4 2) формы указывается дата массовых пролетов учитываемых птиц в период миграции на осеннем пролете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z450" w:id="121"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z450" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. В графе 5 таблицы 4 2) формы указывается дата окончания пролетов учитываемых птиц в период миграции на осеннем пролете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z451" w:id="122"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z451" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В графе 6 таблицы 4 2) формы указывается учтенная численность птиц на пролете из постоянных наблюдательных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z452" w:id="123"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z452" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. В графе 2 таблицы 5 формы указывается наименование охотничьих пользователей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z453" w:id="124"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z453" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. В графе 3 таблицы 5 формы указывается наименование охотничьих пользователей, охотничьих хозяйств, особо охраняемых природных территории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z454" w:id="125"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z454" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. В графах 4, 5, 6, 7 таблицы 5 формы указывается показатели расселения диких животных и птиц, затраченных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z455" w:id="126"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z455" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. В графе 2 таблицы 6 формы указывается наименование охотничьих пользователей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z456" w:id="127"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z456" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. В графе 3 таблицы 6 формы указываются виды животных по полу и возрасту в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z457" w:id="128"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z457" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. В графе 4 таблицы 6 формы указывается утвержденный лимит (квота).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z458" w:id="129"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z458" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. В графе 5 таблицы 6 формы указывается количество добытых диких животных по видам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z459" w:id="130"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z459" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. В графе 6 таблицы 6 формы указывается количество добытых диких животных от интурохоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z460" w:id="131"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z460" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. В графе 8 таблицы 6 формы указываются поступившие платежи (тысячи тенге) за пользование животным миром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z461" w:id="132"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z461" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. В графе 9 таблицы 6 формы указывается поступившие платежи (тысячи тенге) за пользование животным миром от интурохоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z462" w:id="133"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z462" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. В графе 10 таблицы 6 формы указываются направленные в республиканский бюджет (тысячи тенге).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z463" w:id="134"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z463" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. В графе 11 таблицы 6 формы указывается количество участвующих охотников (граждан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z464" w:id="135"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z464" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. В графе 12 таблицы 6 формы указывается количество участвующих охотников (иностранных граждан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z465" w:id="136"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z465" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В конце отчета указывается дата его заполнения, фамилия, имя и отчество (при наличии) и ставиться подписи исполнителя и руководителя учреждения по охране животного мира и особо охраняемые природные территории или территориального подразделения уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -14589,246 +14957,246 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>учета, кадастра и мониторинга</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>животного мира</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z466" w:id="137"/>
+    <w:bookmarkStart w:name="z466" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кадастровая книга видов животных, являющихся объектами охоты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра экологии и природных ресурсов РК от 23.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z467" w:id="138"/>
+    <w:bookmarkStart w:name="z467" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма административных данных размещена на интернет ресурсе www.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z468" w:id="139"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z468" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: 2-ОХ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z469" w:id="140"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z469" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежегодная.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z470" w:id="141"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z470" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: 20____ год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z471" w:id="142"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z471" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих информацию: пользователи животного мира, особо охраняемые природные территории и территориальные подразделения уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z472" w:id="143"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z472" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: пользователями животного мира и особо охраняемые природные территории в территориальные подразделения Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z473" w:id="144"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z473" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок предоставления формы административных данных: ежегодно по состоянию на 1 января, следующего за отчетным годом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -14841,478 +15209,478 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z476" w:id="145"/>
+    <w:bookmarkStart w:name="z476" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство, ведомство _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z477" w:id="146"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z477" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Областная территориальная инспекция____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z478" w:id="147"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z478" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Охотничье хозяйство____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z479" w:id="148"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z479" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пользователь___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z480" w:id="149"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z480" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Почтовый адрес ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z481" w:id="150"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z481" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН (ИИН) _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z482" w:id="151"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z482" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кадастровая книга видов животных, являющихся объектами охоты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z483" w:id="152"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z483" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начата: По состоянию на "    " 20___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z484" w:id="153"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z484" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Окончена: По состоянию на "     " 20___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z485" w:id="154"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z485" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На ___ листах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z486" w:id="155"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z486" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хранить постоянно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z487" w:id="156"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z487" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Раздел 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z488" w:id="157"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z488" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основание для ведения охотничьего хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z489" w:id="158"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z489" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В разделе 1 отражаются наименование охотничьего хозяйства, наименование пользователя, договор на ведение охотничьего хозяйства, паспорт охотничьего хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z490" w:id="159"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z490" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Раздел 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z491" w:id="160"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z491" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Численность и оценка видов животных, являющихся объектами охоты (особь)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z492" w:id="161"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z492" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вид животного _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z493" w:id="162"/>
+          <w:bookmarkStart w:name="z493" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата внесения изменений</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15855,80 +16223,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z513" w:id="163"/>
+          <w:bookmarkStart w:name="z513" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16196,80 +16564,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z523" w:id="164"/>
+          <w:bookmarkStart w:name="z523" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
+          <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16505,80 +16873,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z533" w:id="165"/>
+          <w:bookmarkStart w:name="z533" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16794,170 +17162,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z543" w:id="166"/>
+    <w:bookmarkStart w:name="z543" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Количество – данные берутся из учета численности видов животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z544" w:id="167"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z544" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Оценочная стоимость – данные берутся из ставки платы за пользование животным миром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z545" w:id="168"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z545" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На каждый вид животного заполняется отдельная таблица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z546" w:id="169"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z546" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Раздел 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z547" w:id="170"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z547" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Численность и оценка видов птиц, являющихся объектами охоты (особь)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z548" w:id="171"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z548" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Водоплавающая дичь</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -16966,80 +17334,80 @@
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z549" w:id="172"/>
+          <w:bookmarkStart w:name="z549" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата внесения изменений</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17813,80 +18181,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z577" w:id="173"/>
+          <w:bookmarkStart w:name="z577" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18250,80 +18618,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z591" w:id="174"/>
+          <w:bookmarkStart w:name="z591" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18687,80 +19055,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z605" w:id="175"/>
+          <w:bookmarkStart w:name="z605" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19104,110 +19472,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z619" w:id="176"/>
+    <w:bookmarkStart w:name="z619" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Количество – данные берутся из учета численности видов животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z620" w:id="177"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z620" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Оценочная стоимость – данные берутся из ставки платы за пользование животным миром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z621" w:id="178"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z621" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боровая и лесная дичь</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -19216,80 +19584,80 @@
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z622" w:id="179"/>
+          <w:bookmarkStart w:name="z622" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата внесения изменений</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20063,80 +20431,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z650" w:id="180"/>
+          <w:bookmarkStart w:name="z650" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20500,80 +20868,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z664" w:id="181"/>
+          <w:bookmarkStart w:name="z664" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20937,80 +21305,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z678" w:id="182"/>
+          <w:bookmarkStart w:name="z678" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21354,110 +21722,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z692" w:id="183"/>
+    <w:bookmarkStart w:name="z692" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Количество – данные берутся из учета численности видов животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z693" w:id="184"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z693" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Оценочная стоимость – данные берутся из ставки платы за пользование животным миром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z694" w:id="185"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z694" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полевая и степная дичь</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -21466,125 +21834,145 @@
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z695" w:id="186"/>
+          <w:bookmarkStart w:name="z695" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Дата внесения изменений</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="186"/>
+              <w:t>Дата внесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ния изменений</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование пользователя животным миром</w:t>
+              <w:t xml:space="preserve">Наименование </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пользователя животным миром</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -22313,80 +22701,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z723" w:id="187"/>
+          <w:bookmarkStart w:name="z723" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22750,80 +23138,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z737" w:id="188"/>
+          <w:bookmarkStart w:name="z737" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -23187,80 +23575,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z751" w:id="189"/>
+          <w:bookmarkStart w:name="z751" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -23604,110 +23992,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z765" w:id="190"/>
+    <w:bookmarkStart w:name="z765" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Количество – данные берутся из учета численности видов животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z766" w:id="191"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z766" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Оценочная стоимость – данные берутся из ставки платы за пользование животным миром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z767" w:id="192"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z767" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Болотная и луговая дичь</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -23716,80 +24104,80 @@
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z768" w:id="193"/>
+          <w:bookmarkStart w:name="z768" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата внесения изменений</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24563,80 +24951,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z796" w:id="194"/>
+          <w:bookmarkStart w:name="z796" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25000,80 +25388,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z810" w:id="195"/>
+          <w:bookmarkStart w:name="z810" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25437,80 +25825,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z824" w:id="196"/>
+          <w:bookmarkStart w:name="z824" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25854,110 +26242,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z838" w:id="197"/>
+    <w:bookmarkStart w:name="z838" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Количество – данные берутся из учета численности видов животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z839" w:id="198"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z839" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Оценочная стоимость – данные берутся из ставки платы за пользование животным миром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z840" w:id="199"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z840" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Другие птицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -25966,80 +26354,80 @@
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z841" w:id="200"/>
+          <w:bookmarkStart w:name="z841" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата внесения изменений</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -26813,80 +27201,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z869" w:id="201"/>
+          <w:bookmarkStart w:name="z869" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27250,80 +27638,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z883" w:id="202"/>
+          <w:bookmarkStart w:name="z883" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
+          <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27687,80 +28075,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z897" w:id="203"/>
+          <w:bookmarkStart w:name="z897" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
+          <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28104,180 +28492,180 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z911" w:id="204"/>
+    <w:bookmarkStart w:name="z911" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Количество – данные берутся из учета численности видов животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z912" w:id="205"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z912" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Оценочная стоимость – данные берутся из ставки платы за пользование животным миром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z913" w:id="206"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z913" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Типтік мекенжай бөлігі Типовая адресная часть</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z914" w:id="207"/>
+          <w:bookmarkStart w:name="z914" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Атауы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="207"/>
+          <w:bookmarkEnd w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -28298,479 +28686,479 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z917" w:id="208"/>
+          <w:bookmarkStart w:name="z917" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мекенжайы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:bookmarkEnd w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес_______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z921" w:id="209"/>
+    <w:bookmarkStart w:name="z921" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z922" w:id="210"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z922" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z923" w:id="211"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z923" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық почта мекенжайыАдрес электронной почты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z924" w:id="212"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z924" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z925" w:id="213"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z925" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z926" w:id="214"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z926" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель ___________________________________________ _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z927" w:id="215"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z927" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              тегі, аты және әкесінің аты (бар болған жағдайда)       қолы, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z928" w:id="216"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z928" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    фамилия, имя и отчество (при его наличии)       подпись, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z929" w:id="217"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z929" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z930" w:id="218"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z930" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, исполняющее его обязанности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z931" w:id="219"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z931" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________ _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z932" w:id="220"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z932" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              тегі, аты және әкесінің аты (бар болған жағдайда)             қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z933" w:id="221"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z933" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              фамилия, имя и отчество (при его наличии)                   подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z934" w:id="222"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z934" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрдің орны (жеке кәсіпкерлер болып табылатын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z935" w:id="223"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z935" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    тұлғалардан қоспағанда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z936" w:id="224"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z936" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место для печати (за исключением лиц, являющихся субъектами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z937" w:id="225"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z937" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    частного предпринимательства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z938" w:id="226"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z938" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28836,742 +29224,742 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z940" w:id="227"/>
+    <w:bookmarkStart w:name="z940" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы предназначенной для сбора административных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z941" w:id="228"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z941" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кадастровая книга видов животных, являющихся объектами охоты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z942" w:id="229"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z942" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z943" w:id="230"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z943" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кадастровая книга видов животных, являющихся объектам охоты, осуществляется по форме, согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z944" w:id="231"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z944" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z945" w:id="232"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z945" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В графе 1 раздела 2 формы указывается дата внесения изменений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z946" w:id="233"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z946" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В графах 2, 3 раздела 2 формы указывается количество, оценочная стоимость и общая численность видов животных, являющихся объектами охоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z947" w:id="234"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z947" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графах 4, 5 раздела 2 формы указывается количество, оценочная стоимость и общая численность видов животных, являющихся объектами охоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z948" w:id="235"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z948" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графах 4, 5, 6, 7,8,9 раздела 2 формы указывается количество, оценочная стоимость и общая численность видов животных, являющихся объектами охоты по полу и возрасту в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z949" w:id="236"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z949" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графах 8, 9, 10, 11 таблицы 1 формы указывается общая численность диких копытных животных по полу и возрасту в особях (после экстраполяции животных).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z950" w:id="237"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z950" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 1 раздела 3 формы указывается дата внесения изменений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z951" w:id="238"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z951" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 2 раздела 3 формы указывается наименование пользователей животным миром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z952" w:id="239"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z952" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графах 3, 4 раздела 3 формы указывается количество, оценочная стоимость и общая численность видов птиц, являющихся объектами охоты указанной в графах 5, 6, 7, 8, 9,10, 11, 12,13.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z953" w:id="240"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z953" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графах 5, 6 раздела 3 формы указывается количество и оценочная стоимость учтенных крякв в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z954" w:id="241"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z954" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графах 7, 8 раздела 3 формы указывается количество и оценочная стоимость учтенных гусей в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z955" w:id="242"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z955" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графах 9, 10 раздела 3 формы указывается количество и оценочная стоимость учтенных уток в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z956" w:id="243"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z956" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графах 11, 12 раздела 3 формы указывается количество и оценочная стоимость учтенных пеганок в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z957" w:id="244"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z957" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 13 раздела 3 формы указывается оценочная стоимость и общая численность других видов птиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z958" w:id="245"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z958" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графах 5, 6 раздела 3 формы указывается количество и оценочная стоимость учтенных глухарей в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z959" w:id="246"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z959" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графах 7, 8 раздела 3 формы указывается количество и оценочная стоимость учтенных тетерева в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z960" w:id="247"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z960" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графах 9, 10 раздела 3 формы указывается количество и оценочная стоимость учтенных рябчиков в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z961" w:id="248"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z961" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В графах 11, 12 раздела 3 формы указывается количество и оценочная стоимость учтенных вальшнеп в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z962" w:id="249"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z962" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В графах 5, 6 раздела 3 формы указывается количество и оценочная стоимость учтенных фазанов в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z963" w:id="250"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z963" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В графах 7, 8 раздела 3 формы указывается количество и оценочная стоимость учтенных серой куропатки в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z964" w:id="251"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z964" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В графах 9, 10 раздела 3 формы указывается количество и оценочная стоимость учтенных перепела в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z965" w:id="252"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z965" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В графах 11, 12 раздела 3 формы указывается количество и оценочная стоимость учтенных горлиц в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z966" w:id="253"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z966" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В графах 5, 6 раздела 3 формы указывается количество и оценочная стоимость учтенных куликов в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z967" w:id="254"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z967" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В графах 7, 8 раздела 3 формы указывается количество и оценочная стоимость учтенных погонышей в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z968" w:id="255"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z968" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В графах 9, 10 раздела 3 формы указывается количество и оценочная стоимость учтенных коростелей в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z969" w:id="256"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z969" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В графах 11, 12 раздела 3 формы указывается количество и оценочная стоимость учтенных камышниц в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z970" w:id="257"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z970" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В графах 5, 6 раздела 3 формы указывается количество и оценочная стоимость учтенных поганок в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z971" w:id="258"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z971" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В графах 7, 8 раздела 3 формы указывается количество и оценочная стоимость учтенных больших бакланов в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z972" w:id="259"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z972" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. В графах 9, 10 раздела 3 формы указывается количество и оценочная стоимость учтенных цаплей в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z973" w:id="260"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z973" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. В графах 11, 12 раздела 3 формы указывается количество и оценочная стоимость учтенных больших выпей в особях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z974" w:id="261"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z974" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В конце отчета указывается дата его заполнения, фамилия, имя и отчество (при наличии) и ставиться подписи исполнителя и руководителя учреждения по охране животного мира и особо охраняемые природные территории или территориального подразделения уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -29609,55 +29997,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>