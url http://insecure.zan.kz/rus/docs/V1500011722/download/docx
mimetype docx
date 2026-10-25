--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d606103" w14:textId="d606103">
+    <w:p w14:paraId="aad4dff" w14:textId="aad4dff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,236 +102,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 197. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 июля 2015 года № 11722.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...75 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 41-25) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан от 15 июля 2010 года "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" и подпунктом 1) </w:t>
+        <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 05.05.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 271</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра транспорта РК от 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -947,71 +880,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила сертификации и выдачи сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила в редакции приказа Министра индустрии и инфраструктурного развития РК от 31.07.2019 </w:t>
+      Сноска. Правила - в редакции приказа и.о. Министра транспорта РК от 24.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 597</w:t>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.08.2019).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1024,4800 +957,4152 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила сертификации и выдачи сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации (далее – Правила) разработаны в соответствии с подпунктом 41-25) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 14, а также </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 июля 2010 года "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" (далее – Закон) и подпунктом 1) </w:t>
+        <w:t xml:space="preserve"> статьи 14, а также статьи 48 Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" (далее – Закон) и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее - Закон о государственных услугах), и авиационных стандартов Международной организации в сфере гражданской авиации (далее – ИКАО).</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее - Закон о государственных услугах), и авиационными стандартами Международной организации гражданской авиации (далее – ИКАО).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящие Правила определяют порядок сертификации, выдачи сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации, порядок оказания государственной услуги "Выдача сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации", а также порядок признания сертификатов иностранных организаций по техническому обслуживанию и ремонту авиационной техники.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сертификат организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации (далее – сертификат) является неотчуждаемым и не передается другому лицу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сертификат выдается на два года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При изменении области действия сертификата сертификат выдается на срок действия ранее выданного (текущего) сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По истечении срока действия ранее выданного сертификата организация по техническому обслуживанию и ремонту авиационной техники проходит сертификацию в порядке, указанном в подпунктах 2) – 5) пункта 9 настоящих Правил, как для получения сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сертификацию организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации (далее – сертификация) и выдачу сертификата осуществляет уполномоченная организация в сфере гражданской авиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В настоящих Правилах используются следующие термины и определения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) авиационная техника – воздушное судно, двигатель воздушного судна, воздушный винт воздушного судна или предназначенный для установки на них компонент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченная организация в сфере гражданской авиации (далее – уполномоченная организация) – акционерное общество со стопроцентным участием государства в уставном капитале, осуществляющее деятельность, направленную на обеспечение устойчивого развития отрасли гражданской авиации Республики Казахстан, безопасности полетов и авиационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) руководство по процедурам организации по техническому обслуживанию и ремонту авиационной техники (далее – руководство) – документ, утвержденный руководителем организации по техническому обслуживанию и ремонту авиационной техники, который содержит подробную информацию о структуре организации, обязанностях еҰ руководства, сфере выполняемых работ, производственной базе, процедурах технического обслуживания и ремонта, а также системах обеспечения качества или проведения инспекционных проверок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ремонт – восстановление летной годности авиационной техники после их повреждения или износа согласно соответствующим нормам летной годности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) система качества – совокупность организационной структуры, документальных методик, процессов и ресурсов, необходимых для осуществления административного управления качеством технического обслуживания и ремонта авиационной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) техническое обслуживание – проведение работ на авиационной технике, необходимых для поддержания летной годности воздушного судна, двигателя, воздушного винта или соответствующей части, включая контрольно-восстановительные работы, проверки, замены, устранение дефектов, выполняемые как в отдельности, так и в сочетании, а также практическое осуществление модификации или ремонта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) система управления безопасностью полетов – системный подход к управлению безопасностью полетов, включая необходимую организационную структуру, иерархию ответственности, руководящие принципы и процедуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. За сертификацию взимается плата в порядке, определенном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 24 марта 2023 года № 177 "Об утверждении Правил взимания платежей в сфере гражданской авиации Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32120) (далее – Правила взимания платежей в сфере гражданской авиации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Размер платы определен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 17 марта 2023 года № 167 "Об утверждении перечня платных услуг уполномоченной организации в сфере гражданской авиации и ставок платежей в сфере гражданской авиации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32089) (далее – Перечень платных услуг уполномоченной организации в сфере гражданской авиации и ставок платежей в сфере гражданской авиации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сертификация осуществляется после поступления платы в бюджет уполномоченной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сертификат выдается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при первоначальной сертификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при продлении срока действия сертификата (по истечению срока действия ранее выданного сертификата);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при изменении и (или) дополнении сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сертификация осуществляется в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) этап, предшествующий подаче заявки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подача заявителем в уполномоченную организацию заявки с документами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оценка документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведение уполномоченной организацией сертификационного обследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выдача (отказ в выдаче) сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вся документация, отражающая каждый этап сертификационного процесса, хранится уполномоченной организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок сертификации и выдачи сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Этап, предшествующий подаче заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Сертификат организации по техническому обслуживанию и ремонту авиационной техники выдается на два года по форме, согласно приложению 1 к настоящим Правилам. </w:t>
+      10. Этап, предшествующий первоначальной подаче заявки, предусматривает предварительное обращение заявителя в уполномоченную организацию с предоценочным заявлением по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам о намерении получения сертификата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При изменении области действия сертификата, сертификат выдается на срок действия ранее выданного (текущего) сертификата.</w:t>
+      К предоценочному заявлению заявитель прилагает развернутый финансово-экономический план деятельности, предусматривающий распределение финансовых ресурсов, включая расходы на профессиональную подготовку авиационного персонала, а также планируемые области деятельности организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации. Указанный план подлежит утверждению собственником (участниками, акционерами) юридического лица. Наличие достаточных финансовых ресурсов подтверждается выпиской с банковского счета заявителя за последние три месяца.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      "На данном этапе уполномоченная организация предоставляет заявителю информацию о деятельности организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации, процедурах рассмотрения заявки, перечне сведений и документов, подлежащих представлению, а также разъясняет порядок и этапы процесса сертификации и рекомендует ознакомиться с требованиями настоящих Правил и сертификационными требованиями к организациям по техническому обслуживанию и ремонту авиационной техники, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 196 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12045) (далее – сертификационные требования)."</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      По истечении срока действия, сертификат считается не действительным.</w:t>
+      Уполномоченная организация в течение десяти рабочих дней со дня обращения информирует заявителя о положительном заключении, являющемся основанием для начала подготовки заявителя к сертификации, при представлении полного пакета документов, подтверждении достаточных финансовых ресурсов и предварительном соответствии заявленных областей деятельности требованиям настоящих Правил и сертификационным требованиям либо об отрицательном заключении – при непредставлении или неполном представлении документов, отсутствии подтверждения достаточных финансовых ресурсов, а также выявлении предварительного несоответствия заявленных областей деятельности указанным требованиям.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Подача заявки и документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5. Сертификацию организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации (далее – сертификация) и выдачу сертификата осуществляет уполномоченная организация в сфере гражданской авиации.</w:t>
+        <w:t xml:space="preserve">
+      11. Для получения сертификата заявитель направляет в уполномоченную организацию через веб-портал "цифрового правительства" (далее – портал) заявку на получение сертификата (далее – заявка) по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, сведения о руководящем составе организации по техническому обслуживанию и ремонту авиационной техники по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам представляемые с пакетом документов, предусмотренным Перечнем основных требований к оказанию государственной услуги "Выдача сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В настоящих Правилах используются следующие термины и определения:</w:t>
+      Перечень включает характеристики процесса, формы, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z710" w:id="13"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) авиационная техника – воздушное судно, двигатель воздушного судна, воздушный винт воздушного судна или предназначенный для установки на них компонент;</w:t>
+      План мероприятий содержит мероприятия, действия, программы, воздушные суда и производственные средства, подлежащие представлению в уполномоченную организацию до сертификационного обследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z711" w:id="14"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) руководство по процедурам организации по техническому обслуживания и ремонту авиационной техники – документ, утвержденный руководителем организации по техническому обслуживанию и содержащий подробную информацию о структуре организации по техническому обслуживанию и обязанностях ее руководства, сфере выполняемых работ, производственной базе, процедурах технического обслуживания и системах обеспечения качества или инспекционных проверок;</w:t>
+      В плане мероприятий указываются следующие даты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z712" w:id="15"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ремонт – восстановление летной годности авиационной техники после их повреждения или износа согласно соответствующим нормам летной годности;</w:t>
+      1) готовности персонала по техническому обслуживанию и ремонту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z713" w:id="16"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) система качества – совокупность организационной структуры, документальных методик, процессов и ресурсов, необходимых для осуществления административного управления качеством технического обслуживания и ремонта авиационной техники;</w:t>
+      2) готовности мест производственной деятельности к проведению проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z714" w:id="17"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) техническое обслуживание – проведение работ на авиационной технике, необходимых для поддержания летной годности воздушного судна, двигателя, воздушного винта или соответствующей части, включая контрольно-восстановительные работы, проверки, замены, устранение дефектов, выполняемые как в отдельности, так и в сочетании, а также практическое осуществление модификации или ремонта;</w:t>
+      3) готовности каждого требуемого руководства к проведению оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z715" w:id="18"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Заявление о соответствии содержит перечень сертификационных требований, применимых к области деятельности заявителя. В заявлении о соответствии указывается краткое описание либо ссылка на руководство, содержащее метод определения обеспечения соответствия по каждому сертификационному требованию. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      6) система управления безопасностью полетов – системный подход к управлению безопасностью полетов, включая необходимую организационную структуру, иерархию ответственности, руководящие принципы и процедуры.</w:t>
+      При получении государственной услуги через портал заявка в форме электронного документа, удостоверенного (подписанного) электронной цифровой подписью или удостоверенного одноразовым паролем, направляется через шлюз портала в цифровую систему "Е-лицензирование" (далее – ЕЛ) услугодателя в день приема документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обработка заявки осуществляется услугодателем с момента поступления заявления в ЕЛ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При обращении через портал заявителю в "личный кабинет" направляется статус о принятии запроса для оказания государственной услуги с указанием даты, места получения результата оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При обращении заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, регистрация заявления по оказанию государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Общий срок сертификации не превышает 22 (двадцати двух) рабочих дней со дня поступления заявки в уполномоченную организацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии у заявителя более двух мест производственной деятельности, расположенных в разных городах, срок рассмотрения продлевается на 22 (двадцать два) рабочих дня и/или в тех случаях, когда заявителю требуется устранение выявленных несоответствий, срок рассмотрения продлевается на срок, указанный в плане корректирующих действий в соответствии с пунктом 23 настоящих Правил, о чем сообщается заявителю в течение 3 (трех) рабочих дней с момента принятия решения о продлении срока рассмотрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Уполномоченная организация осуществляет регистрацию документов, в день их поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Справку о государственной регистрации (перерегистрации) юридического лица, сведения о документах, удостоверяющих личность, о государственной регистрации в качестве индивидуального предпринимателя, о государственной регистрации гражданского воздушного судна, сертификата эксплуатанта, свидетельства на право выполнения авиационных работ, свидетельства на право выполнения полетов уполномоченная организация получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Истребование от заявителей документов и сведений, получаемых из цифровых систем, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Уполномоченная организация проверяет на наличие документов и сведений, необходимых для оказания государственной услуги предусмотренных пунктом 8 Перечня и отказывает в приеме заявки при предоставлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При устранении заявителем причин отказа в приеме заявки по оказанию государственной услуги, заявитель может обратиться повторно для получения государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Оценка документации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 24 марта 2023 года № 177 "Об утверждении Правил взимания платежей в сфере гражданской авиации Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32120) (далее – Правила взимания платежей в сфере гражданской авиации).</w:t>
+        <w:t>
+      17. При представлении заявителем полного пакета документов, предусмотренного пунктом 8 Перечня, представленные документы проверяются уполномоченной организацией на соответствие требованиям Закона и сертификационным требованиям с использованием инструктивного материала для авиационных инспекторов, разработанного в соответствии с законодательством Республики Казахстан, стандартов и рекомендуемой практики Международной организации гражданской авиации (ИКАО) и по результатам которого на портал в "личный кабинет" заявителя до начала проведения сертификационного обследования направляется уведомление о проведении сертификационного обследования с указанием периода сертификационного обследования и фамилии, имени, отчества (при его наличии) авиационного инспектора, назначенного для обследования. При изменениях в процедуре сертификации, до начала обследования заявителю в "личный кабинет" направляется дополнительная информация, либо мотивированный ответ об отказе по форме согласно приложению 5 к настоящим Правилам в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица уполномоченной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 17 марта 2023 года № 167 "Об утверждении перечня платных услуг уполномоченной организации в сфере гражданской авиации и ставок платежей в сфере гражданской авиации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32089) (далее – Перечень платных услуг уполномоченной организации в сфере гражданской авиации и ставок платежей в сфере гражданской авиации).</w:t>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги уполномоченная организация уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени, дате и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК). Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Сертификация организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации осуществляется после поступления платы в бюджет уполномоченной организации.</w:t>
+      По итогам заслушивания формируется результат оказания государственной услуги, либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Проведение сертификационного обследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z519" w:id="20"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-1. Сертификат организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации выдается:</w:t>
+      18. Сертификационное обследование осуществляется авиационными инспекторами, к функциям которых относятся вопросы технической эксплуатации, технического обслуживания и ремонта авиационной техники, поддержания летной годности воздушных судов, контроля и гарантии качества, системы управления по безопасности полетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      при плановой сертификации (первоначальной или по истечению срока действия ранее выданного сертификата);</w:t>
+      Срок сертификационного обследования не превышает 15 (пятнадцати) рабочих дней.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      19. Сертификационное обследование проводится применительно к заявленным областям деятельности организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      при необходимости изменения области действия сертификата организации.</w:t>
+      Сертификационное обследование осуществляется уполномоченной организацией с использованием инструктивного материала для авиационных инспекторов, разработанный в соответствии с законодательством Республики Казахстан, стандартов и рекомендуемой практики Международной организации гражданской авиации (ИКАО).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При проведении сертификационного обследования реализуются процедуры проверки, позволяющие подтвердить соответствие организации сертификационным требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. По результатам сертификационного обследования авиационными инспекторами составляется акт сертификационного обследования по форме, согласно приложению 7 к настоящим Правилам в двух экземплярах с указанием фактического состояния объектов заявителя, выводов, рекомендаций и заключения о возможности (невозможности) выдачи сертификата, который по завершении подписывается авиационными инспекторами и представляется заявителю для ознакомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Несоответствия, выявленные при сертификационном обследовании, подразделяются на три уровня:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уровень 1 – несоответствие сертификационным требованиям, препятствующее осуществлению деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уровень 2 – несоответствие сертификационным требованиям, не препятствующее осуществлению деятельности при условии его устранения в сроки, согласованные с уполномоченной организацией или введения ограничений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уровень 3 – несоответствие сертификационным требованиям, не препятствующее осуществлению деятельности и подлежащее его устранению при совершенствовании производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Несоответствия сертификационным требованиям уровня 1 характеризуются неспособностью заявителя обеспечить охрану жизни и здоровья человека, окружающей среды, безопасность полетов и авиационную безопасность, исходя из технических и финансовых возможностей заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии сертификационным требованиям уровня 1 уполномоченная организация отказывает в выдаче сертификата либо ограничивает действие сертификата в случаях и порядке, установленных законодательством Республики Казахстан об использовании воздушного пространства Республики Казахстан и деятельности авиации, до момента устранения выявленных несоответствий заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. При несоответствии сертификационным требованиям уровня 2 уполномоченная организация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) согласовывает срок для устранения выявленного несоответствия, не превышающий трех месяцев с момента его выявления. Заявитель разрабатывает план корректирующих действий по форме согласно приложению 8 по устранению выявленного несоответствия и представляет на согласование в уполномоченную организацию в течение 10 (десяти) рабочих дней с момента ознакомления с результатами сертификационного обследования. При разработке плана корректирующих действий заявитель определяет первопричину возникновения каждого выявленного несоответствия, а также включает в план корректирующих действий меры по устранению и предотвращению повторения несоответствия. Заявитель принимает незамедлительные меры по устранению несоответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на основе оценки мер, предложенных заявителем по устранению выявленного несоответствия, согласовывает план корректирующих действий либо возвращает его на доработку с обоснованием. При этом заявитель дорабатывает план корректирующих действий в течение 3 (трех) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок, указанный в плане корректирующих действий, продлевается уполномоченной организацией на срок, не превышающий 3 (трех) месяцев при условии предоставления заявителем обоснования о необходимости его изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При непредставлении заявителем приемлемого плана корректирующих действий в срок, указанный подпунктами 1) и 2) настоящего пункта, уполномоченная организация отказывает в выдаче сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Выдача (отказ в выдаче) сертификата</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...53 lines deleted...]
-      </w:r>
+      24. Уполномоченная организация контролирует представление заявителем плана корректирующих действий и (или) выполнение корректирующих действий в установленные планом сроки путем проведения проверки или иных форм контроля и надзора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      При невыполнении заявителем корректирующих действий в согласованные сроки, несоответствие сертификационным требованиям уровня 2 становится несоответствием сертификационным требованиям уровня 1 и уполномоченная организация отзывает либо ограничивает ранее выданный сертификат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При первоначальной выдаче сертификата или при изменении области действия действующего сертификата несоответствия сертификационным требованиям устраняются до выдачи сертификата. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии сертификационным требованиям уровня 3 план корректирующих действий не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. На основании акта сертификационного обследования и при отсутствии необходимости проведения дополнительного изучения или проверки, уполномоченная организация оформляет и направляет на портал в "личный кабинет" заявителя сертификат по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим правилам либо мотивированный ответ об отказе по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в оказании государственной услуги по основаниям указанным в пункте 9 Перечня в форме электронного документа, подписанного ЭЦП уполномоченного лица уполномоченной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги уполномоченная организация уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени, дате и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК). Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам заслушивания формируется результат оказания государственной услуги, либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Уполномоченная организация обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги "Выдача сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации" в соответствии с Правилами внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8555).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в сфере гражданской авиации в течение трех календарных дней после государственной регистрации приказа, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, оператору цифровой инфраструктуры "цифрового правительства", услугодателю и в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Рассмотрение жалобы на административное действие (бездействие) сотрудников уполномоченной организации, связанное с принятием административного акта в административном (досудебном) порядке производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба заявителя в соответствии с пунктом 2 статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уполномоченной организацией – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уполномоченным органом в сфере гражданской авиации, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается в уполномоченную организацию и (или) уполномоченный орган в сфере гражданской авиации и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченная организация, уполномоченный орган в сфере гражданской авиации, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом уполномоченная организация, уполномоченный орган в сфере гражданской авиации, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляют жалобу в орган, рассматривающий жалобу, если в течение 3 (трех) рабочих дней принято решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Срок рассмотрения жалобы уполномоченной организацией, уполномоченным органом в сфере гражданской авиации, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с пунктом 4 статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получения дополнительной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z108" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменном виде (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронной форме) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z110" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок проведения Сертификации и выдачи сертификата по техническому обслуживанию и ремонту авиационной техники гражданской авиации</w:t>
+        <w:t xml:space="preserve"> Параграф 6. Приостановление, отзыв и возобновление сертификата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
+        <w:t>
+      29. Уполномоченная организация приостанавливает действие сертификата в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Перечень включает характеристики процесса, формы, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги.</w:t>
+      1) несоблюдения организацией сертификационных требований и ограничений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) несоблюдения организацией </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 апреля 2015 года № 551 "Об утверждении Правил технической эксплуатации и ремонта гражданских воздушных судов Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11573);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выявления нарушений первого уровня в соответствии с положениями статьи 16-3 Закона или влияющих на безопасность полетов, установленных при проверках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) письменной заявки организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В случае приостановления действия сертификата, уполномоченная организация в срок 3 (три) рабочих дня письменно уведомляет о принятом решении организацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Если организация в установленные планом корректирующих действий сроки не устранила несоответствия и (или) нарушения, повлекшие приостановление действия сертификата, уполномоченная организация отзывает его.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Возобновление действия сертификата, в случае его приостановления, осуществляется после устранения организацией выявленных несоответствий (нарушений).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Устранение выявленных несоответствий (нарушений) организацией устанавливается уполномоченной организации путем проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z120" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Организация письменно уведомляется уполномоченной организацией о решении по возобновлению или отказу в возобновлении действия сертификата в срок 3 (три) рабочих дня с момента окончания проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z121" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 7. Внесение изменений и дополнений в сертификат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z520" w:id="23"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z122" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8-1. В случае обращения через портал заявителю в "личный кабинет" направляется статус о принятии запроса для оказания государственной услуги с указанием даты, места получения результата оказания государственной услуги. </w:t>
+      34. Для внесения изменения и (или) дополнения в сертификат заявитель направляет через портал в уполномоченную организацию заявку по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, предусмотренных пунктом 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z123" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ранее выданный сертификат признается недействительным после внесения изменения в сертификат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z124" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Изменения и (или) дополнения вносятся в сертификат, в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z125" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изменения наименования, организационно-правовой формы или юридического адреса организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z126" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) изменения области действия сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z127" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Срок внесения изменений в сертификат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z128" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случаях изменения наименования, организационно-правовой формы или юридического адреса организации – пять рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z129" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случаях изменения области действия сертификата – двадцать два рабочих дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z130" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии у заявителя более двух мест производственной деятельности, расположенных в разных городах, срок рассмотрения продлевается на 22 (двадцать два) рабочих дня и/или в тех случаях, когда заявителю требуется устранение выявленных несоответствий, срок рассмотрения продлевается на срок, указанный в плане корректирующих действий в соответствии с пунктом 23 настоящих Правил, о чем сообщается заявителю в течение 3 (трех) рабочих дней с момента принятия решения о продлении срока рассмотрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z131" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Изменение области действия сертификата осуществляется в порядке, указанном в подпунктах 2) – 5) пункта 9 настоящих Правил, как для получения сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z132" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 8. Порядок признания сертификатов иностранных организаций по техническому обслуживанию и ремонту авиационной техники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z521" w:id="24"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z133" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-2. В случае обращения заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, регистрация заявления по оказанию государственной услуги осуществляется следующим рабочим днем.</w:t>
+      38. Сертифицированные организации по техническому обслуживанию и ремонту авиационной техники иностранных государств (далее – иностранные организации) допускаются к выполнению работ по техническому обслуживанию и ремонту после полного/частичного признания их сертификатов уполномоченной организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z134" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Признание сертификатов иностранных организаций требуются при выполнении следующих видов работ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z135" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) периодическое техническое обслуживание и ремонт воздушных судов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z136" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оперативное техническое обслуживание воздушных судов при заключении договоров на постоянной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z137" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Порядок признания сертификатов иностранных организаций применяется к иностранным организациям если сертификационные требования, на основании которых выдан сертификат, соответствуют требованиям и стандартам ИКАО и сертификационным требованиям, действующим в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z138" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Признание сертификатов иностранных организаций по техническому обслуживанию и ремонту авиационной техники (далее – признание сертификата) оформляется уполномоченной организацией в виде Решения о признании сертификата иностранной организации по техническому обслуживанию и ремонту авиационной техники (далее – Решение о признании сертификата) по форме, согласно приложению 10 к настоящим Правилам в котором указывается иностранная организация, сертификат которой признается, и устанавливается срок действия Решения о признании сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z139" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Сертификат иностранной организации признается уполномоченной организацией на один год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z140" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Для получения Решения о признании сертификата иностранная организация направляет в уполномоченную организацию заявку на признание сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации по форме согласно приложению 11 к настоящим Правилам (далее – заявка на признание).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z141" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявке на признание прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z142" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копия действующего сертификата иностранной организации с приложениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z143" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) руководство по процедурам организации технического обслуживания и ремонту авиационной техники на казахском, русском или английском языке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z144" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) письменное подтверждение эксплуатанта гражданского воздушного судна Республики Казахстан о намерении осуществлять техническое обслуживание и ремонт с данной иностранной организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z145" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. В процессе рассмотрения представленных документов, уполномоченная организация удостоверяется в действительности сертификата иностранной организации, выданного авиационной администрацией иностранного государства, которая осуществляла сертификацию данной организации, а также проводит выездное обследование иностранной организации авиационным инспектором (авиационными инспекторами) уполномоченной организации на предмет соответствия сертификационным требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выездное обследование иностранных организаций не требуется при:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z147" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) техническом обслуживании и ремонте легких и сверхлегких воздушных судов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z148" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при выполнении технического обслуживания и ремонта авиационной техники в организациях, сертифицированных Европейским агентством по безопасности полетов (EASA) или авиационными властями стран-участниц EASA и Великобритании либо в организации, являющимся заводом-изготовителем воздушных судов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z149" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Признание сертификата иностранной организации осуществляется применительно к заявленной области деятельности иностранной организации с использованием инструктивного материала, разработанного в соответствии требованиями и стандартами Международной организации гражданской авиации ИКАО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z150" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. При проведении выездного обследования реализуются процедуры проверки, позволяющие подтвердить соответствие организации сертификационным требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z151" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      47. По результатам выездного обследования авиационными инспекторами составляется акт выездного обследования по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в двух экземплярах с указанием фактического состояния объектов иностранной организации, выводов, рекомендаций и заключения о возможности (невозможности) выдачи Решения о признании сертификата, который по завершении подписывается авиационными инспекторами и представляется иностранной организации для ознакомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z152" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Несоответствия, выявленные при выездном обследовании, подразделяются на три уровня:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z153" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уровень 1 – несоответствие сертификационным требованиям, препятствующее осуществлению деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z154" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уровень 2 – несоответствие сертификационным требованиям, не препятствующее осуществлению деятельности при условии его устранения в сроки, согласованные с уполномоченной организацией или введения ограничений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z155" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уровень 3 – несоответствие сертификационным требованиям, не препятствующее осуществлению деятельности и подлежащее его устранению при совершенствовании производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z156" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Несоответствия сертификационным требованиям уровня 1 характеризуются неспособностью иностранной организации обеспечить охрану жизни и здоровья человека, окружающей среды, безопасность полетов и авиационную безопасность, исходя из технических и финансовых возможностей иностранной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z157" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии сертификационным требованиям уровня 1 уполномоченная организация отказывает в выдаче Решения о признании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z158" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. При несоответствии сертификационным требованиям уровня 2 уполномоченная организация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z159" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) согласовывает срок для устранения выявленного несоответствия, не превышающий трех месяцев с момента его выявления. Иностранная организация разрабатывает план корректирующих действий по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по устранению выявленного несоответствия и представляет на согласование в уполномоченную организацию в течение 10 (десяти) рабочих дней с момента ознакомления с результатами выездного обследования. При разработке плана корректирующих действий заявитель определяет первопричину возникновения каждого выявленного несоответствия, а также включает в план корректирующих действий меры по устранению и предотвращению повторения несоответствия. Иностранная организация принимает незамедлительные меры по устранению несоответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z160" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на основе оценки мер, предложенных иностранной организацией по устранению выявленного несоответствия, согласовывает план корректирующих действий либо возвращает его на доработку с обоснованием. При этом иностранная организация дорабатывает план корректирующих действий в течение 3 (трех) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z161" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок, указанный в плане корректирующих действий, продлевается уполномоченной организацией на срок, не превышающий 3 (трех) месяцев при условии предоставления иностранной организацией обоснования о необходимости его изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z162" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При непредставлении иностранной организацией приемлемого плана корректирующих действий в срок, указанный подпунктами 1) и 2) настоящего пункта, уполномоченная организация отказывает в выдаче Решения о признании сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z163" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Уполномоченная организация осуществляет контроль за устранением несоответствий иностранной организацией согласно представленному плана корректирующих действий путем проведения повторной проверки или иных форм контроля и надзора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z164" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иностранная организация не выполняет корректирующие действия в согласованные сроки, несоответствие сертификационным требованиям уровня 2 становится несоответствием сертификационным требованиям уровня 1 и уполномоченная организация отзывает либо ограничивает ранее выданное Решение о признании сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z165" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии сертификационным требованиям уровня 3 план корректирующих действий не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z166" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Общий срок процедуры признания сертификата и выдачи Решения о признании сертификата составляет 22 (двадцать два) рабочих дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z167" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, когда необходимо дополнительное время для изучения, проверки или получения необходимой информации, срок рассмотрения заявки на признание продлевается не более чем на 22 (двадцать два) рабочих дня, о чем сообщается заявителю в течение 3 (трех) рабочих дней с момента принятия решения о продлении срока рассмотрения заявки на признание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z168" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Решение о признании сертификата выдается на основании представленных документов и проведенного сертификационного обследования. Уполномоченная организация в срок не более 22 (двадцати двух) рабочих дней с момента получения заявки на признание осуществляет выдачу или мотивированный отказ в выдаче Решения о признании сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z169" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Уполномоченная организация отказывает иностранной организации в выдаче Решения о признании сертификата в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z170" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установление недостоверности документов, представленных иностранной организацией для получения Решения о признании сертификата, и (или) данных (сведений), содержащихся в них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z171" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоответствие иностранной организации и (или) представленных материалов, объектов, данных и сведений, необходимых для выдачи Решения о признании сертификата, требованиям, установленным настоящими Правилами или сертификационным требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z172" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в отношении иностранной организации имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения для выдачи Решения о признании сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z173" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. В случае порчи или утери (хищения) Решения о признании сертификата действие указанного документа приостанавливается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z174" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения дубликата Решения о признании сертификата иностранная организация направляет в уполномоченную организацию заявку в произвольной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z175" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Уполномоченная организация в срок 5 (пять) рабочих дней с момента получения заявки, выдает заявителю дубликат Решения о признании сертификата, где в правом верхнем углу делается отметка "Дубликат".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z176" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 9. Порядок внесения изменений и (или) дополнений в Решение о признании сертификата иностранных организаций по техническому обслуживанию и ремонту авиационной техники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z177" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Общий срок сертификации не превышает 22 (двадцати двух) рабочих дней со дня поступления заявки в уполномоченную организацию. В тех случаях, когда необходимо проведение дополнительного изучения или проверки авиационными инспекторами, срок рассмотрения может быть продлен не более чем на 22 (двадцать два) рабочих дня, о чем сообщается заявителю в течение 3 (трех) рабочих дней с момента принятия решения о продлении срока рассмотрения</w:t>
+      56. Для внесения изменения в Решение о признании сертификата иностранная организация подает в уполномоченную организацию заявку по форме согласно приложению 11 к настоящим Правилам с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z522" w:id="26"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z178" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-1. Уполномоченная организация осуществляет регистрацию документов, в день их поступления.</w:t>
+      1) копия действующего сертификата иностранной организации с приложениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z179" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, о государственной регистрации гражданского воздушного судна, сертификата эксплуатанта, свидетельства на право выполнения авиационных работ, свидетельства на право выполнения полетов уполномоченная организация получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      2) руководство по процедурам организации технического обслуживания и ремонту авиационной техники на казахском, русском или английском языке;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z180" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Истребования от заявителей документов и сведений, получаемые из информационных систем не допускается. </w:t>
+        <w:t>
+      3) письменное подтверждение эксплуатанта гражданского воздушного судна Республики Казахстан о намерении осуществлять техническое обслуживание и ремонт с данной иностранной организацией.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z181" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ранее выданное Решение о признании сертификата признается недействительным после внесения изменения в него.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z182" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Изменения и (или) дополнения вносятся в Решение о признании сертификата в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z183" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изменения наименования, организационно-правовой формы или юридического адреса иностранной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z184" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) изменения области действия сертификата иностранной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z185" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Срок внесения изменений в Решение о признании сертификата:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z186" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случаях изменения наименования, организационно-правовой формы или юридического адреса организации – пять рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z187" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случаях изменения области действия сертификата – двадцать два рабочих дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z188" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...69 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 10. Порядок приостановления действия и отзыва Решения о признании сертификата иностранных организаций по техническому обслуживанию и ремонту авиационной техники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z523" w:id="27"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z189" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-2. Уполномоченная организация отказывает в приеме заявления при предоставлении заявителем неполного пакета документов, предусмотренного пунктом 8 Перечня и (или) документов с истекшим сроком действия.</w:t>
+      59. Уполномоченная организация ограничивает либо приостанавливает, либо отзывает действие Решения о признании сертификата иностранной организации в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z190" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. При представлении заявителем полного пакета документов, предусмотренного пунктом 8 Перечня, представленные документы проверяются на соответствие требованиям Закона и авиационных стандартов ИКАО, по результатам которого на портал в "личный кабинет" заявителя не позднее чем за 2 (два) рабочих дня с момента поступления документов направляется уведомление о проведении сертификационного обследования с указанием периода сертификационного обследования и фамилии, имени, отчества (при его наличии) авиационного инспектора, назначенного для обследования. При изменений в процедуре сертификации, до начала обследования заявителю в "личный кабинет" направляется дополнительная информация.</w:t>
+      1) несоблюдения иностранной организацией сертификационных требований и ограничений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z191" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      11. Сертификационное обследование осуществляется авиационными инспекторами, в функции которых относятся вопросы эксплуатации, технического обслуживания и поддержания летной годности воздушных судов.</w:t>
+        <w:t xml:space="preserve">
+      2) несоблюдения иностранной организацией </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 апреля 2015 года № 551 "Об утверждении Правил технической эксплуатации и ремонта гражданских воздушных судов Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11573);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z192" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок сертификационного обследования не превышает 15 (пятнадцати) рабочих дней.</w:t>
+      3) выявления нарушений первого уровня в соответствии с положениями статьи 16-3 Закона или влияющих на безопасность полетов, установленных при проверках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z193" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации, указанным в приложении 5 к настоящим Правилам и характеристикам организации.</w:t>
+        <w:t>
+      4) письменной заявки иностранной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z194" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сертификационное обследование осуществляется уполномоченной организации в сфере гражданской авиации с использованием инструктивного материала для авиационных инспекторов, разработанный в соответствии с законодательством Республики Казахстан, стандартов и рекомендуемой практики Международной организации гражданской авиации (ИКАО).</w:t>
+      5) отсутствия выполнения работ по техническому обслуживанию и ремонту на авиационной технике, эксплуатируемой в Республике Казахстан в течение одного года с момента признания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z195" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к организациям по техническому обслуживанию и ремонту авиационной техники, утвержденным приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 196 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12045) (далее – сертификационные требования).</w:t>
+        <w:t>
+      6) внесения ограничений в действие сертификата, приостановление его действия или отзыв авиационными властями государства, выдавшего сертификата иностранной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...3019 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5851,1393 +5136,1329 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 1 к Правилам </w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сертификации и выдачи</w:t>
+              <w:t>к Правилам сертификации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сертификата организации по</w:t>
+              <w:t>и выдачи сертификата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техническому обслуживанию и</w:t>
+              <w:t>организации по техническому</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ремонту авиационной техники</w:t>
+              <w:t>обслуживанию и ремонту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>авиационной техники</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>гражданской авиации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z539" w:id="101"/>
-[...72 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z541" w:id="103"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z198" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы азаматтық авиация саласындағы уәкілетті ұйымының атауы, адресі, телефоны, e-mail, Интернет адресі</w:t>
-[...339 lines deleted...]
-Valid till "__" __ 20__</w:t>
+              <w:t>Предоценочное заявление</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(заполняется кандидатом на получение сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z555" w:id="108"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z201" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұйымның атауы:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="108"/>
+              <w:t>1. Официальное название организации. Адрес организации: почтовый адрес, телефон, факс и адрес электронной почты.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z202" w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Адрес основного места деятельности, включая телефон, факс и адрес электронной почты.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование организации:</w:t>
-[...50 lines deleted...]
-            </w:pPr>
+              <w:t>Дополнительный служебный адрес:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид деятельности:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z560" w:id="109"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z206" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды мекенжайы:</w:t>
-[...52 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+              <w:t>3. Предлагаемая дата начала работы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z565" w:id="110"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z209" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өндірістік қызмет орны:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="110"/>
+              <w:t>4. Руководители и основные сотрудники:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="198"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z211" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Место производственной деятельности:</w:t>
-[...50 lines deleted...]
-            </w:pPr>
+              <w:t>Фамилия имя отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон, факс и электронная почта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5. Предлагаемая специализация организации:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐ Техническое обслуживание воздушных судов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐ Техническое обслуживания двигателей</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>☐ Техническое обслуживание компонентов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐ Специализированное техническое обслуживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z221" w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6. Предлагаемая подготовка персонала:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="201"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z223" w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7. Подписание и заполнение этой формы означает намерение подать заявление на получение сертификата организации по техническому обслуживанию ремонту авиационной техники гражданской авиации.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z225" w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Подпись</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата (день/месяц/год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность и фамилия имя отчество</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z570" w:id="111"/>
+    <w:bookmarkStart w:name="z229" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Сертификат авиациялық техникаға техникалық қызмет көрсету және жөндеу жөніндегі ұйым сертификаттау талаптарына және техникалық қызмет көрсететін ұйымның қызметі жөніндегі нұсқауына сәйкес келетінін куәландырады.</w:t>
+      Инструкции по заполнению предоценочного заявления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z230" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z571" w:id="112"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сертификатты Сертификаттық тексеру актісінің негізінде_</w:t>
+      1. Указать официальное название, почтовый адрес, телефон, факс и адрес электронной почты организации. Указать любое другое название, под которым организация работает, если оно отличается от официального наименования организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z231" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">_____________________________________________________________________ берді. </w:t>
+        <w:t>
+      2. Данный адрес должен относиться к физическому месту, в котором осуществляется основная деятельность. В этом месте находятся служебные помещения руководства, созданного в соответствии с законодательством. Если адрес тот же, что и в п. 1, указать "тот же". Указать дополнительные служебные адреса и виды деятельности, осуществляемой по этим адресам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z232" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (азаматтық авиация саласындағы уәкілетті ұйымның атауы) </w:t>
+        <w:t>
+      3. Указать приблизительную дату предполагаемого начала выполнения технического обслуживания.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z233" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">20____жылғы "___" _________№_______ </w:t>
+        <w:t>
+      4. Указать фамилии, должности, номера телефонов и другую контактную информацию о руководителях и ключевых сотрудниках.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z234" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Инспекциялық бақылауды______________________________________ жүзеге асырады. </w:t>
+        <w:t>
+      5. Указать предлагаемую ниже специализацию организации по техническому обслуживанию. Отметить все применимые графы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z235" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (азаматтық авиация саласындағы уәкілетті ұйымның атауы)</w:t>
+        <w:t>
+      □ Техническое обслуживания воздушных судов. Крупногабаритные самолеты, небольшие самолеты, вертолеты, другие виды воздушных судов (например, планеры, аэростаты, дирижабли, легкие спортивные воздушные суда и т. д.).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z572" w:id="113"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z236" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящий сертификат удостоверяет, что организация по техническому обслуживанию и ремонту авиационной техники соответствует сертификационным требованиям и соблюдает процедуры Руководства по процедурам организации технического обслуживания и ремонту авиационной техники.</w:t>
+      □ Техническое обслуживания двигателей. Внести категории двигателей (например, поршневые, газотурбинные и электрические).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z237" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z573" w:id="114"/>
-[...9 lines deleted...]
-      Сертификат выдан на основании акта сертификационного обследования </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ Техническое обслуживание компонентов. Внести код стандартной системы нумерации (SNS) из спецификаций ASD/ATA S1000D для идентификации категории, подлежащей обслуживанию соответствующей бортовой системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z238" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">________________________________________________ от "__"______ 20__ г. № ___ </w:t>
+        <w:t>
+      □ Специализированное техническое обслуживание. Внести класс утверждения, необходимого для выполнения специализированного технического обслуживания с использованием следующих категорий: техническое обслуживание компонентов из композитных материалов, обработка поверхностей, например пескоструйная очистка, нанесение гальванического покрытия, покраска, неразрушающий контроль, сварка и выполнение других специальных работ, принятых/ утвержденных государством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z239" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">(наименование уполномоченной организации в сфере гражданской авиации) </w:t>
+        <w:t>
+      6. Указать типы воздушных судов, которые будут обслуживаться, а также виды подготовки персонала по контролю качества, сертифицирующего персонала и других сотрудников по техническому обслуживанию в соответствии с запрашиваемой специализацией.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z240" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Инспекционный контроль осуществляет </w:t>
+        <w:t>
+      7. Подписание предоценочного заявления ответственным руководителем означает намерение запросить сертификацию организации по техническому обслуживанию и ремонту авиационной техники.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...174 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="215"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7271,90 +6492,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к сертификату организации</w:t>
+              <w:t>к Правилам сертификации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>и выдачи сертификата организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>по техническому обслуживанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и ремонту авиационной техники</w:t>
+              <w:t>и ремонту авиационной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техники гражданской авиации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7375,823 +6622,152 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ _______</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z578" w:id="117"/>
+    <w:bookmarkStart w:name="z243" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Область действия сертификата</w:t>
+        <w:t xml:space="preserve"> Заявка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...606 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="216"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z244" w:id="217"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Наименование организации по техническому обслуживанию и ремонту авиационной техники (далее – ТОиРАТ):</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="217"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...111 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8200,349 +6776,2183 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z604" w:id="121"/>
+          <w:bookmarkStart w:name="z247" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Компоненты, за исключением маршевых авиационных двигателей и вспомогательной силовой установки в сборе/Components other than complete engines are APUs</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="121"/>
+              <w:t>2. Причина подачи заявки (нужное выбрать):</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="218"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z250" w:id="219"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Первоначальная выдача сертификата организации по ТОиРАТ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="219"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z607" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z253" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Специальные виды работ/ Specialised Services</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="122"/>
+              <w:t>Продление срока действия сертификата организации по ТОиРАТ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z256" w:id="221"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изменение области действия сертификата организации по ТОиРАТ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="221"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-        </w:tc>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z259" w:id="222"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изменение наименования, организационно-правовой формы или юридического адреса организации по ТОиРАТ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="222"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z262" w:id="223"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Адрес и местонахождение производственной базы: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z265" w:id="224"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Адрес и местонахождение линейных станций по ТОиРАТ: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="224"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z268" w:id="225"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5. Телефон:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="225"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z271" w:id="226"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6. Расчетный счет:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="226"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z274" w:id="227"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Бизнес-идентификационный номер (БИН): </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="227"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z277" w:id="228"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8. Электронный адрес:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="228"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z280" w:id="229"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9. Прошу провести сертификацию организации по техническому обслуживанию и ремонту на право выполнения перечисленных ниже деятельности на следующей авиационной технике:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="229"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z282" w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Класс</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="230"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допуск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ограничения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Периодические технические работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оперативные технические работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z288" w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Воздушные суда</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="231"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z294" w:id="232"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Авиационные двигатели</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="232"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z298" w:id="233"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Компоненты, за исключением маршевых авиационных двигателей и вспомогательных силовых установок</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="233"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z302" w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Специальные виды работ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="234"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z306" w:id="235"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10. Обозначение, номер ревизии и дата ревизии Руководства по процедурам организации по ТОиРАТ:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="235"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z309" w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11. Фамилия Имя Отчество (при его наличии) руководителя, ответственного за контроль качества (соответствия стандартам):</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="236"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z312" w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16. Декларация лица, подающего заявку:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Настоящим подтверждаю свое согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, и обязуюсь соблюдать требования законодательства Республики Казахстан в сфере использования воздушного пространства и авиационной деятельности. Также подтверждаю, что организация по техническому обслуживанию и ремонту авиационной техники соответствует и поддерживает соответствия сертификационным требованиям, установленным для организаций по техническому обслуживанию и ремонту авиационной техники Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z315" w:id="238"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17. Полноту и достоверность предоставленных сведений подтверждаю.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="238"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z317" w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18. Заявитель удостоверяет заявление электронной цифровой подписью</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="239"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z319" w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19. Дата подачи:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="240"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z612" w:id="123"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8576,116 +8986,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 к Правилам </w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сертификации и выдачи</w:t>
+              <w:t>к Правилам сертификации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сертификата организации по</w:t>
+              <w:t>и выдачи сертификата организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техническому обслуживанию и</w:t>
+              <w:t>по техническому обслуживанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ремонту авиационной техники</w:t>
+              <w:t>и ремонту авиационной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>гражданской авиации</w:t>
+              <w:t>техники гражданской авиации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8712,2593 +9122,2704 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z618" w:id="127"/>
+    <w:bookmarkStart w:name="z323" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">        Заявка на получение/признание сертификата организации по техническому </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">                   maintenance and repair of Civil Aviation Aircraft</w:t>
+        <w:t xml:space="preserve"> Сведения о руководящем составе организации по техническому обслуживанию и ремонту авиационной техники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z324" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Графа для организации по техническому обслуживанию и ремонту авиационной техники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z619" w:id="128"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z325" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Наименование организации по ТОиРAT/</w:t>
+      Указать управленческий персонал:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...908 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="243"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z651" w:id="160"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z326" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Класс/Class</w:t>
-[...935 lines deleted...]
-            </w:pPr>
+              <w:t>Первый руководитель организации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="244"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководящий персонал, для выполнения функций по техническому обслуживанию и ремонту авиационной техники, ответственный за обеспечение работы организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель инспекции по безопасности полетов (руководитель по безопасности полетов), ответственный за внедрение и эффективное функционирование системы управления безопасностью полетов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководящий персонал, ответственный за обеспечение системы качества (мониторинга соответствия)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z684" w:id="165"/>
+    <w:bookmarkStart w:name="z331" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Заявитель признает и обязуется выполнять требования законодательства Республики Казахстан в сфере использования воздушного пространства и деятельности авиации/ The applicant recognizes and undertakes to comply with the requirements of the legislation of the Republic of Kazakhstan in the field of use of air space and aviation activities.</w:t>
+      2. Фамилия Имя Отчество (при его наличии):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z685" w:id="166"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z332" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Руководящий состав, ответственный за техническое обслуживание авиационной техники/ Management team responsible for the maintenance of Aircraft:</w:t>
+      3. Должность в организации по техническому обслуживанию и ремонту авиационной техники:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z333" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Квалификация в сфере гражданской авиации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z334" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Опыт работы в сфере гражданской авиации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z335" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Наименование организации по техническому обслуживанию и ремонту авиационной техники:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z336" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Номер сертификата организации по техническому обслуживанию и ремонту авиационной техники</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z337" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Первый руководитель организации по техническому обслуживанию и ремонту авиационной техники </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z338" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия Имя Отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам сертификации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и выдачи сертификата организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по техническому обслуживанию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и ремонту авиационной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техники гражданской авиации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z340" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z686" w:id="167"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z341" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Должность/</w:t>
-[...130 lines deleted...]
-Signature</w:t>
+              <w:t>Наименование государственной услуги "Выдача сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги: отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z693" w:id="170"/>
+          <w:bookmarkStart w:name="z344" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Руководитель организации по ТОиРAT/</w:t>
-[...20 lines deleted...]
-          </w:p>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акционерное общество "Авиационная администрация Казахстана"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z698" w:id="171"/>
+          <w:bookmarkStart w:name="z348" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Руководитель подразделения по контролю (гарантии) качества/</w:t>
-[...20 lines deleted...]
-          </w:p>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="256"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+портал "цифрового правительства"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z352" w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="257"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z354" w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Срок выдачи сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации – 22 (двадцать два) рабочих дня.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При наличии у заявителя более двух мест производственной деятельности, расположенных в разных городах, срок рассмотрения продлевается на 22 (двадцать два) рабочих дня и/или в тех случаях, когда заявителю требуется устранения выявленных несоответствий, срок рассмотрения продлевается на срок указанный в плане корректирующих действий в соответствии с пунктом 23 настоящих Правил, о чем сообщается заявителю в течение 3 (трех) рабочих дней с момента принятия решения о продлении срока рассмотрения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Срок выдачи сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации по истечению срока действия ранее выданного сертификата (очередная сертификация) – 22 (двадцать два) рабочих дня.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При наличии у заявителя более двух мест производственной деятельности, расположенных в разных городах, срок рассмотрения продлевается на 22 (двадцать два) рабочих дня и/или в тех случаях, когда заявителю требуется устранения выявленных несоответствий, срок рассмотрения продлевается на срок указанный в плане корректирующих действий в соответствии с пунктом 23 настоящих Правил, о чем сообщается заявителю в течение 3 (трех) рабочих дней с момента принятия решения о продлении срока рассмотрения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Срок внесения изменений и (или) дополнений в сертификат организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) в случаях изменения наименования, организационно-правовой формы или юридического адреса организации – 5 (пять) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) в случаях изменения области действия сертификата – 22 (двадцать два) рабочих дня.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При наличии у заявителя более двух мест производственной деятельности, расположенных в разных городах, срок рассмотрения продлевается на 22 (двадцать два) рабочих дня и/или в тех случаях, когда заявителю требуется устранения выявленных несоответствий, срок рассмотрения продлевается на срок указанный в плане корректирующих действий в соответствии с пунктом 23 настоящих Правил, о чем сообщается заявителю в течение 3 (трех) рабочих дней с момента принятия решения о продлении срока рассмотрения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z363" w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="259"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифровизированная (частично цифровизированная)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z367" w:id="260"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="260"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача сертификата организации по техническому обслуживанию и ремонту авиационной техники, внесение изменений в сертификат организации по техническому обслуживанию и ремонту авиационной техники, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z371" w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="261"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Выдача сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации – платно, в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" и с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> Министра индустрии и инфраструктурного развития Республики Казахстан от 17 марта 2023 года № 167 "Об утверждении перечня платных услуг уполномоченной организации в сфере гражданской авиации и ставок платежей в сфере гражданской авиации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32089).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z375" w:id="262"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="262"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя Государственной корпорации и цифровых объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z377" w:id="263"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявки и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="263"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) услугодатель – с понедельника по пятницу включительно, с 8.00 до 17.00 часов с перерывом на обед с 13.00 часов до 14.00 часов, кроме выходных и праздничных дней согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z380" w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="264"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z382" w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Справку о государственной регистрации (перерегистрации) юридического лица, сведения о документах, удостоверяющих личность, о государственной регистрации в качестве индивидуального предпринимателя, о государственной регистрации гражданского воздушного судна, сертификата эксплуатанта, свидетельства на право выполнения авиационных работ, свидетельства на право выполнения полетов уполномоченная организация получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Для получения сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации (при первоначальной, продлении срока действия ранее выданного сертификата и изменении области действия сертификата) подается заявка, подписанная электронной цифровой подписью по форме согласно приложению 2 к настоящим Правилам с приложением следующих документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) учредительный документ организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации (при первоначальной сертификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия руководства по процедурам организации по техническому обслуживанию и ремонту авиационной техники (далее – РПО) (включая перечень сертифицирующего персонала);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия сведений о руководящем составе организации по техническому обслуживанию и ремонту авиационной техники;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электронная копия документа, подтверждающего плату за услугу уполномоченной организации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) заявление о соответствии, подписанное первым руководителем;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) план мероприятий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) электронная копия руководства по качеству (если оно не включено в РПО);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) электронная копия руководства по управлению безопасностью полетов (если оно не включено в РПО);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) электронная копия руководства по подготовке персонала по техническому обслуживанию и ремонту авиационной техники (если оно не включено в РПО).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Для внесения изменений и (или) дополнений в сертификат организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации при изменении наименования, организационно-правовой формы или юридического адреса организации подается заявка, подписанная электронной цифровой подписью, по форме согласно приложению 2 к настоящим правилам с приложением следующих документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) электронная копия руководства по процедурам организации по техническому обслуживанию и ремонту авиационной техники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z396" w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="266"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z398" w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям Закона и настоящих Правил;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z403" w:id="268"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="268"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги и ее подвидов (при наличии), в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z405" w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на интернет-ресурсе: Акционерное общество "Авиационная администрация Казахстана" www.caa.gov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель имеет возможность получения: государственной услуги в электронной форме через портал при условии наличия ЭЦП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон Единого контакт центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11336,129 +11857,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам сертификации</w:t>
+              <w:t>к Правилам сертификации и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и выдачи сертификата</w:t>
+              <w:t>выдачи сертификата организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организации по техническому</w:t>
+              <w:t>по техническому обслуживанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обслуживанию и ремонту</w:t>
+              <w:t>и ремонту авиационной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>авиационной техники</w:t>
-[...12 lines deleted...]
-              <w:t>гражданской авиации</w:t>
+              <w:t>техники гражданской авиации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11485,384 +11993,185 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="172"/>
+    <w:bookmarkStart w:name="z412" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о руководящем составе организации по техническому обслуживанию и ремонту авиационной техники</w:t>
+        <w:t xml:space="preserve"> Мотивированный отказ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z413" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционерное общество "Авиационная администрация Казахстана"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z414" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Графа для организации по техническому обслуживанию и ремонту авиационной техники</w:t>
+        <w:t xml:space="preserve">
+      рассмотрев Вашу заявку от [дата заявки] года № [номер заявки], сообщает об </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z415" w:id="273"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Указать управленческий персонал:</w:t>
+      отказе в выдаче _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...132 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Фамилия Имя Отчество (при его наличии):</w:t>
+        <w:t xml:space="preserve">                                     [Причина отказа]</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z416" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Должность в организации по техническому обслуживанию и ремонту авиационной техники:</w:t>
+      Первый руководитель уполномоченной организации в сфере гражданской авиации либо лицо, его замещающее</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z417" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Квалификация в сфере гражданской авиации:</w:t>
+      (Фамилия, имя, отчество (при его наличии) (электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="275"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11896,8978 +12205,5184 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3-1</w:t>
+              <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам сертификации</w:t>
+              <w:t>к Правилам сертификации и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и выдачи сертификата</w:t>
+              <w:t>выдачи сертификата организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организации по техническому</w:t>
+              <w:t>по техническому обслуживанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обслуживанию и ремонту</w:t>
+              <w:t>и ремонту авиационной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>авиационной техники</w:t>
-[...12 lines deleted...]
-              <w:t>гражданской авиации</w:t>
+              <w:t>техники гражданской авиации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z703" w:id="173"/>
+    <w:bookmarkStart w:name="z420" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
-[...11 lines deleted...]
-        <w:t>"Выдача сертификата организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации"</w:t>
+        <w:t xml:space="preserve"> Область деятельности организации по техническому обслуживанию и ремонту авиационной техники гражданской авиации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...7925 lines deleted...]
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-          <w:bookmarkStart w:name="z493" w:id="184"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z421" w:id="277"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Пункт</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="184"/>
+              <w:t>Класс</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="277"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допуск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ограничения</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
-            <w:tcBorders>
-[...172 lines deleted...]
-Документы</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Периодическое техническое обслуживание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Дата закрытия</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оперативное техническое обслуживание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...43 lines deleted...]
-          <w:bookmarkEnd w:id="185"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип авиационной техники или вид работ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z434" w:id="278"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Воздушные суда</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="278"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самолеты с взлетной массой свыше 5700 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z503" w:id="186"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указываются разработчики, семейство, тип или группа воздушного судна и/или выполняемые виды технического обслуживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самолеты взлетной массой не более 5700 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вертолеты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Воздушные суда, не относящиеся к категориям А1, А2 и А3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z462" w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...82 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Авиационные двигатели</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="279"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Газотурбинные двигатели (ГТД)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указываются разработчики, семейство, тип или группа газотурбинных двигателей и/или выполняемые виды технического обслуживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поршневые двигатели (ПД)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указываются разработчики, семейство, тип или группа поршневых двигателей и/или выполняемые виды технического обслуживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вспомогательные силовые установки (ВСУ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указываются разработчики, семейство, тип или группа вспомогательной силовой установки и/или выполняемые виды технического обслуживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z477" w:id="280"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Комментарии </w:t>
-[...82 lines deleted...]
-          </w:p>
+              <w:t>Демонтированные компоненты, исключая маршевый авиационный двигатель и вспомогательные силовые установки в сборе</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="280"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код по Ассоциации Воздушного транспорта Америки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системы кондиционирования и регулирования давления воздуха в кабине</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указываются разработчики типа воздушного судна и/или компонента, либо конкретные компоненты и/или перекрестные ссылки с перечнем производственных возможностей в Руководстве по процедурам и/или выполняемые виды технического обслуживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автопилоты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование связи и навигации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+023, 034</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Двери и люки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системы электроснабжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бытовое и специальное оборудование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+025, 038, 045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системы двигателя и вспомогательной силовой установки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+049, с 071 по 083</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системы управления воздушным судном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+027, 055, с 057.40 по 057.70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топливная система - планер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Несущие винты вертолетов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+062, 064, 066, 067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансмиссии вертолетов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+063, 065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гидросистемы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборное оборудование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шасси</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кислородное оборудование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Воздушные винты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пневмосистемы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+036, 037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Противообледенительные и противопожарные системы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+026, 030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Окна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конструкция планера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+053, 054, 057.10, 057.20, 57.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z600" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Подпись:      </w:t>
-[...285 lines deleted...]
-            </w:pPr>
+              <w:t>Специальные виды работ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="281"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+D1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неразрушающий контроль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указываются конкретные работы или виды работ и услуг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -20905,129 +17420,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 8</w:t>
+              <w:t>Приложение 7</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам сертификации и</w:t>
+              <w:t>к Правилам сертификации и выдачи</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выдачи сертификата</w:t>
+              <w:t>сертификата организации по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организации по техническому</w:t>
+              <w:t>техническому обслуживанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обслуживанию и ремонту</w:t>
+              <w:t>и ремонту авиационной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>авиационной техники</w:t>
-[...12 lines deleted...]
-              <w:t>гражданской авиации</w:t>
+              <w:t>техники гражданской авиации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -21048,501 +17550,13521 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z517" w:id="192"/>
+    <w:bookmarkStart w:name="z607" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы азаматтық авиация саласындағы уәкілетті ұйымның атауы, мекенжайы, телефоны, e-mail, Интернет мекенжайы Наименование уполномоченной организации в сфере гражданской авиации Республики Казахстан, адрес, телефон, e-mail, Интернет адрес Name of Civil Aviation Authorized organization Republic of Kazakhstan Address, telefone, e-mail, the Internet address Сертификаттың жарамдылығын тану туралы рұқсаты Решение о признании действительным Сертификата Decision to Recognize a valid Certificate</w:t>
+        <w:t xml:space="preserve"> Акт сертификационного (выездного) обследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z608" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z518" w:id="193"/>
-[...9 lines deleted...]
-      _______________________________________Берілді </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дата, время и место составления акта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z609" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Выдано</w:t>
+        <w:t>
+      2. Дата и номер приказа сертификационного обследования организации по техническому обслуживанию и ремонту авиационной техники (далее – организации по ТО и РАТ), на основании которого проведено сертификационное обследование организации по ТО и РАТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z610" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Фамилия, имя, отчество (при его наличии) и должность лица, проводившего проверку:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z611" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Период проведения сертификационного обследования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z612" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Место проведения сертификационного обследования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z613" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Название организации по ТО и РАТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z614" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Область деятельности организации по ТО и РАТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z615" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сведения о результатах проверки, в том числе о выявленных несоответствиях, их характере:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z616" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сведения об ознакомлении или отказе в ознакомлении с актом проверяемого физического или юридического лица, а также лиц, присутствовавших при проведении проверки, их подписи или запись об отказе от подписи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z617" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Подпись должностного лица, проводившего проверку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам сертификации и выдачи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификата организации по</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техническому обслуживанию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и ремонту авиационной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техники гражданской авиации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z620" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> План корректирующих действий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z621" w:id="294"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пункт</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="294"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требование нормативного правового акта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z623" w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Замечания</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(несоответствия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень несоответствия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корректирующие действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок устранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата закрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Незамедлительные действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Причины возникновения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корректирующие действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Действия по предотвращению повторения замечания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z643" w:id="296"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="296"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам сертификации и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выдачи сертификата организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по техническому обслуживанию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и ремонту авиационной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техники гражданской авиации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z669" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Символ Наименование уполномоченной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z670" w:id="298"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> авиация </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уәкілетті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адресі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, телефоны, e-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>mail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Интернет </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адресі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="298"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование уполномоченной организацией в сфере гражданской авиации Республики Казахстан, адрес, телефон, e-mail, Интернет адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Name of Civil Aviation Authorized Organization Republic of Kazakhstan Address, telefone, e-mail, the Internet address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z674" w:id="299"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Авиациялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөндеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификаты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="299"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сертификат организации по техническому обслуживанию и ремонту авиационной техники</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Certificate of Aircraft Maintenance Organization</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ QZ.​145.​XXXX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z679" w:id="300"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20__ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ж</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "___" _____</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берілді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="300"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдан "__" ___ 20__ г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Date of issue "__" ___ 20__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z684" w:id="301"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолданылу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20__жылғы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="301"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"_</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_"_</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок действия до "__" __ 20__ г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Valid till "__" __ 20__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z690" w:id="302"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұйымның атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="302"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование организации:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Name of Organization:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z695" w:id="303"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="303"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Юридический адрес:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Legal address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z700" w:id="304"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндірістік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="304"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место производственной деятельности:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Place of production:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z705" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осы Сертификат </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>авиациялық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникалық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жөндеу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сертификаттау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникалық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсететін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нұсқауына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>келетінін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>куәландырады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z706" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий сертификат удостоверяет, что организация по техническому обслуживанию и ремонту авиационной техники соответствует сертификационным требованиям и соблюдает процедуры, установленные Руководством по процедурам организации технического обслуживания и ремонту авиационной техники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z707" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      This certificate confirms that the organization for maintenance and repair of aircraft meets the certification requirements and follows the procedures Manual for the procedures for the organization of maintenance and repair of the aviation equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z708" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>авиация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>саласындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уәкілетті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бірінші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басшысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орнындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z709" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель уполномоченной организации в сфере гражданской авиации либо лицо, его замещающее</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z710" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The General Director of the authorized civil aviation organization or the person substituting for him/her</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z711" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электронная цифровая подпись) (Фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Авиациялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникаға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оны </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөндеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификатына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к сертификату</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации по техническому</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обслуживанию и ремонту</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авиационной техники</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Appendix to certificate of</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>aircraft maintenance organization</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ _______</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z714" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сертификаттың қолданылу аясы Область действия сертификата Terms of Approval</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z715" w:id="313"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Класс/Class</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="313"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рұқсат беру /Допуск/Rating
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шектеулер / Ограничения/ Limitation
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерзімді техникалық жұмыстар / Периодические технические работы/Base maintenance
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел техникалық жұмыстар / Оперативные технические работы / Line maintenance
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория / Category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z723" w:id="314"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Авиациялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> техника </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Тип авиационной техники или вид работ / Type of aircraft or</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="314"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+type of work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z729" w:id="315"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әуе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемелері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Воздушные суда/ Aircraft</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="315"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z736" w:id="316"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Авиациялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қозғалтқыштар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Авиационные двигатели/ Engines</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="316"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z741" w:id="317"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қадамдық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авиациялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қозғалтқыштарды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жиынтықтағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосалқы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күштік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қондырғыны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоспағанда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>компоненттер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Компоненты, за исключением маршевых авиационных двигателей и вспомогательной силовой установки в сборе/Components other than complete engines are APUs</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="317"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Американың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әуе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлігі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қауымдастығының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Код по Ассоциации Воздушного транспорта Америки/ATA Codеs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z744" w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Арнайы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрлері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Специальные виды работ/ Specialised Services</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="318"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z749" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сертификаттың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданылу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>саласы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>авиациялық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникалық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жөндеу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рәсімдері</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бекітілген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нұсқаулыққа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникалық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орындалатын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыстардың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көлемімен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шектеледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z750" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область действия сертификата ограничена объемом выполняемых работ по техническому обслуживанию согласно утвержденному Руководству по процедурам организации по техническому обслуживанию и ремонту авиационной техники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z751" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Certificate scope is limited to the work scope in accordance with the approved Maintenance organization exposition Руководство по процедурам организации по техническому обслуживанием и ремонту авиационной техники/ Maintenance organisation exposition </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z752" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нұсқаулықтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нөмірі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Ссылочный номер руководства / Exposition Reference number</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z753" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нұсқаулықтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өзгерген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нөмірі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z754" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и номер изменения руководства / Date &amp; revision number of exposition</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z755" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>авиация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>саласындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уәкілетті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бірінші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басшысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орнындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z756" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель уполномоченной организации в сфере гражданской авиации либо лицо, его замещающее</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z757" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The General Director of the authorized civil aviation organization or the person substituting for him/her</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z758" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электронная цифровая подпись) (Фамилия Имя Отчество при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 10</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам сертификации и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выдачи сертификата организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по техническому обслуживанию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и ремонту авиационной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техники гражданской авиации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z761" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы азаматтық авиация саласындағы уәкілетті ұйымның атауы, мекенжайы, телефоны, e-mail, Интернет мекенжайы Наименование уполномоченной организации в сфере гражданской авиации Республики Казахстан, адрес, телефон, e-mail, Интернет адрес Name of Civil Aviation Authorized organization Republic of Kazakhstan Address, telefone, e-mail, the Internet address Сертификаттың жарамдылығын тану туралы рұқсаты Решение о признании действительным Сертификата Decision to Recognize a valid Certificate</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z762" w:id="330"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________берілді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Выдано _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Issued ___________________________________________</w:t>
+        <w:t xml:space="preserve">       Issued to _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Pecпубликасының заңнамасына сәйкес және Қазақстан Республикасының сертификаттық талаптарының негізінде Қазақстан Республикасының азаматтық авиация саласындағы уәкілетті ұйыммен _____________________________________ берілгенді жарамды деп таниды. Согласно действующему законодательству Республики Казахстан и на основании сертификационных требований Республики Казахстан уполномоченной организации в сфере гражданской авиации Республики Казахстан признает действительным выданный___________________________</w:t>
+        <w:t xml:space="preserve">       "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әуе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кеңістігін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пайдалану</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> авиация </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 48-бабының 5-тармағына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстанның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>авиациялық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкімшілігі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" АҚ ____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № ____________ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Авиациялық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникалық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жөндеу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шетелдік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сертификаты "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сертификаттың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарамдылығын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тану</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рұқсатына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетілген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шектелеулермен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарамды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>таниды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рұқсат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сертификатты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарамды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тану</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шешімнің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетілген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шектеулерге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қатысты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоғарыда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аталған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сертификаттың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданылу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>саласына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өзгерістер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізілген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сертификат </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тоқтатылған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кері</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қайтарылған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайларды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қоспағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоғарыда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аталған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сертификаттың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданылу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мерзіміне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарамды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z763" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>According to the current legislation of the Republic of Kazakhstan and based on certification requirements of</w:t>
+        <w:t xml:space="preserve">
+      Согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 48 Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации", АО "Авиационная Администрация Казахстана" признает действительным, выданный ______________________________________, Сертификат иностранной организации по техническому обслуживанию и ремонту авиационной техники № ________________, с ограничениями, указанными в "Приложении к Решению о признании действительным Сертификата". Настоящее Решение действительно на срок действия вышеуказанного сертификата за исключением случаев, когда сертификат приостановлен, отозван или внесены изменения в область действия вышеуказанного сертификата, касающиеся ограничений, указанных в "Приложении к Решению о признании действительным Сертификата".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z764" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>the Republic of Kazakhstan Recognizes the valid issued __________________________________________________________</w:t>
+        <w:t>
+      According to Item 5 of Article 48 of the Law "on the Use of the Airspace of the Republic of Kazakhstan and Aviation Activities", "Aviation Administration of Kazakhstan" JSC recognizes a valid Certificate of foreign organization for maintenance and repair of aviation equipment № __________________ issued by ___________________________________________________ with the limitations specified in the "Appendix to the Decision to Recognize a valid Certificate". This Decision is valid for the period of validity of the above certificate, unless the certificate is suspended, revoked or changes have been made to the terms of approval of the above certificate concerning the limitations specified in the "Appendix to the Decision to Recognize a valid Certificate".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z765" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Авиациялық техникаға техникалық қызмет көрсету және оны жөндеу бойынша шетелдік ұйымдардың сертификаты.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қолданылу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мерзімі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Срок действия до / Valid till:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z766" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Сертификат иностранных организации по техническому обслуживанию и ремонту авиционной техники.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> авиация </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>саласындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уәкілетті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бірінші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басшысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орнындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адам</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z767" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Certificate of foreign organization for maintanence and repair of aviation equipment.</w:t>
+        <w:t>
+      Первый руководитель уполномоченной организации в сфере гражданской авиации либо лицо, его замещающее</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z768" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Берілген мерзімі: 20__ж. _______________ </w:t>
+        <w:t xml:space="preserve">
+      The General Director of the authorized civil aviation organization or the person substituting for him/her </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z769" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>на период: до ____________________ 20__ г.</w:t>
+        <w:t>
+      Фамилия Имя Отчество (при его наличии) подпись</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z770" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>for a period of _______________20</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Дата выдачи / Date of issue:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z771" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Рұқсаттың жарамдылығы 20__ж._______________</w:t>
+        <w:t>
+      № __________ Сертификаттың жарамдылығын тану туралы рұқсатына қосымша</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z772" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение действительно до ________________ 20__ г.</w:t>
+        <w:t>
+      Приложение к Решению о признании действительным Сертификата № ___________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z773" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>The conclusion is valid up to ______________20__</w:t>
+        <w:t>
+      Appendix to the Decision to recognize a valid Certificate № ____________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z774" w:id="342"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Класс / Class</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="342"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рұқсат беру / Допуск / Rating
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шектеулер / Ограничения / Limitations
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кезеңдік техникалық қызмет көрсету / Периодическое техническое обслуживание / Base maintenance
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел техникалық қызмет көрсету / Оперативное техническое обслуживание / Line maintenance
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты / Категория / Category
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Авиациялық техника түрі немесе жұмыс түрі /</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тип авиационной техники или вид работ /</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Type of aircraft or</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+type of work
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z790" w:id="343"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әуе кемелері/ Воздушные суда/ Aircraft</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="343"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z797" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>мөр орны (бар болған жағдайда)</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қолданылу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мерзімі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Срок действия до / Valid till:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z798" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Уәкілетті ұйымның қызметшісі немесе оның уәкілеттік берген тұлғасы</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> авиация </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>саласындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уәкілетті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бірінші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басшысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орнындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адам</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z799" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>место печати (при наличии)</w:t>
+        <w:t>
+      Первый руководитель уполномоченной организации в сфере гражданской авиации либо лицо, его замещающее</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z800" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Служащий уполномоченной организациии либо лица, им уполномоченного</w:t>
+        <w:t xml:space="preserve">
+      The General Director of the authorized civil aviation organization or the person substituting for him/her </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z801" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Stamp (in the presence)</w:t>
+        <w:t>
+      Фамилия Имя Отчество (при его наличии) Подпись</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...66 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 11</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам сертификации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и выдачи сертификата организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по техническому обслуживанию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и ремонту авиационной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техники гражданской авиации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z804" w:id="349"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заявка/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="349"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Application</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z807" w:id="350"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Наименование иностранной организации по техническому обслуживанию и ремонту авиационной техники (далее – ТОиРAT) /</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="350"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Name of Approved Maintenance Organisation:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z811" w:id="351"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Причина подачи заявки (нужное выбрать)/ Reason for submitting the application (please select the appropriate option):</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="351"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z814" w:id="352"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Первоначальная заявка получение Решения о признании сертификата организации/ Initial application for obtaining the Decision on the recognition of the organization’s certificate</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="352"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z817" w:id="353"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Очередная заявка по истечению срока действия ранее выданного Решения о признании сертификата организации/ Application for renewal of the recognized certificate upon expiration</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="353"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z820" w:id="354"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Изменение области действия сертификата иностранной организации по ТОиРАТ/ </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="354"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Change to the scope of approval of the recognized certificate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z824" w:id="355"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изменения наименования, организационно-правовой формы или юридического адреса иностранной организации по ТОиРАТ/ Changes to the name, organizational and legal form, or legal address of the foreign maintenance organization</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="355"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z827" w:id="356"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.Место регистрации организации и регистрационный номер (шифр) / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="356"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Place of business and legal address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z831" w:id="357"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.Адрес и местонахождение производственной базы / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="357"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Address and location of the main maintenance facility: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z835" w:id="358"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.Адрес и местонахождение линейных станции по ТОиРАТ /</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="358"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Address and location of line maintenance stations:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z839" w:id="359"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.Телефон / Phone number:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="359"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z842" w:id="360"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.Расчетный счет / Payment account:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="360"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z845" w:id="361"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.Бизнес-идентификационный номер (БИН) / Business identification number (BIN): </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="361"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z848" w:id="362"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.Электронный адрес / email address:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="362"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z851" w:id="363"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.Номер и дата выдачи сертификата иностранной организации по ТОиРАТ / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="363"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Reference and date of issue of Maintenance Organisation Approval certificate:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z855" w:id="364"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.Срок действия сертификата иностранной организации по ТОиРАТ / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="364"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Expiration date of Maintenance Organisation Approval certificate:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z859" w:id="365"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.Орган выдавший сертификат иностранной организации по ТОиРАТ /</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="365"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Name of competent authority which issued Maintenance Organisation Approval certificate:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z863" w:id="366"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.Прошу признать действительным вышеуказанный сертификат организации по техническому обслуживанию и ремонту на право выполнения на следующей авиационной технике перечисленных ниже форм деятельности:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="366"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Kindly recognize the validity of the above-mentioned Maintenance Organisation Approval certificate for the right to perform the following scope of work on the following aircraft:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z866" w:id="367"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Класс / Class</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="367"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допуск / Rating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z868" w:id="368"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ограничения/ </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="368"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Limitations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z870" w:id="369"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Периодические технические работы / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="369"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Base Maintenance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z872" w:id="370"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оперативные технические работы/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="370"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Line Maintenance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z875" w:id="371"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Воздушные суда /</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="371"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Aircraft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z882" w:id="372"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.Обозначение, номер ревизии и дата ревизии Руководства по процедурам организации по ТОиРАТ / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="372"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Identification, number and date of revision of Maintenance Organisation Exposition:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z886" w:id="373"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.Фамилия Имя Отчество (при его наличии) руководителя ответственного за контроль качества (соответствия стандартам) / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="373"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Full name of Post Holder for the Quality system (Compliance Monitoring):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z890" w:id="374"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.Названия эксплуатантов гражданских воздушных Республики Казахстан, с которыми заключены или будут заключены соглашения на ТОиРАТ / </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="374"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+List of Kazakhstan aircraft operators with whom agreements on maintenance have been concluded or will be concluded:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z894" w:id="375"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.Декларация лица, подающего заявку:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="375"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Я, нижеподписавшийся, подтверждаю полноту и достоверность предоставленных сведений в настоящей заявке и обязуюсь выполнять требования законодательства Республики Казахстан в сфере использования воздушного пространства и деятельности авиации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Declaration by person making the application:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I, the undersigned, declare that the above particulars and documents submitted with this application are true in every respect and undertake to comply with the requirements of the legislation of the Republic of Kazakhstan in the field of use of airspace and aviation activities.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z899" w:id="376"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.Фамилия Имя Отчество (при его наличии) руководителя организации по ТОиРAT / Full name of Accountable Manager: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="376"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Подпись / Signature:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дата / Date: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -21564,55 +31086,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21934,35 +31456,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>