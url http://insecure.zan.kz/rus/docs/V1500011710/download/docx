--- v0 (2025-10-11)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="480f45f" w14:textId="480f45f">
+    <w:p w14:paraId="1423527" w14:textId="1423527">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,150 +112,170 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 30 марта 2015 года № 4-3/269. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 июля 2015 года № 11710.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z31" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 18) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" </w:t>
+      В соответствии с подпунктом 18) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 17.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 13</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -310,62 +330,126 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копии на официальное опубликование в периодические печатные издания и в информационно-правовую систему "Әділет";</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) исключен приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -801,96 +885,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________ К. Касымов   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8 мая 2015 года</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...44 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1072,140 +1110,160 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z67" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила ежегодного государственного технического осмотра тракторов и изготовленных на их базе самоходных шасси и механизмов, прицепов к ним, включая прицепы со смонтированным специальным оборудованием, самоходных сельскохозяйственных, мелиоративных и дорожно-строительных машин и механизмов, специальных машин повышенной проходимости (далее – Правила) разработаны в соответствии с подпунктом 18) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок проведения ежегодного государственного технического осмотра тракторов и изготовленных на их базе самоходных шасси и механизмов, прицепов к ним, включая прицепы со смонтированным специальным оборудованием, самоходных сельскохозяйственных, мелиоративных и дорожно-строительных машин и механизмов, специальных машин повышенной проходимости (далее – машины).</w:t>
+      1. Настоящие Правила ежегодного государственного технического осмотра тракторов и изготовленных на их базе самоходных шасси и механизмов, прицепов к ним, включая прицепы со смонтированным специальным оборудованием, самоходных сельскохозяйственных, мелиоративных и дорожно-строительных машин и механизмов, специальных машин повышенной проходимости (далее – Правила) разработаны в соответствии с подпунктом 18) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок проведения ежегодного государственного технического осмотра тракторов и изготовленных на их базе самоходных шасси и механизмов, прицепов к ним, включая прицепы со смонтированным специальным оборудованием, самоходных сельскохозяйственных, мелиоративных и дорожно-строительных машин и механизмов, специальных машин повышенной проходимости (далее – машины).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 17.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 13</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1325,141 +1383,161 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) регистрационный документ – технический паспорт, являющийся официальным документом на машину, подтверждающий ее допуск к участию в дорожном движении и эксплуатации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z72" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации", на которое возложено обеспечение функционирования закрепленной за ним информационно-коммуникационной инфраструктуры "электронного правительства";</w:t>
+        <w:t>
+      4) оператор "цифрового правительства" (далее – оператор) – юридическое лицо, определяемое Правительством Республики Казахстан в соответствии с цифровым законодательством Республики Казахстан, на которое возложено обеспечение функционирования закрепленной за ним цифровой - инфраструктуры "цифрового правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z73" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      5) электронная цифровая подпись – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра сельского хозяйства РК от 17.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1645,101 +1723,141 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Технический осмотр машин, осуществляющих весенне-полевые и уборочные работы, проводится перед началом таких работ непосредственно по месту нахождения машин согласно графику.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z83" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Для прохождения ежегодного государственного технического осмотра машин владелец (услугополучатель) через канцелярию местного исполнительного органа (услугодателя) в бумажном виде, либо посредством веб-портала "электронного правительства" (далее – портал) в электронном виде, подает заявление по форме согласно приложению 1 к настоящим Правилам.</w:t>
+        <w:t xml:space="preserve">
+      10. Для прохождения ежегодного государственного технического осмотра машин владелец (услугополучатель) через канцелярию местного исполнительного органа (услугодателя) в бумажном виде, либо посредством веб-портала "цифрого правительства" (далее – портал) в электронном виде, подает заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра сельского хозяйства РК от 17.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 13</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z85" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1848,110 +1966,114 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z87" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Ответственный инженер-инспектор местного исполнительного органа (услугодателя) в день поступления документов регистрирует их в информационной системе "Государственная база данных "Е-лицензирование" (далее – ИС ГБД "Е-лицензирование"), проверяет полноту и достоверность документов, представленных владельцем (услугополучателем) для получения государственной услуги, и (или) данных (сведений), содержащихся в них.</w:t>
+      12. Ответственный инженер-инспектор местного исполнительного органа (услугодателя) в день поступления документов регистрирует их в цифровой системе "Государственная база данных "Е-лицензирование" (далее – ЦС ГБД "Е-лицензирование"), проверяет полноту и достоверность документов, представленных владельцем (услугополучателем) для получения государственной услуги, и (или) данных (сведений), содержащихся в них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z143" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления владельцем (услугополучателем) неполного пакета документов, указанных в Перечне основных требований к оказанию государственной услуги "Проведение ежегодного государственного технического осмотра тракторов и изготовленных на их базе самоходных шасси и механизмов, прицепов к ним, включая прицепы со смонтированным специальным оборудованием, самоходных сельскохозяйственных, мелиоративных и дорожно-строительных машин и механизмов, а также специальных машин повышенной проходимости" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, а также документов с истекшим сроком действия, инженер-инспектор местного исполнительного органа (услугодателя) готовит и направляет уведомление об отказе в приеме документов с использованием ИС ГБД "Е-лицензирование".</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> к настоящим Правилам, а также документов с истекшим сроком действия, инженер-инспектор местного исполнительного органа (услугодателя) готовит и направляет уведомление об отказе в приеме документов с использованием ЦС ГБД "Е-лицензирование".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z144" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае представления владельцем (услугополучателем) полного пакета документов и при отсутствии оснований для отказа в оказании государственной услуги, инженер-инспектор местного исполнительного органа (услугодателя) готовит уведомление о готовности к проведению ежегодного государственного технического осмотра, с указанием даты, места и времени проведения технического осмотра, с использованием ИС ГБД "Е-лицензирование".</w:t>
-[...1 lines deleted...]
-    </w:p>
+      В случае представления владельцем (услугополучателем) полного пакета документов и при отсутствии оснований для отказа в оказании государственной услуги, инженер-инспектор местного исполнительного органа (услугодателя) готовит уведомление о готовности к проведению ежегодного государственного технического осмотра, с указанием даты, места и времени проведения технического осмотра, с использованием ЦС ГБД "Е-лицензирование".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии оснований для отказа в оказании государственной услуги в случае обращения владельца (услугополучателя) с заявлением о проведении государственного технического осмотра машин в регистрационном пункте, инженер-инспектор местного исполнительного органа (услугодателя) готовит мотивированный отказ в оказании государственной услуги (далее – мотивированный отказ).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2063,505 +2185,1347 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра сельского хозяйства РК от 17.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Руководитель местного исполнительного органа (услугодателя) через ИС ГБД "Е-лицензирование" подписывает уведомление о готовности к проведению ежегодного государственного технического осмотра или мотивированный отказ.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="26"/>
+      12-1. Приостановление срока оказания государственной услуги начинается со дня направления уведомления услугополучателю о решении услугодателя по приостановлению процесса оказания государственной услуги. Течение срока оказания государственной услуги возобновляется со дня вынесения решения услугодателем о возобновлении процесса оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 12-1 в соответствии с приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2. Услугодатель приостанавливает процесс оказания государственной услуги в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z148" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти гражданина (в том числе объявления умершим) или реорганизации, ликвидации юридического лица, если права услугополучателей на получение соответствующих материальных или нематериальных благ допускает правопреемство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z149" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) признания гражданина недееспособным и (или) ограниченно дееспособным в установленном законами Республики Казахстан порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z150" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) невозможности оказания государственной услуги до разрешения вопросов, рассматриваемых государственными органами либо в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 12-2 в соответствии с приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-3. Процесс оказания государственной услуги приостанавливается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z152" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случаях, предусмотренных подпунктами 1) и 2) пункта 12-2 настоящих Правил, – до определения правопреемника умершего лица или назначения недееспособному лицу опекуна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z153" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случаях, предусмотренных подпунктом 3) пункта 12-2 настоящих Правил, – до определения позиции государственным органом или до вступления в законную силу судебного акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 12-3 в соответствии с приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-4. Услугодатель по ходатайству услугополучателя или по своей инициативе приостанавливает процесс оказания государственной услуги в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z155" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) действия непреодолимой силы, временно препятствующей дальнейшему процессу оказанию услуги. Под действиями непреодолимой силы, временно препятствующей дальнейшему процессу оказания государственной услуги, понимается введение чрезвычайного положения, угроза или возникновение чрезвычайной ситуации природного и техногенного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z156" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нахождения услугополучателя в служебной командировке, в медицинской организации на стационарном лечении, превышающих срок оказания государственной услуги, за исключением случаев получения услуги его законными представителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 12-4 в соответствии с приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Руководитель местного исполнительного органа (услугодателя) через ЦС ГБД "Е-лицензирование" подписывает уведомление о готовности к проведению ежегодного государственного технического осмотра или мотивированный отказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z91" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о готовности к проведению ежегодного государственного технического осмотра или мотивированный отказ направляется посредством портала в "личный кабинет" владельца (услугополучателя) в форме электронного документа, либо распечатывается, заверяется подписью инженера-инспектора местного исполнительного органа (услугодателя), штампом регистрационного пункта и выдается нарочно через канцелярию местного исполнительного органа (услугодателя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z92" w:id="27"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Технический осмотр машин проводится в присутствии владельца (услугополучателя), либо его представителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z93" w:id="28"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z93" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Инженер-инспектор местного исполнительного органа (услугодателя) при проведении технического осмотра машин:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z94" w:id="29"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z94" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уточняет принадлежность машины, проверяет соответствие типа, модели, года выпуска, заводского номера машины, шасси, двигателя, рамы и номерного знака данным, записанным в регистрационном документе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z95" w:id="30"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z95" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверяет техническое состояние машин на соответствие нормативно-техническим документам, регламентирующих требования к техническому осмотру машин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z96" w:id="31"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z96" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Агрегаты и механизмы проверяются без разборки с использованием диагностических приборов и средств контроля. Техническое состояние прицепов проверяется в составе тракторного поезда (для контроля исправности тягово-сцепного устройства и блокировки тормозов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z97" w:id="32"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z97" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Машины, не соответствующие требованиям нормативно-технической документации, регламентирующей требования к техническому осмотру машин, считаются не прошедшими технический осмотр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z98" w:id="33"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z98" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Технический осмотр новых машин возрастом до 5 (пяти) лет проводится без проверки их технического состояния один раз в течение первых 5 (пяти) лет после регистрации в регистрационных пунктах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z99" w:id="34"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z99" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. На машины, прошедшие технический осмотр, делается запись "Исправен" в регистрационном документе (техническом паспорте), на не прошедшие – "Неисправен", которая заверяется подписью инженера-инспектора местного исполнительного органа (услугодателя) и штампом регистрационного пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z100" w:id="35"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z100" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Машины, выбывшие с места постоянного учета в другие регионы на срок более 2 (двух) месяцев, представляются на технический осмотр по месту их временного пребывания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z101" w:id="36"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z101" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Инженер-инспектор местного исполнительного органа (услугодателя) вносит сведения о машинах физических лиц, прошедших технический осмотр, в журнал технического осмотра машин по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z102" w:id="37"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z102" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. По итогам технического осмотра машин юридических лиц инженер-инспектор местного исполнительного органа (услугодателя) оформляет акт технического осмотра машин по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Акт технического осмотра машин составляется в двух экземплярах, один из которых выдается представителю юридического лица, а второй остается в регистрационном пункте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z103" w:id="38"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z103" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Местный исполнительный орган (услугодатель) обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 </w:t>
+      23. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Местный исполнительный орган (услугодатель) обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z104" w:id="39"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z161" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      При оказании государственной услуги посредством государственной цифровой системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в цифровую систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. В случае сбоя информационной системы, содержащей необходимые сведения для оказания государственной услуги, местный исполнительный орган (услугодатель) в течение 1 (одного) рабочего дня с момента обнаружения технического сбоя уведомляет об этом оператора.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="41"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В случае сбоя цифровой системы, содержащей необходимые сведения для оказания государственной услуги, местный исполнительный орган (услугодатель) в течение 1 (одного) рабочего дня с момента обнаружения технического сбоя уведомляет об этом оператора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z106" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После проведения работ по устранению возникшего сбоя оператор в течение 1 (одного) рабочего дня составляет в произвольной форме протокол о технической проблеме и подписывает его с местным исполнительным органом (услугодателем).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z107" w:id="42"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z108" w:id="43"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z108" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Жалоба на решение, действие (бездействие) местного исполнительного органа (услугодателя) по вопросам оказания государственной услуги подается на имя руководителя местного исполнительного органа (услугодателя), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2618,90 +3582,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="44"/>
+    <w:bookmarkStart w:name="z109" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Жалоба владельца (услугополучателя) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       местным исполнительным органом (услугодателем) – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2756,150 +3720,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="45"/>
+    <w:bookmarkStart w:name="z112" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Срок рассмотрения жалобы местным исполнительным органом (услугодателем), уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на десять рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z129" w:id="46"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z129" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z130" w:id="47"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z130" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z131" w:id="48"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z131" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) владельцу (услугополучателю), подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2918,90 +3882,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="49"/>
+    <w:bookmarkStart w:name="z116" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3461,68 +4425,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименование,  бизнес-идентификационный номер, адрес местонахождения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">            (юридический адрес))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="50"/>
+    <w:bookmarkStart w:name="z119" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                             Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу провести государственный технический осмотр машин (ы) _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3710,181 +4674,194 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 2 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам ежегодного</w:t>
+              <w:t>ежегодного государственного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного технического</w:t>
+              <w:t>технического осмотра тракторов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осмотра тракторов и изготовленных</w:t>
+              <w:t>и изготовленных на их базе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на их базе самоходных шасси и</w:t>
+              <w:t>самоходных шасси и механизмов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>механизмов, прицепов к ним,</w:t>
+              <w:t>прицепов к ним, включая</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>включая прицепы со смонтированным</w:t>
+              <w:t>прицепы со смонтированным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальным оборудованием,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>самоходных сельскохозяйственных,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мелиоративных и дорожно-</w:t>
+              <w:t>мелиоративных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>строительных машин и механизмов,</w:t>
+              <w:t>и дорожно-строительных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>машин и механизмов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных машин</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3937,106 +4914,186 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Проведение ежегодного государственного технического осмотра тракторов и изготовленных на их базе самоходных шасси и механизмов, прицепов к ним, включая прицепы со смонтированным специальным оборудованием, самоходных сельскохозяйственных, мелиоративных и дорожно-строительных машин и механизмов, а также специальных машин повышенной проходимости"</w:t>
-[...40 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Проведение ежегодного государственного технического осмотра тракторов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и изготовленных на их базе самоходных шасси и механизмов, прицепов к ним, включая</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>прицепы со смонтированным специальным оборудованием, самоходных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сельскохозяйственных, мелиоративных и дорожно-строительных машин и механизмов,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>а также специальных машин повышенной проходимости"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4270,51 +5327,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) канцелярию услугодателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) веб-портал "электронного правительства" (далее – портал).</w:t>
+2) веб-портал "цифрового правительства" (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4347,69 +5404,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания</w:t>
-[...17 lines deleted...]
-государственной услуги</w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4532,51 +5571,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/  бумажная.</w:t>
+Электронная (частично цифровизированная)/бумажная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4722,51 +5761,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при  оказании  государственной услуги, и способы ее взимания в  случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4881,61 +5920,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) услугодателя – с понедельника по пятницу включительно с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Трудовому кодексу</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан (далее – Кодекс). Прием заявления и выдача результата оказания государственной услуги – с 9.00 до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов. Государственная услуга осуществляется в порядке очереди, без предварительной записи и ускоренного обслуживания;</w:t>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс). Прием заявления и выдача результата оказания государственной услуги – с 9.00 до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов. Государственная услуга осуществляется в порядке очереди, без предварительной записи и ускоренного обслуживания;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5130,51 +6169,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) электронная копия регистрационного документа.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о документе, удостоверяющем личность, о государственной регистрации (перерегистрации) юридического лица, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+Сведения о документе, удостоверяющем личность, о государственной регистрации (перерегистрации) юридического лица, услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При сдаче услугополучателем всех необходимых документов:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5297,71 +6336,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Услугодатель отказывает в оказании государственной услуги в случае установления факта недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них, в соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> статьи 19-1 Закона Республики Казахстан "О государственных услугах".</w:t>
+Услугодатель отказывает в оказании государственной услуги в случае установления факта недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них, в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 2 статьи 19-1 Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5484,51 +6523,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) единой платформе интернет-ресурсов www.​gov.​kz государственных органов;</w:t>
+1) единой платформе интернет-ресурсов www.gov.kz государственных органов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портале;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5884,68 +6923,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="52"/>
+    <w:bookmarkStart w:name="z124" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал государственного технического осмотра машин</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -7324,68 +8363,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="53"/>
+    <w:bookmarkStart w:name="z127" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                     Акт государственного технического осмотра машин</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+        <w:t xml:space="preserve"> Акт государственного технического осмотра машин</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9193,55 +10232,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>