--- v1 (2026-03-14)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c88e808" w14:textId="c88e808">
+    <w:p w14:paraId="b0a32cd" w14:textId="b0a32cd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2998,210 +2998,398 @@
         <w:t>
       6) при отсутствии сведений за последние двенадцать месяцев о невозвращенных иностранных разрешениях, полученных на автотранспортные средства, указанные в запросе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z1084" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) при обеспечении соблюдения за последние шесть месяцев указанным в запросе автотранспортным средством требований, установленными пунктами 28 и (или) 29 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z1085" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) при недопущении услугополучателем за последние три месяца три и более нарушении требований части первого пункта 28 и (или) пункта 29 настоящих Правил;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1086" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) при отсутствии фактов о невозвращенных и (или) неиспользованных, ранее полученных услугополучателем иностранных разрешений за последние шесть месяцев;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z1086" w:id="70"/>
-[...15 lines deleted...]
-      9) при отсутствии фактов о невозвращенных и (или) неиспользованных, ранее полученных услугополучателем иностранных разрешений за последние шесть месяцев;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) при отсутствии фактов несоблюдения услугополучателем требований абзаца первого пункта 27 настоящих Правил за последние двадцать четыре месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1088" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования подпунктов 3) -5) настоящего пункта не распространяются на получение иностранных разрешений на нерегулярную перевозку пассажиров и багажа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z1087" w:id="71"/>
-[...15 lines deleted...]
-      10) при отсутствии фактов несоблюдения услугополучателем требований абзаца первого пункта 27 настоящих Правил за последние двадцать четыре месяцев.</w:t>
+    <w:bookmarkStart w:name="z1089" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иностранные разрешения в электронном виде выдаются вне зависимости от вида удостоверения и карточки допуска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z1088" w:id="72"/>
-[...15 lines deleted...]
-      Требования подпунктов 3) -5) настоящего пункта не распространяются на получение иностранных разрешений на нерегулярную перевозку пассажиров и багажа.</w:t>
+    <w:bookmarkStart w:name="z1090" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ИС учет автотранспортных средств, ведется по их идентификационному номеру (VIN).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z1089" w:id="73"/>
-[...15 lines deleted...]
-      Иностранные разрешения в электронном виде выдаются вне зависимости от вида удостоверения и карточки допуска.</w:t>
+    <w:bookmarkStart w:name="z1091" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче запроса сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, правоустанавливающих документах на движимое имущество, удостоверении допуске, карточках допуска, лицензии на право занятия деятельностью по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном внутриобластном) и международном сообщениях, микроавтобусами в международном сообщении (при осуществлении нерегулярных перевозок пассажиров и багажа), документе подтверждающем оплату в бюджет суммы сбора за выезд через платежный шлюз "электронного правительства" (далее – ПШЭП)), получаются из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z1090" w:id="74"/>
-[...15 lines deleted...]
-      В ИС учет автотранспортных средств, ведется по их идентификационному номеру (VIN).</w:t>
+    <w:bookmarkStart w:name="z1092" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Истребование от услугополучателей документов, имеющихся в информационных системах, не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z1091" w:id="75"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3219,151 +3407,219 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z476" w:id="77"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются дополнить пунктом 17-1 в соответствии с приказом и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z476" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Услугополучателю допускается замена автотранспортного средства, на которое ранее были получены иностранные разрешения, в течение 50 (пятидесяти) календарных дней со дня получения уведомления об оказании государственной услуги, с учетом требований абзаца второго подпункта 4) пункта 34 настоящих Правил. Запрос на замену автотранспортного средства к ранее выданному иностранному разрешению подается по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z477" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Замена автотранспортного средства производится на автотранспортное средство, находящееся на праве аренды у услугополучателя при условии получения карточки допуска на данное автотранспортное средство, в срок не менее чем за 50 (пятидесяти) календарных дней до дня подачи запроса на замену или на автотранспортное средство, находящееся на балансе у услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z478" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок, предусмотренный в абзаце первом настоящего пункта, не распространяется на автотранспортное средство, находящееся вне территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z477" w:id="78"/>
-[...15 lines deleted...]
-      Замена автотранспортного средства производится на автотранспортное средство, находящееся на праве аренды у услугополучателя при условии получения карточки допуска на данное автотранспортное средство, в срок не менее чем за 50 (пятидесяти) календарных дней до дня подачи запроса на замену или на автотранспортное средство, находящееся на балансе у услугополучателя.</w:t>
+    <w:bookmarkStart w:name="z1093" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При замене автотранспортного средства, находящегося на территории Республики Казахстан срок, предусмотренный пунктом 28 настоящих Правил не меняется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z478" w:id="79"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3381,2025 +3637,2423 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z479" w:id="81"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Допускается получение услугополучателем дополнительно до четырех иностранных разрешений на перевозку грузов в случае изменения маршрута, по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z1094" w:id="82"/>
+    <w:bookmarkStart w:name="z1094" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При получении иностранных разрешений по дополнительному запросу неиспользованные иностранные разрешения возвращаются услугодателю и учитываются в ИС как использованные услугополучателем. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z1095" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z1095" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом к возврату допускается следующее количество неиспользованных иностранных разрешений в календарном году по дополнительному запросу: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z1096" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до трех иностранных разрешений при наличии у услугополучателя до десяти автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z1097" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до шести иностранных разрешений при наличии у услугополучателя от одиннадцати до двадцати автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z1098" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до девяти иностранных разрешений при наличии у услугополучателя от двадцати одного до тридцати автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z1096" w:id="84"/>
-[...15 lines deleted...]
-      до трех иностранных разрешений при наличии у услугополучателя до десяти автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
+    <w:bookmarkStart w:name="z1099" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до двенадцати иностранных разрешений при наличии у услугополучателя свыше тридцати одного автотранспортных средств с механическим приводом, находящихся на балансе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z1097" w:id="85"/>
-[...15 lines deleted...]
-      до шести иностранных разрешений при наличии у услугополучателя от одиннадцати до двадцати автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
+    <w:bookmarkStart w:name="z1100" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет допускаемых к возврату неиспользованных иностранных разрешений осуществляется исходя из количества автотранспортных средств, находящихся на балансе у услугополучателя и имеющих карточки допуска, по состоянию на 1 января календарного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z1098" w:id="86"/>
-[...15 lines deleted...]
-      до девяти иностранных разрешений при наличии у услугополучателя от двадцати одного до тридцати автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
+    <w:bookmarkStart w:name="z1101" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Неиспользованные иностранные разрешения, превышающие указанную в части третьем настоящего пункта, учитываются в ИС как невозвращенные.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z1099" w:id="87"/>
-[...15 lines deleted...]
-      до двенадцати иностранных разрешений при наличии у услугополучателя свыше тридцати одного автотранспортных средств с механическим приводом, находящихся на балансе.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1102" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-1. Возвращенные неиспользованные иностранные разрешения в случаях закрытия границы иностранных государств, ареста или ограничения движения проезда автотранспортного средства по территории иностранного государства в ИС учитываются как возвращенные, при соблюдении требовании пункта 28 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z1100" w:id="88"/>
-[...15 lines deleted...]
-      Расчет допускаемых к возврату неиспользованных иностранных разрешений осуществляется исходя из количества автотранспортных средств, находящихся на балансе у услугополучателя и имеющих карточки допуска, по состоянию на 1 января календарного года.</w:t>
+    <w:bookmarkStart w:name="z1103" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган на основании письменного обращения услугополучателя направляет запрос в уполномоченный орган иностранного государства или дипломатическим представительствам Республики Казахстан в иностранных государствах для подтверждения случаев, указанных в части первом настоящего пункта и до получения подтверждения иностранные бланки в ИС учитываются как возвращенные.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z1101" w:id="89"/>
-[...15 lines deleted...]
-      Неиспользованные иностранные разрешения, превышающие указанную в части третьем настоящего пункта, учитываются в ИС как невозвращенные.</w:t>
+    <w:bookmarkStart w:name="z1104" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии подтверждений фактов, указанных в части первой настоящего пункта, в ИС к ранее возвращенным иностранным разрешениям присваивается статус "неиспользованный".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 19-1 в соответствии с приказом и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1102" w:id="90"/>
-[...15 lines deleted...]
-      19-1. Возвращенные неиспользованные иностранные разрешения в случаях закрытия границы иностранных государств, ареста или ограничения движения проезда автотранспортного средства по территории иностранного государства в ИС учитываются как возвращенные, при соблюдении требовании пункта 28 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z482" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В случае соответствия и наличия сведений, предусмотренных пунктами 17 и 19 настоящих Правил услугополучателю выставляется счет для уплаты суммы сбора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z1103" w:id="91"/>
-[...15 lines deleted...]
-      Уполномоченный орган на основании письменного обращения услугополучателя направляет запрос в уполномоченный орган иностранного государства или дипломатическим представительствам Республики Казахстан в иностранных государствах для подтверждения случаев, указанных в части первом настоящего пункта и до получения подтверждения иностранные бланки в ИС учитываются как возвращенные.</w:t>
+    <w:bookmarkStart w:name="z483" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата осуществляется через ПШЭП, в течение 3 (трех) часов с момента подтверждения ИС о наличии иностранного разрешения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z1104" w:id="92"/>
-[...15 lines deleted...]
-      При отсутствии подтверждений фактов, указанных в части первой настоящего пункта, в ИС к ранее возвращенным иностранным разрешениям присваивается статус "неиспользованный".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z484" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Услугодателем иностранные разрешения на нерегулярную перевозку пассажиров и багажа, на перевозку груза оформляются и направляются в Государственную корпорацию в течение одного рабочего дня с момента поступления в ИС уведомления об оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1105" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступления в ИС уведомления об оказании государственной услуги после 16:00 часов иностранные разрешения на нерегулярную перевозку пассажиров и багажа, на перевозку груза оформляются и направляются в Государственную корпорацию следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 19-1 в соответствии с приказом и.о. Министра транспорта РК от 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z482" w:id="93"/>
-[...35 lines deleted...]
-      Оплата осуществляется через ПШЭП, в течение 3 (трех) часов с момента подтверждения ИС о наличии иностранного разрешения.</w:t>
+    <w:bookmarkStart w:name="z485" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Для перевозки грузов выдается не более 9 (девяти) иностранных разрешений разных видов по маршруту следования на один запрос и не более 2 (двух) иностранных разрешении одного вида, за исключением электронных иностранных разрешений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z484" w:id="95"/>
-[...15 lines deleted...]
-      21. Услугодателем иностранные разрешения на нерегулярную перевозку пассажиров и багажа, на перевозку груза оформляются и направляются в Государственную корпорацию в течение одного рабочего дня с момента поступления в ИС уведомления об оказании государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z486" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Иностранные разрешения выдаются на автотранспортные средства без учета прицепов, полуприцепов и саморазгружающихся автомобилей, механически наклоняемых для выгрузки груза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z1105" w:id="96"/>
-[...15 lines deleted...]
-      При поступления в ИС уведомления об оказании государственной услуги после 16:00 часов иностранные разрешения на нерегулярную перевозку пассажиров и багажа, на перевозку груза оформляются и направляются в Государственную корпорацию следующим рабочим днем.</w:t>
+    <w:bookmarkStart w:name="z487" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Уведомление об оказании государственной услуги подписывается автоматически и направляется в личный кабинет услугополучателя в форме электронного документа, удостоверенного ЭЦП руководителя услугодателя, его заместителя или лица их замещающего.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z485" w:id="97"/>
-[...183 lines deleted...]
-    <w:bookmarkStart w:name="z488" w:id="100"/>
+    <w:bookmarkStart w:name="z488" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z489" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z490" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в течение 3 (трех) рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Государственную корпорацию и Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z491" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z489" w:id="101"/>
-[...15 lines deleted...]
-      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+    <w:bookmarkStart w:name="z492" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z490" w:id="102"/>
-[...15 lines deleted...]
-      Уполномоченный орган в течение 3 (трех) рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Государственную корпорацию и Единый контакт-центр.</w:t>
+    <w:bookmarkStart w:name="z493" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z491" w:id="103"/>
-[...15 lines deleted...]
-      26. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+    <w:bookmarkStart w:name="z494" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z492" w:id="104"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z495" w:id="107"/>
+    <w:bookmarkStart w:name="z495" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах", подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z496" w:id="108"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z496" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z497" w:id="109"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z497" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 27 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Передача отечественным перевозчиком бланков иностранных разрешений другому отечественному перевозчику, а равно использование отечественным перевозчиком бланков иностранных разрешений другого отечественного перевозчика, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z877" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использование отечественным перевозчиком иностранных разрешений на автотранспортные средства (за исключением прицепов и полуприцепов), не указанные в карточке допуска данного перевозчика, не допускается, кроме перегоняемых автотранспортных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При нарушении требовании настоящего пункта, иностранные разрешения в ИС учитываются как невозвращенные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 28 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Срок выезда автотранспортного средства, на которое оформлены иностранные разрешения с территории Республики Казахстан через автомобильные пункты пропуска на Государственной границе Республики Казахстан, составляет не более 50 (пятидесяти) календарных дней с момента направления уведомления о результатах оказания государственной услуги в личный кабинет пользователя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1106" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если указанный в части первом настоящего пункта срок превышает 6 (шесть) месяцев, иностранные разрешения, оформленные на автотранспортное средство, в ИС учитываются как невозвращенные.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z1107" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При возврате услугополучателем неиспользованных иностранных разрешений в течение 6 (шести) месяцев с момента отправки в личный кабинет услугополучателя уведомления об оказании государственной услуги, такие иностранные разрешения в ИС учитываются как неиспользованные.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z498" w:id="110"/>
-[...15 lines deleted...]
-      27. Передача отечественным перевозчиком бланков иностранных разрешений другому отечественному перевозчику, а равно использование отечественным перевозчиком бланков иностранных разрешений другого отечественного перевозчика, не допускается.</w:t>
+    <w:bookmarkStart w:name="z1108" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требование части первого настоящего пункта не распространяется в отношении автотранспортных средств, находящихся вне территории Республики Казахстан и на которые получены иностранные разрешения, у которых истек срок их использования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z877" w:id="111"/>
-[...15 lines deleted...]
-      Использование отечественным перевозчиком иностранных разрешений на автотранспортные средства (за исключением прицепов и полуприцепов), не указанные в карточке допуска данного перевозчика, не допускается, кроме перегоняемых автотранспортных средств.</w:t>
+    <w:bookmarkStart w:name="z1109" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При использовании электронных иностранных разрешений фиксацию факта выезда автотранспортного средства с территории Республики Казахстан через автомобильные пункты пропуска на Государственной границе Республики Казахстан, совпадающей с таможенной границей Евразийского экономического союза, осуществляют органы государственных доходов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      28. Срок выезда автотранспортного средства, на которое оформлены иностранные разрешения с территории Республики Казахстан через автомобильные пункты пропуска на Государственной границе Республики Казахстан, составляет не более 50 (пятидесяти) календарных дней с момента направления уведомления о результатах оказания государственной услуги в личный кабинет пользователя.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Услугополучателем использованные иностранные разрешения на нерегулярную перевозку пассажиров, багажа и грузов подлежат возврату услугодателю по месту их выдачи в физическом виде не позднее 60 (шестидесяти) календарных дней с момента въезда автотранспортного средства, на которое оформлены иностранные разрешения на территорию Республики Казахстан через автомобильные пункты пропуска расположенных на Государственной границе Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования, пунктов 28 и 29 настоящих Правил, не распространяются на иностранные разрешения, выданные в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фиксация фактов въезда и выезда автотранспортных средств на территорию Республики Казахстан через автомобильные пункты пропуска расположенных на Государственной границе Республики Казахстан осуществляется Единой информационной системой "Беркут" Комитета национальной безопасности Республики Казахстан с передачей сведений согласно запросу ИС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Иностранные разрешения за исключением электронных, возвращаются услугополучателем услугодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возвращенные иностранные разрешения Услугодателем хранятся в течение одного года с момента окончания срока их действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z504" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Услугодатель ведет учет в ИС возвращенных иностранных разрешений по их номеру в разрезе перевозчиков – с указанием следующих сведений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z1106" w:id="113"/>
-[...15 lines deleted...]
-      Если указанный в части первом настоящего пункта срок превышает 6 (шесть) месяцев, иностранные разрешения, оформленные на автотранспортное средство, в ИС учитываются как невозвращенные.</w:t>
+    <w:bookmarkStart w:name="z1110" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование, индивидуальный идентификационный номер или бизнес идентификационный номер услугополучателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z1107" w:id="114"/>
-[...15 lines deleted...]
-      При возврате услугополучателем неиспользованных иностранных разрешений в течение 6 (шести) месяцев с момента отправки в личный кабинет услугополучателя уведомления об оказании государственной услуги, такие иностранные разрешения в ИС учитываются как неиспользованные.</w:t>
+    <w:bookmarkStart w:name="z1111" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид, срок действия, дата возврата и номер возвращенного иностранного разрешения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z1108" w:id="115"/>
-[...15 lines deleted...]
-      Требование части первого настоящего пункта не распространяется в отношении автотранспортных средств, находящихся вне территории Республики Казахстан и на которые получены иностранные разрешения, у которых истек срок их использования.</w:t>
+    <w:bookmarkStart w:name="z1112" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственный регистрационный номерной знак автотранспортного средства (за исключением прицепов и полуприцепов), на которое использовано иностранное разрешение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z1109" w:id="116"/>
-[...15 lines deleted...]
-      При использовании электронных иностранных разрешений фиксацию факта выезда автотранспортного средства с территории Республики Казахстан через автомобильные пункты пропуска на Государственной границе Республики Казахстан, совпадающей с таможенной границей Евразийского экономического союза, осуществляют органы государственных доходов.</w:t>
+    <w:bookmarkStart w:name="z1113" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование пункта пропуска пересечения автотранспортным средством (въезд/выезд), при осуществлении перевозки через Государственную границу Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z1114" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае возврата иностранных разрешений с признаками исправления подчистки и зачеркивании сведений государственном регистрационном номерном знаке и наименовании перевозчика, в ИС проставляется статус исправлено.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z1115" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иностранные разрешения, не возвращенные в случаях, указанных пункте 32 настоящих Правил, учитываются как возвращенное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z502" w:id="117"/>
-[...233 lines deleted...]
-      31. Услугодатель ведет учет в ИС возвращенных иностранных разрешений по их номеру в разрезе перевозчиков – с указанием следующих сведений:</w:t>
+    <w:bookmarkStart w:name="z513" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Иностранные разрешения, утерянные услугополучателем, утраченные вследствие уничтожения при возгорании автотранспортного средства либо его изъятия контролирующими органами иностранных государств, учитываются в ИС как возвращенные без нарушения пунктов 28 и (или) 29 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z1110" w:id="120"/>
-[...15 lines deleted...]
-      наименование, индивидуальный идентификационный номер или бизнес идентификационный номер услугополучателя;</w:t>
+    <w:bookmarkStart w:name="z1116" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О возникновений случаев, указанных в абзаце первом настоящего пункта услугополучатель не позднее тридцати календарных дней со дня их возникновения письменно уведомляет территориальный орган с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z1111" w:id="121"/>
-[...15 lines deleted...]
-      вид, срок действия, дата возврата и номер возвращенного иностранного разрешения;</w:t>
+    <w:bookmarkStart w:name="z1117" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при изъятии иностранного разрешения компетентными органами – акт или протокол изъятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z1112" w:id="122"/>
-[...15 lines deleted...]
-      государственный регистрационный номерной знак автотранспортного средства (за исключением прицепов и полуприцепов), на которое использовано иностранное разрешение;</w:t>
+    <w:bookmarkStart w:name="z1118" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при уничтожении иностранного разрешения вследствие возгорания автотранспортного средства – справка от государственной противопожарной службы Республики Казахстан либо компетентного органа иностранного государства с приложением фотографии автотранспортного средства с фиксацией его государственного регистрационного номерного знака;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z1113" w:id="123"/>
-[...15 lines deleted...]
-      наименование пункта пропуска пересечения автотранспортным средством (въезд/выезд), при осуществлении перевозки через Государственную границу Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1119" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при утере иностранного разрешения –копии, зарегистрированных в органах полиции заявления и документов подтверждающих размещение объявлений в средствах массовой информации об утере и недействительности утерянного разрешения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z1114" w:id="124"/>
-[...15 lines deleted...]
-      В случае возврата иностранных разрешений с признаками исправления подчистки и зачеркивании сведений государственном регистрационном номерном знаке и наименовании перевозчика, в ИС проставляется статус исправлено.</w:t>
+    <w:bookmarkStart w:name="z1120" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение календарного года учитываются в ИС как возвращенные услугополучателем без нарушения пунктов 28 и (или) 29 настоящих Правил утерянные иностранные разрешения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z1115" w:id="125"/>
-[...15 lines deleted...]
-      Иностранные разрешения, не возвращенные в случаях, указанных пункте 32 настоящих Правил, учитываются как возвращенное.</w:t>
+    <w:bookmarkStart w:name="z1121" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до трех иностранных разрешений при наличии у услугополучателя до десяти автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:p>
-[...77 lines deleted...]
-      32. Иностранные разрешения, утерянные услугополучателем, утраченные вследствие уничтожения при возгорании автотранспортного средства либо его изъятия контролирующими органами иностранных государств, учитываются в ИС как возвращенные без нарушения пунктов 28 и (или) 29 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z1122" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до шести иностранных разрешений при наличии у услугополучателя от одиннадцати до двадцати автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z1116" w:id="127"/>
-[...15 lines deleted...]
-      О возникновений случаев, указанных в абзаце первом настоящего пункта услугополучатель не позднее тридцати календарных дней со дня их возникновения письменно уведомляет территориальный орган с приложением следующих документов:</w:t>
+    <w:bookmarkStart w:name="z1123" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до девяти иностранных разрешений при наличии у услугополучателя от двадцати одного до тридцати автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z1117" w:id="128"/>
-[...15 lines deleted...]
-      1) при изъятии иностранного разрешения компетентными органами – акт или протокол изъятия;</w:t>
+    <w:bookmarkStart w:name="z1124" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до двенадцати иностранных разрешений при наличии у услугополучателя свыше тридцати одного автотранспортных средств с механическим приводом, находящихся на балансе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z1118" w:id="129"/>
-[...15 lines deleted...]
-      2) при уничтожении иностранного разрешения вследствие возгорания автотранспортного средства – справка от государственной противопожарной службы Республики Казахстан либо компетентного органа иностранного государства с приложением фотографии автотранспортного средства с фиксацией его государственного регистрационного номерного знака;</w:t>
+    <w:bookmarkStart w:name="z1125" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет допускаемых к возврату утерянных иностранных разрешений без нарушения требовании настоящего пункта осуществляется исходя из количества автотранспортных средств у услугополучателя и имеющих карточки допуска, по состоянию на 1 января календарного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z1119" w:id="130"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z1126" w:id="137"/>
+    <w:bookmarkStart w:name="z1126" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Утерянные иностранные разрешения, превышающие указанную в части второй настоящего пункта, учитываются в ИС как невозвращенные. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5418,1106 +6072,1106 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z518" w:id="138"/>
+    <w:bookmarkStart w:name="z518" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Возврат иностранных разрешений отечественным перевозчиком в территориальный орган осуществляется через канцелярию услугодателя сопроводительным письмом по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с указанием сведений, предусмотренных в пункте 31 настоящих Правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z1127" w:id="139"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z1127" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо, осуществляющее прием входящей корреспонденции в канцелярии территориального органа, на копии сопроводительного письма проставляет запись о его приеме с указанием даты и времени приема, а также количества возвращаемых иностранных разрешений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z1128" w:id="140"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z1128" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Территориальный орган вносит сведения о возвращенных иностранных разрешениях в ИС в течение одного рабочего дня с момента регистрации сопроводительного письма о возврате иностранных разрешений в информационной системе регистрации общей входящей корреспонденции. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z1129" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При осуществлении возврата после 16:00 часов сведения о возвращенных иностранных разрешениях вносятся в ИС в следующий рабочий день.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z1130" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии сведений, указанный в подпункте 2) пункта 31 настоящих Правил, в возвращенных иностранных разрешениях со сведениями, указанными в запросе на получение иностранных разрешении в ИС, а также наличие признаков исправлений, такие разрешения учитываются в ИС как невозвращенные, при этом услугодатель уведомляет услугополучателя письменно, в течение 5 (пяти) рабочих дней с момента их возврата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z1131" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, указанные в части пятой настоящего пункта иностранные разрешения, а также неиспользованные иностранные разрешения в ИС учитываются как невозвращенные.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z522" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Услугодателем при оформлении иностранного разрешения к выдаче в соответствующие графы иностранного разрешения записываются (проставляется):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z1132" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование и юридический адрес перевозчика (прописывается шариковой авторучкой, с нестирающейся чернилами темно-синего цвета, печатными буквами);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z1133" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дата выдачи и печать территориального органа, выдавшего иностранное разрешение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z1134" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подпись руководителя услугодателя, его заместителя или лица, их замещающего;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z1129" w:id="141"/>
-[...15 lines deleted...]
-      При осуществлении возврата после 16:00 часов сведения о возвращенных иностранных разрешениях вносятся в ИС в следующий рабочий день.</w:t>
+    <w:bookmarkStart w:name="z1135" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственный регистрационный номер автотранспортного средства, на которое выдано иностранное разрешение, (прописывается шариковой авторучкой, с нестирающейся чернилами темно-синего цвета, печатными буквами).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z1130" w:id="142"/>
-[...15 lines deleted...]
-      При несоответствии сведений, указанный в подпункте 2) пункта 31 настоящих Правил, в возвращенных иностранных разрешениях со сведениями, указанными в запросе на получение иностранных разрешении в ИС, а также наличие признаков исправлений, такие разрешения учитываются в ИС как невозвращенные, при этом услугодатель уведомляет услугополучателя письменно, в течение 5 (пяти) рабочих дней с момента их возврата.</w:t>
+    <w:bookmarkStart w:name="z1136" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие подпункта 4) настоящего пункта распространяется на иностранные разрешения определенного вида и страны, доля использования которых в предыдущем году по данным ИС составила 70 и более процентов от их общего количества, полученных по квоте обмена и исключительно в отношении услугополучателя процент возврата таких иностранных разрешений составляет менее 60%.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z1131" w:id="143"/>
-[...15 lines deleted...]
-      При этом, указанные в части пятой настоящего пункта иностранные разрешения, а также неиспользованные иностранные разрешения в ИС учитываются как невозвращенные.</w:t>
+    <w:bookmarkStart w:name="z1137" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исправления и (или) изменения в информацию указанном в подпунктах 1) и 4) настоящего пункта допускаются в случае, если они заверены услугодателем, при условии, что внесение таких исправлений и (или) изменений согласовано с компетентным органом в сфере транспорта соответствующего иностранного государства в письменном виде и (или) в ходе переговоров по вопросам международного автомобильного сообщения и отражено в протоколе переговоров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z522" w:id="144"/>
-[...15 lines deleted...]
-      34. Услугодателем при оформлении иностранного разрешения к выдаче в соответствующие графы иностранного разрешения записываются (проставляется):</w:t>
+    <w:bookmarkStart w:name="z529" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z1132" w:id="145"/>
-[...15 lines deleted...]
-      1) наименование и юридический адрес перевозчика (прописывается шариковой авторучкой, с нестирающейся чернилами темно-синего цвета, печатными буквами);</w:t>
+    <w:bookmarkStart w:name="z530" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Министерства – www.transport.gov.kz, раздел "Государственные услуги" раздел "Комитет автомобильного транспорта и транспортного контроля";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z1133" w:id="146"/>
-[...201 lines deleted...]
-    <w:bookmarkStart w:name="z531" w:id="153"/>
+    <w:bookmarkStart w:name="z531" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Веб-портал "электронного правительства"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z532" w:id="154"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z532" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством Единого контакт- центра по вопросам оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z533" w:id="155"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z533" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Телефон Единого контакт- центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z534" w:id="156"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z534" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Услугополучатель получает государственную услугу через Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z535" w:id="157"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z535" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Выдача разрешения на въезд (выезд) на территорию (с территории) иностранного государства перевозчикам Республики Казахстан, осуществляющим регулярные автомобильные перевозки пассажиров и багажа в международном сообщении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z536" w:id="158"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z536" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Оформление иностранных разрешений осуществляет услугодатель. Выдачу результата оказания государственной услуги – Государственная корпорация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z537" w:id="159"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z537" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Услугополучатель для получения государственной услуги "Выдача разрешения на въезд (выезд) на территорию (с территории) иностранного государства перевозчикам Республики Казахстан, осуществляющим регулярные автомобильные перевозки пассажиров и багажа в международном сообщении" заполняет через Портал запрос на получение иностранного разрешения на регулярные перевозки пассажиров и багажа сроком действия на один календарный год (далее – запрос на получение иностранного разрешения), по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z1017" w:id="160"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1017" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающий наименование государственной услуги, наименование услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги, результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, Государственной корпорации и объектов информации, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, основания для отказа в оказании государственной услуги "Выдача разрешения на въезд (выезд) на территорию (с территории) иностранного государства перевозчикам Республики Казахстан, осуществляющим регулярные автомобильные перевозки пассажиров и багажа в международном сообщении" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z1018" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Через портал заполняется запрос на получение иностранного разрешения в форме электронного документа, подписанный ЭЦП услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z1019" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление об оказании государственной услуги подписывается автоматический и направляется в личный кабинет услугополучателя в форме электронного документа, удостоверенного ЭЦП руководителя территориального органа либо лица его замещающего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1020" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запрос на получение иностранного разрешения подается отдельно на каждое автотранспортное средство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z542" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Одобрение на получение иностранного разрешения на регулярные перевозки пассажиров и багажа сроком действия на один календарный год осуществляется при наличии сведений в ИС и портале:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1022" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) договора о совместной деятельности с иностранным перевозчиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z1023" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иностранное разрешения запрашиваемого вида;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z1024" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицензии на право занятия деятельностью по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном, внутриобластном) и международном сообщениях, а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении (при осуществлении регулярных перевозок пассажиров и багажа в международном сообщении);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z1018" w:id="161"/>
-[...15 lines deleted...]
-      Через портал заполняется запрос на получение иностранного разрешения в форме электронного документа, подписанный ЭЦП услугополучателя.</w:t>
+    <w:bookmarkStart w:name="z1025" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уплате суммы сбора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z1019" w:id="162"/>
-[...15 lines deleted...]
-      Уведомление об оказании государственной услуги подписывается автоматический и направляется в личный кабинет услугополучателя в форме электронного документа, удостоверенного ЭЦП руководителя территориального органа либо лица его замещающего.</w:t>
+    <w:bookmarkStart w:name="z1026" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодателем иностранные разрешения на регулярные перевозки пассажиров и багажа сроком действия на один календарный год оформляются и направляются в Государственную корпорацию в течение одного рабочего дня, с момента поступления в ИС уведомления об оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z1020" w:id="163"/>
-[...15 lines deleted...]
-      Запрос на получение иностранного разрешения подается отдельно на каждое автотранспортное средство.</w:t>
+    <w:bookmarkStart w:name="z1027" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче запроса сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, правоустанавливающих документах на движимое имущество, лицензии на право занятия деятельностью по регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении, документе, подтверждающем оплату в бюджет суммы сбора за выезд через ПШЭП, получаются из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z542" w:id="164"/>
-[...15 lines deleted...]
-      38. Одобрение на получение иностранного разрешения на регулярные перевозки пассажиров и багажа сроком действия на один календарный год осуществляется при наличии сведений в ИС и портале:</w:t>
+    <w:bookmarkStart w:name="z1028" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Истребование от услугополучателей документов, имеющихся в информационных системах, не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z1022" w:id="165"/>
-[...15 lines deleted...]
-      1) договора о совместной деятельности с иностранным перевозчиком;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 с изменением, внесенным приказом и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z550" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. При соответствии и наличии сведений, предусмотренным пунктом 38 настоящих Правил услугополучателю выставляется счет для уплаты суммы сбора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z1023" w:id="166"/>
-[...15 lines deleted...]
-      2) иностранное разрешения запрашиваемого вида;</w:t>
+    <w:bookmarkStart w:name="z919" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата осуществляется через ПШЭП, в течение 3 (трех) часов с момента подтверждения ИС о наличии иностранного разрешения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z1024" w:id="167"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 38 с изменением, внесенным приказом и.о. Министра транспорта РК от 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 с изменением, внесенным приказом и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z550" w:id="172"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z552" w:id="174"/>
+    <w:bookmarkStart w:name="z552" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40. Уведомление об оказании государственной услуги подписывается автоматический и направляется в личный кабинет услугополучателя в форме электронного документа, удостоверенного электронной ЭЦП руководителя услугодателя, его заместителя или лица их замещающего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6536,3002 +7190,3096 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z553" w:id="175"/>
+    <w:bookmarkStart w:name="z553" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z554" w:id="176"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z554" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z555" w:id="177"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z555" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в течение 3 (трех) рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Государственную корпорацию и Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z556" w:id="178"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z556" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z557" w:id="179"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z557" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z558" w:id="180"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z558" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z559" w:id="181"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z559" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z560" w:id="182"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z560" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах", подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z561" w:id="183"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z561" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z562" w:id="184"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z562" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z563" w:id="185"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z563" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Передача отечественным перевозчиком бланков иностранных разрешений на регулярные перевозки пассажиров и багажа сроком действия на один календарный год другому отечественному перевозчику не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z564" w:id="186"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z564" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Иностранные разрешения на регулярные перевозки пассажиров и багажа сроком действия на один календарный год не подлежат возврату в территориальный орган. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z565" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Услугодатель ведет учет в ИС выданных иностранных разрешений по их номеру в разрезе перевозчиков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 44 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z566" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Услугодателем при оформлении иностранного разрешения к выдаче в соответствующие графы иностранного разрешения записываются (проставляется):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1030" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование и юридический адрес перевозчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1031" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дата выдачи и печать территориального органа, выдавшего иностранное разрешение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1032" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подпись руководителя территориального органа либо лица его замещающего;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1033" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственный регистрационный номер автотранспортного средства, на которое выдано иностранное разрешение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1034" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исправление в иностранных разрешениях не допускается.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z565" w:id="187"/>
-[...15 lines deleted...]
-      44. Услугодатель ведет учет в ИС выданных иностранных разрешений по их номеру в разрезе перевозчиков.</w:t>
+    <w:bookmarkStart w:name="z572" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:p>
-[...77 lines deleted...]
-      45. Услугодателем при оформлении иностранного разрешения к выдаче в соответствующие графы иностранного разрешения записываются (проставляется):</w:t>
+    <w:bookmarkStart w:name="z573" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Министерства – www.transport.gov.kz, раздел "Государственные услуги" раздел "Комитет автомобильного транспорта и транспортного контроля";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z1030" w:id="189"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z574" w:id="196"/>
+    <w:bookmarkStart w:name="z574" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Веб-портал "электронного правительства"; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z575" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством Единого контакт- центра по вопросам оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z576" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Телефон Единого контакт- центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z577" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Услугополучатель получает государственную услугу через Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z578" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Выдача отечественных разрешений иностранным перевозчикам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z579" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Отечественные разрешения выдаются иностранным перевозчикам компетентными органами их государств из числа разрешений, обмененных на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z580" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия отечественных разрешений определяется уполномоченным органом в соответствии с пунктом 9 настоящих Правил, если иное не оговорено международными договорами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z581" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок и сроки возврата иностранных разрешений определен в пункте 29 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z575" w:id="197"/>
-[...15 lines deleted...]
-      3) Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством Единого контакт- центра по вопросам оказания государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z582" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международные автомобильные перевозки грузов, выполняемые перевозчиками, зарегистрированными на территории одного из государств-членов Евразийского экономического союза, осуществляются на безразрешительной основе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z576" w:id="198"/>
-[...15 lines deleted...]
-      4) Телефон Единого контакт- центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777;</w:t>
+    <w:bookmarkStart w:name="z583" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) между государством-членом Евразийского экономического союза, на территории которого перевозчики зарегистрированы и другим государством-членом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z577" w:id="199"/>
-[...15 lines deleted...]
-      5) Услугополучатель получает государственную услугу через Государственную корпорацию.</w:t>
+    <w:bookmarkStart w:name="z584" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) транзитом через территории других государств-членов Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z578" w:id="200"/>
+    <w:bookmarkStart w:name="z585" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) между другими государствами-членами Евразийского экономического союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z586" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перевозка груза в Республику Казахстан или транзитом по территории Республики Казахстан, перевозчиками иностранного государства в соответствии с международными договорами, ратифицированными Республикой Казахстан, осуществляются на основе разрешений, выдаваемых компетентными органами страной регистрации иностранного перевозчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z587" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Отечественное разрешение действительно на одну поездку, в том числе в случаях попутной загрузки в обратном направлении с территории Республики Казахстан на территорию государства, из которого была осуществлена перевозка первого рейса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...63 lines deleted...]
-      Порядок и сроки возврата иностранных разрешений определен в пункте 29 настоящих Правил.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z589" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Попутная загрузка на территории Республики Казахстан иностранного грузового автотранспортного средства, следующего в обратном направлении из транзитного рейса по территории Республики Казахстан, разрешается только при наличии дополнительного разрешения на проезд по территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z582" w:id="204"/>
-[...15 lines deleted...]
-      Международные автомобильные перевозки грузов, выполняемые перевозчиками, зарегистрированными на территории одного из государств-членов Евразийского экономического союза, осуществляются на безразрешительной основе:</w:t>
+    <w:bookmarkStart w:name="z590" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если планируется перевозка в страну регистрации автотранспортного средства, необходимо наличие дополнительного отечественного разрешения на выезд с территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z583" w:id="205"/>
-[...15 lines deleted...]
-      1) между государством-членом Евразийского экономического союза, на территории которого перевозчики зарегистрированы и другим государством-членом;</w:t>
+    <w:bookmarkStart w:name="z591" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если планируется перевозка из третьих стран на территорию Республики Казахстан или с территории Республики Казахстан в третьи страны, необходимо наличие дополнительного разрешения на перевозку из третьих стран на территорию Республики Казахстан или с территории Республики Казахстан в третьи страны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z584" w:id="206"/>
-[...15 lines deleted...]
-      2) транзитом через территории других государств-членов Евразийского экономического союза;</w:t>
+    <w:bookmarkStart w:name="z592" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. В случаях попутной загрузки иностранного автотранспортного средства, следующего в обратном направлении с территории Республики Казахстан, на территорию третьего государства, не являющегося государством регистрации автотранспортного средства, необходимо наличие дополнительного отечественного разрешения на перевозку с территории Республики Казахстан в третьи страны, за исключением перевозки, предусмотренной 49 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z585" w:id="207"/>
-[...15 lines deleted...]
-      3) между другими государствами-членами Евразийского экономического союза.</w:t>
+    <w:bookmarkStart w:name="z593" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Перевозки грузов из третьих стран на территорию Республики Казахстан или с территории Республики Казахстан в третьи страны с перегрузкой (погрузкой/выгрузкой) груза на территории страны, не являющейся пунктом отправления или назначения груза, осуществляется при наличии разрешения в/из третьих стран.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z586" w:id="208"/>
-[...15 lines deleted...]
-      Перевозка груза в Республику Казахстан или транзитом по территории Республики Казахстан, перевозчиками иностранного государства в соответствии с международными договорами, ратифицированными Республикой Казахстан, осуществляются на основе разрешений, выдаваемых компетентными органами страной регистрации иностранного перевозчика.</w:t>
+    <w:bookmarkStart w:name="z594" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается перегрузка на территории страны, не являющейся пунктом отправления или назначения груза из третьих стран на территорию Республики Казахстан, груза, таможенный транзит которого еще не завершен, на казахстанское автотранспортное средство, а равно на автотранспортное средство, которое не зарегистрировано в стране регистрации первоначального перевозчика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z587" w:id="209"/>
-[...15 lines deleted...]
-      48. Отечественное разрешение действительно на одну поездку, в том числе в случаях попутной загрузки в обратном направлении с территории Республики Казахстан на территорию государства, из которого была осуществлена перевозка первого рейса.</w:t>
+    <w:bookmarkStart w:name="z595" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. При осуществлении перевозок грузов, производимых в предприятиях и филиалах третьих стран, созданных и зарегистрированных в соответствии с законодательством на территории страны регистрации иностранного автотранспортного средства, отечественные разрешения в/из третьих стран не требуются в случаях подтверждения указанной перевозки сопроводительными документами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z596" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      международная транспортная накладная (CMR);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z597" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сертификат происхождения товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z598" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поручение грузоотправителя или грузополучателя иностранному перевозчику на перевозку груза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z599" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      счет-фактура (инвойс);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z600" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеринарный сертификат, фитосанитарный сертификат, документ, подтверждающий безопасность продукции (товара) в части ее соответствия санитарно-эпидеомиологическим и гигиеническим требованиям (в случае необходимости).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z601" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом данная перевозка осуществляется на основе отечественного разрешения на въезд на территорию Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z602" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. При осуществлении перевозки грузов из третьих стран на территорию Республики Казахстан другим видом транспорта (воздушным, железнодорожным, морским) с перегрузкой (погрузкой/выгрузкой) в стране регистрации автотранспортного средства отечественное разрешение в/из третьи страны не требуется в случаях подтверждения указанной перевозки сопроводительными документами (международная транспортная накладная (СМR), счет-фактура (инвойс), коносамент, книжка Международной дорожной перевозки, фитосанитарный сертификат и другие документы, используемые при осуществлении международных автомобильных перевозок и подтверждающие место погрузки автотранспортного средства и сопровождающие их при такой перевозке) с оригинальными таможенными печатями с терминала обработки (места смены видов транспорта). При этом данная перевозка осуществляется на основании отечественного разрешения на въезд на территорию Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z603" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. При осуществлении перевозки грузов на территорию Республики Казахстан замена тягача или грузового автомобиля допускается на другой тягач или грузовой автомобиль, который зарегистрирован в государстве регистрации перевозчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z604" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Требования части второй 51 и пункта 54 настоящих Правил не распространяется на отечественных перевозчиков:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z605" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прибывающих паромами в морские порты Республики Казахстан, для дальнейшего следования на/с территорию (и) Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z606" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляющих международную перевозку груза в/из страны (у), с которыми не заключены межправительственные соглашения в области международных автомобильных перевозок грузов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z607" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляющих международную перевозку груза в/из страны (у), с которыми Республикой Казахстан заключены межправительственные соглашения, предусматривающие выдачу иностранных бланков разрешений на пунктах пропуска внешней границы Евразийского экономического союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 48 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">56. Действовал до 01.01.2025 в соответствии с приказом Министра транспорта РК от 10.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 56-1 действует до 01.01.2027 в соответствии с приказом Министра транспорта РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-1. Требования части второй пункта 51 и пункта 54 настоящих Правил не распространяется на перевозчиков зарегистрированных:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в государствах-членах Евразийского экономического союза, в случаях если перевозка груза на/с территорию (и) Республики Казахстан, выполняется последовательно несколькими перевозчиками с перегрузкой (погрузкой/выгрузкой) и (или) заменой тягача (перецепкой) при наличии оригинала отечественных разрешений или оригинала отрывной части с предоставлением копии отечественного разрешения предыдущего перевозчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в государствах, не являющихся членами Евразийского экономического союза, в случаях если перевозка груза на/с территорию (и) Республики Казахстан, выполняется последовательно несколькими перевозчиками с перегрузкой (погрузкой/выгрузкой) и (или) заменой тягача (перецепкой), но при этом если перегрузка (погрузка/выгрузка) и (или) замена тягача (перецепкой) осуществляется за пределами территории государств-членов Евразийского экономического союза, при наличии оригинала отечественного разрешения или оригинала отрывной части с предоставлением копии отечественного разрешения предыдущего перевозчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 56-1 в соответствии с приказом Министра транспорта РК от 11.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); в редакции приказа и.о. Министра транспорта РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z609" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. При отсутствия у иностранного перевозчика бланка разрешения, которое подтверждено компетентным органом государства регистрации перевозчика, дальнейшее движение автотранспортного средства допускается после предоставления нового отечественного разрешения либо с перегрузкой или перецепкой груза на отечественное транспортное средство после исполнения постановления о наложении административного взыскания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z589" w:id="210"/>
-[...747 lines deleted...]
-    <w:bookmarkStart w:name="z610" w:id="230"/>
+    <w:bookmarkStart w:name="z610" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Проезд иностранного автотранспортного средства, следующего транзитом по территории Республики Казахстан без регистрационного и отличительного знака своего государства, осуществляется на оснований разрешения на транзитный проезд, выдаваемого уполномоченным органом на постах транспортного контроля на территории Республики Казахстан либо органами государственных доходов в пунктах пропуска автотранспортных средств через Государственную границу Республики Казахстан, совпадающую с внешней границей Евразийского экономического союза, если иное не оговорено международными договорами, ратифицированными Республикой Казахстан, после уплаты суммы сбора за проезд автотранспортных средств по территории Республики Казахстан по ставкам, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Налоговым</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z611" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществление перевозки грузов или пассажиров из третьих стран на территорию Республики Казахстан или с территории Республики Казахстан в третьи страны указанными автотранспортными средствами не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z612" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отечественным перевозчикам при перегоне автотранспортных средств, предназначенных для использования на территории Республики Казахстан, в том числе с грузом, разрешительные документы не требуются, за исключением специального разрешения на проезд крупногабаритного и (или) тяжеловесного автотранспортного средства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z613" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Транзитный проезд иностранных автотранспортных средств по территории Республики Казахстан, с государствами которых не произведен паритетный обмен бланками разрешительных документов, осуществляется на оснований разрешения на транзитный проезд, выдаваемого уполномоченным органом на постах транспортного контроля на территории Республики Казахстан, либо органами государственных доходов в пунктах пропуска автотранспортных средств через Государственную границу Республики Казахстан, совпадающую с внешней границей Евразийского экономического союза, в том числе, в международных морских пунктах пропуска, если иное не оговорено международными договорами, ратифицированными Республикой Казахстан, после уплаты суммы сбора за проезд автотранспортных средств по территории Республики Казахстан по ставкам, установленным Налоговым кодексом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z614" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. На отечественных разрешениях, подтверждающих право проезда по территории Республики Казахстан, территориальные органы государственных доходов на пунктах пропуска через государственную границу Республики Казахстан, совпадающую с внешней границей Евразийского экономического союза, или территориальные органы на постах транспортного контроля на территории Республики Казахстан указывают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z615" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) срок выезда автотранспортного средства с территории Республики Казахстан не более 30 (тридцать) календарных дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z616" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) маршрут следования по территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z617" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При транзитном проезде иностранных автотранспортных средств сроки въезда на территорию и выезда с территории Республики Казахстан определяются временем фактического пребывания на территории Республики Казахстан при следовании, как в прямом, так и в обратном направлении.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z611" w:id="231"/>
-[...15 lines deleted...]
-      Осуществление перевозки грузов или пассажиров из третьих стран на территорию Республики Казахстан или с территории Республики Казахстан в третьи страны указанными автотранспортными средствами не допускается.</w:t>
+    <w:bookmarkStart w:name="z618" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Иностранные перевозчики на отечественных разрешениях, подтверждающих право проезда по территории Республики Казахстан, перед началом поездки заполняют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z612" w:id="232"/>
-[...15 lines deleted...]
-      Отечественным перевозчикам при перегоне автотранспортных средств, предназначенных для использования на территории Республики Казахстан, в том числе с грузом, разрешительные документы не требуются, за исключением специального разрешения на проезд крупногабаритного и (или) тяжеловесного автотранспортного средства.</w:t>
+    <w:bookmarkStart w:name="z1138" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование перевозчика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z613" w:id="233"/>
-[...15 lines deleted...]
-      59. Транзитный проезд иностранных автотранспортных средств по территории Республики Казахстан, с государствами которых не произведен паритетный обмен бланками разрешительных документов, осуществляется на оснований разрешения на транзитный проезд, выдаваемого уполномоченным органом на постах транспортного контроля на территории Республики Казахстан, либо органами государственных доходов в пунктах пропуска автотранспортных средств через Государственную границу Республики Казахстан, совпадающую с внешней границей Евразийского экономического союза, в том числе, в международных морских пунктах пропуска, если иное не оговорено международными договорами, ратифицированными Республикой Казахстан, после уплаты суммы сбора за проезд автотранспортных средств по территории Республики Казахстан по ставкам, установленным Налоговым кодексом.</w:t>
+    <w:bookmarkStart w:name="z1139" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) номер автотранспортного средства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z614" w:id="234"/>
-[...15 lines deleted...]
-      60. На отечественных разрешениях, подтверждающих право проезда по территории Республики Казахстан, территориальные органы государственных доходов на пунктах пропуска через государственную границу Республики Казахстан, совпадающую с внешней границей Евразийского экономического союза, или территориальные органы на постах транспортного контроля на территории Республики Казахстан указывают:</w:t>
+    <w:bookmarkStart w:name="z1140" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) страну загрузки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z615" w:id="235"/>
-[...15 lines deleted...]
-      1) срок выезда автотранспортного средства с территории Республики Казахстан не более 30 (тридцать) календарных дней;</w:t>
+    <w:bookmarkStart w:name="z1141" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) страну разгрузки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z616" w:id="236"/>
-[...15 lines deleted...]
-      2) маршрут следования по территории Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1142" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наименование перевозимого груза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z617" w:id="237"/>
-[...15 lines deleted...]
-      При транзитном проезде иностранных автотранспортных средств сроки въезда на территорию и выезда с территории Республики Казахстан определяются временем фактического пребывания на территории Республики Казахстан при следовании, как в прямом, так и в обратном направлении.</w:t>
+    <w:bookmarkStart w:name="z1143" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вес перевозимого груза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z618" w:id="238"/>
-[...15 lines deleted...]
-      61. Иностранные перевозчики на отечественных разрешениях, подтверждающих право проезда по территории Республики Казахстан, перед началом поездки заполняют:</w:t>
+    <w:bookmarkStart w:name="z1144" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) пункт пропуска на границе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z1138" w:id="239"/>
-[...15 lines deleted...]
-      1) наименование перевозчика;</w:t>
+    <w:bookmarkStart w:name="z1145" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) город загрузки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z1139" w:id="240"/>
-[...15 lines deleted...]
-      2) номер автотранспортного средства;</w:t>
+    <w:bookmarkStart w:name="z1146" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) город разгрузки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z1140" w:id="241"/>
-[...15 lines deleted...]
-      3) страну загрузки;</w:t>
+    <w:bookmarkStart w:name="z1147" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исправления в отечественных разрешениях не допускаются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z1141" w:id="242"/>
-[...15 lines deleted...]
-      4) страну разгрузки;</w:t>
+    <w:bookmarkStart w:name="z1148" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии в бланке отечественного разрешения исправлении, подчисток сведений, либо заполненных с применением пишущих средств с исчезающими чернилами разрешение считается недействительным, а равно его отсутствие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z1142" w:id="243"/>
-[...15 lines deleted...]
-      5) наименование перевозимого груза;</w:t>
+    <w:bookmarkStart w:name="z1149" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При не заполнении пунктов бланка отечественного разрешения, а также, если в разрешении не проставлены отметки о въезде транспортного средства на территорию Республики Казахстан, либо о его выезде с территории Республики Казахстан, разрешение считается неоформленным в соответствии с требованиями настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z1143" w:id="244"/>
-[...15 lines deleted...]
-      6) вес перевозимого груза;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 61 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z631" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Проезд порожних иностранных автотранспортных средств по территории Республики Казахстан осуществляется в порядке, предусмотренном международными договорами о международном автомобильном сообщении между Республикой Казахстан и иностранными государствами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z1144" w:id="245"/>
-[...15 lines deleted...]
-      7) пункт пропуска на границе;</w:t>
+    <w:bookmarkStart w:name="z632" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Иностранные перевозчики предоставляют органам транспортного контроля уведомление о несоответствии контролируемых параметров транспортного средства, отсутствии или несоответствии документов, выданное на внешней границе Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z1145" w:id="246"/>
-[...15 lines deleted...]
-      8) город загрузки;</w:t>
+    <w:bookmarkStart w:name="z633" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается осуществление международной автомобильной перевозки при неисполнении уведомления, выданного уполномоченным органом транспортного контроля государств-членов Евразийского экономического союза и отклонении от маршрута, указанного в уведомлении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z1146" w:id="247"/>
-[...15 lines deleted...]
-      9) город разгрузки.</w:t>
+    <w:bookmarkStart w:name="z634" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Иностранные перевозчики при въезде (выезде) на территорию (с территории) Республики Казахстан предъявляют органам транспортного контроля, ближайшим к пунктам пропуска через государственную границу Республики Казахстан отечественные разрешения для проверки оформления в соответствии с требованиями, предусмотренными настоящими Правилами, а также для изъятия отрывной части бланка отечественного разрешения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z1147" w:id="248"/>
-[...15 lines deleted...]
-      Исправления в отечественных разрешениях не допускаются.</w:t>
+    <w:bookmarkStart w:name="z635" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сопроводительные документы (международная транспортная накладная (СМR), счет-фактура (инвойс), коносамент, книжка Международной дорожной перевозки и другие документы), необходимые для осуществления международных автомобильных перевозок, должны соответствовать требованиям законодательства Республики Казахстан и международных договоров Республики Казахстан и предъявляться водителями по требованию должностных лиц уполномоченных государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z1148" w:id="249"/>
-[...15 lines deleted...]
-      При наличии в бланке отечественного разрешения исправлении, подчисток сведений, либо заполненных с применением пишущих средств с исчезающими чернилами разрешение считается недействительным, а равно его отсутствие.</w:t>
+    <w:bookmarkStart w:name="z636" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Разрешительные документы, подтверждающие право проезда по территории Республики Казахстан, не дают права на осуществление перевозок пассажиров и грузов иностранными автотранспортными средствами между двумя пунктами, расположенными на территории Республики Казахстан, если иное не предусмотрено Соглашениями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z1149" w:id="250"/>
-[...15 lines deleted...]
-      При не заполнении пунктов бланка отечественного разрешения, а также, если в разрешении не проставлены отметки о въезде транспортного средства на территорию Республики Казахстан, либо о его выезде с территории Республики Казахстан, разрешение считается неоформленным в соответствии с требованиями настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z637" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регистрация въезда (выезда) на территорию (с территории) Республики Казахстан, транзита по территории Республики Казахстан иностранных автотранспортных средств, осуществляющих перевозки пассажиров, багажа и грузов в международном сообщении, а также перевозки из третьих стран на территорию Республики Казахстан или с территории Республики Казахстан в третьи страны, выдачи отечественных разрешительных документов осуществляется в журнале регистрации въезда (выезда) на территорию (с территории) Республики Казахстан, транзита по территории Республики Казахстан иностранных автотранспортных средств, выдачи отечественных разрешительных документов в электронном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z638" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В журнале указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z639" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование иностранного перевозчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z640" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) страна перевозчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z641" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) место нахождения (жительства) перевозчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z642" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) страна отправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z643" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) страна назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z644" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) маршрут следования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z645" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тип, марка автотранспортного средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z646" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) номер автотранспортного средства и прицепа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z647" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) вид разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z648" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) срок действия разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z649" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) дата выдачи и номер (серия) разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z650" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) дата получения разрешения (при выдаче разрешения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z651" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) номер (при наличии) и дата документа, подтверждающего уплату сбора за проезд автотранспортных средств по территории Республики Казахстан, сумма сбора (при выдаче разрешений);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z652" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) подпись перевозчика о получении разрешительного документа (при выдаче разрешения в бумажном виде).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z653" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Форма бланков отечественных разрешений изготавливается типографским способом, имеет порядковый номер и не менее трех степеней защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z654" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. В соответствии с общепринятыми международными нормами и стандартами бланк отечественного разрешения содержит следующие реквизиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z655" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вид перевозок, право на осуществление которого подтверждает разрешение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z656" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) серия и номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z657" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) срок действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z658" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реквизиты перевозчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z659" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) место и дата выдачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z660" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подпись и печать компетентного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z661" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) маршрут движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z662" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) марка и государственный номер автотранспортного средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z663" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) наименование груза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z664" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) снаряженная масса автотранспортного средства без груза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z665" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) места для отметок и печати контролирующих органов в пути следования, расположенных в отрывной части бланка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z666" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) основные предписания по использованию бланка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z667" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) штрих-код на основной и отрывной частях бланка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z668" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. При проезде автотранспортного средства отрывная часть бланка отечественного разрешения с отметкой контролирующего органа остается у контролирующего органа и передается в территориальные органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z669" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Выдача отечественным перевозчикам бланков иностранных разрешений осуществляется по накладным (с указанием серий и номеров иностранных разрешений) при наличии доверенности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z670" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Ежегодно в срок до 5 января территориальные органы государственных доходов осуществляют возврат неиспользованных отечественных разрешений территориальному органу по месту их получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 61 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 251</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 71 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z631" w:id="251"/>
-[...799 lines deleted...]
-    <w:bookmarkStart w:name="z671" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Территориальные органы государственных доходов ежемесячно не позднее третьего числа предоставляют в территориальные органы отчет по проезду иностранных автотранспортных средств по территории Республики Казахстан и копии накладных с квитанциями об уплате сбора за проезд автотранспортных средств по территории Республики Казахстан иностранных автотранспортных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9636,51 +10384,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в международном сообщении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z673" w:id="292"/>
+    <w:bookmarkStart w:name="z673" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -9725,51 +10473,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Ф.И.О. индивидуального предпринимателя или наименование юридического лица)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(ИИН)/ (БИН) _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензия на право занятия деятельностью по регулярной перевозке пассажиров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11390,68 +12138,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республике Казахстан в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>международном сообщении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1256" w:id="293"/>
+    <w:bookmarkStart w:name="z1256" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квота по обмену иностранных разрешений на 20___г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1-1 в соответствии с приказом и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11488,80 +12236,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1257" w:id="294"/>
+          <w:bookmarkStart w:name="z1257" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="294"/>
+          <w:bookmarkEnd w:id="286"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11649,80 +12397,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1262" w:id="295"/>
+          <w:bookmarkStart w:name="z1262" w:id="287"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="295"/>
+          <w:bookmarkEnd w:id="287"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11798,80 +12546,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1267" w:id="296"/>
+          <w:bookmarkStart w:name="z1267" w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="296"/>
+          <w:bookmarkEnd w:id="288"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11947,80 +12695,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1272" w:id="297"/>
+          <w:bookmarkStart w:name="z1272" w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="297"/>
+          <w:bookmarkEnd w:id="289"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12096,80 +12844,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1277" w:id="298"/>
+          <w:bookmarkStart w:name="z1277" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="298"/>
+          <w:bookmarkEnd w:id="290"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12245,80 +12993,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1282" w:id="299"/>
+          <w:bookmarkStart w:name="z1282" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="299"/>
+          <w:bookmarkEnd w:id="291"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12394,80 +13142,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1287" w:id="300"/>
+          <w:bookmarkStart w:name="z1287" w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="300"/>
+          <w:bookmarkEnd w:id="292"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12543,80 +13291,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1292" w:id="301"/>
+          <w:bookmarkStart w:name="z1292" w:id="293"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="301"/>
+          <w:bookmarkEnd w:id="293"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12692,80 +13440,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1297" w:id="302"/>
+          <w:bookmarkStart w:name="z1297" w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="302"/>
+          <w:bookmarkEnd w:id="294"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12841,80 +13589,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1302" w:id="303"/>
+          <w:bookmarkStart w:name="z1302" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="303"/>
+          <w:bookmarkEnd w:id="295"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12990,80 +13738,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1307" w:id="304"/>
+          <w:bookmarkStart w:name="z1307" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="304"/>
+          <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13305,70 +14053,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="305"/>
+    <w:bookmarkStart w:name="z276" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень основных требований к оказанию государственной услуги "Выдача разрешения на проезд по территории иностранного государства перевозчикам Республики Казахстан в соответствии с международными договорами, ратифицированными Республикой Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14847,51 +15595,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в международном сообщении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="306"/>
+    <w:bookmarkStart w:name="z278" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Форма</w:t>
       </w:r>
       <w:r>
@@ -14921,71 +15669,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от__________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Ф.И.О. индивидуального предпринимателя или наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z745" w:id="307"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z745" w:id="299"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН/БИН___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>*№________________ запроса ранее полученного иностранного разрешения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16503,311 +17251,311 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республике Казахстан в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>международном сообщении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z747" w:id="308"/>
+    <w:bookmarkStart w:name="z747" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________________ (наименование органа транспортного контроля)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1150" w:id="309"/>
+    <w:bookmarkStart w:name="z1150" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запрос на получение дополнительного иностранного разрешения на перевозку грузов от</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z1151" w:id="310"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z1151" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z1152" w:id="311"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z1152" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (Ф.И.О. индивидуального предпринимателя или наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z1153" w:id="312"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z1153" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН/БИН ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z1154" w:id="313"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z1154" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        № _____________________ запроса ранее полученного иностранного разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z1155" w:id="314"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z1155" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать дополнительно следующие иностранные разрешения на перевозку грузов на грузовое автотранспортное средство ГРНЗ*_____________ VIN* ______________________:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1156" w:id="315"/>
+          <w:bookmarkStart w:name="z1156" w:id="307"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="315"/>
+          <w:bookmarkEnd w:id="307"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17241,330 +17989,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1174" w:id="316"/>
+    <w:bookmarkStart w:name="z1174" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Сведения получаются из ранее одобренного запроса</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z1175" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Адрес ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z1176" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             индекс, город, район, область, улица, № дома, телефон, факс)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z1177" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на сбор и обработку, в том числе и на передачу третьим лицам моих персональных данных территориальному органу __________________________ Комитета автомобильного транспорта и транспортного контроля Министерства транспорта (БИН _______________), и сведений составляющих охраняемую законом тайну, необходимых для получения иностранных разрешении на нерегулярную перевозку пассажиров и багажа, на перевозку грузов, содержащихся в информационных системах. Сообщаем об отсутствии трансграничной передачи персональных данных, а также об отсутствии распространения персональных данных в общедоступных источниках. Перечень собираемых данных: Ф.И.О., ИИН/БИН, номер телефона, адрес регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z1178" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z1179" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               Ф.И.О. (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z1180" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1181" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О. – фамилия, имя, отчество (при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z1182" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН – бизнес-идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z1175" w:id="317"/>
-[...15 lines deleted...]
-       Адрес ______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z1183" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН – индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z1176" w:id="318"/>
-[...15 lines deleted...]
-             индекс, город, район, область, улица, № дома, телефон, факс)</w:t>
+    <w:bookmarkStart w:name="z1184" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      УД – удостоверения допуска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z1177" w:id="319"/>
-[...15 lines deleted...]
-      Даю согласие на сбор и обработку, в том числе и на передачу третьим лицам моих персональных данных территориальному органу __________________________ Комитета автомобильного транспорта и транспортного контроля Министерства транспорта (БИН _______________), и сведений составляющих охраняемую законом тайну, необходимых для получения иностранных разрешении на нерегулярную перевозку пассажиров и багажа, на перевозку грузов, содержащихся в информационных системах. Сообщаем об отсутствии трансграничной передачи персональных данных, а также об отсутствии распространения персональных данных в общедоступных источниках. Перечень собираемых данных: Ф.И.О., ИИН/БИН, номер телефона, адрес регистрации.</w:t>
+    <w:bookmarkStart w:name="z1185" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КД – карточка допуска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z1178" w:id="320"/>
-[...15 lines deleted...]
-       ____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z1186" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГРНЗ – государственный регистрационный номерной знак;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z1179" w:id="321"/>
-[...15 lines deleted...]
-                               Ф.И.О. (подпись)</w:t>
+    <w:bookmarkStart w:name="z1187" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      VIN - идентификационный номер транспортного средства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z1180" w:id="322"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="329"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17772,148 +18520,148 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 4-1 в соответствии с приказом и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1189" w:id="330"/>
+    <w:bookmarkStart w:name="z1189" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас, принять использованные иностранные разрешения образца 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1190" w:id="331"/>
+          <w:bookmarkStart w:name="z1190" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Страна</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="331"/>
+          <w:bookmarkEnd w:id="323"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19497,250 +20245,250 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1245" w:id="332"/>
+    <w:bookmarkStart w:name="z1245" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель/Директор Ф.И.О.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z1246" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН- индивидуальный идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z1247" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН- бизнес идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z1248" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИР- иностранное разрешение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z1249" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РГУ - республиканское государственное учреждение инспекция транспортного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z1250" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТОО- товарищество с ограниченной ответственностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z1251" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИП- индивидуальный предприниматель;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z1252" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АТС- автотранспортное средство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z1253" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГРНЗ- государственный регистрационный номерной знак;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z1246" w:id="333"/>
-[...15 lines deleted...]
-      ИИН- индивидуальный идентификационный номер;</w:t>
+    <w:bookmarkStart w:name="z1254" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РК- Республика Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z1247" w:id="334"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="341"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19845,51 +20593,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в международном сообщении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z282" w:id="342"/>
+    <w:bookmarkStart w:name="z282" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Форма</w:t>
       </w:r>
       <w:r>
@@ -19931,71 +20679,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от __________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Ф.И.О. индивидуального предпринимателя или наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1036" w:id="343"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1036" w:id="335"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН/БИН__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkEnd w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Договор о совместной деятельности с иностранным перевозчиком:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20147,80 +20895,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1037" w:id="344"/>
+          <w:bookmarkStart w:name="z1037" w:id="336"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="344"/>
+          <w:bookmarkEnd w:id="336"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20693,64 +21441,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1057" w:id="345"/>
+      <w:bookmarkStart w:name="z1057" w:id="337"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(индекс, город, район, область, улица, № дома, телефон)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20917,64 +21665,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________ Ф.И.О. (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1058" w:id="346"/>
+      <w:bookmarkStart w:name="z1058" w:id="338"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkEnd w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ф.И.О. – фамилия, имя, отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21168,70 +21916,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z796" w:id="347"/>
+    <w:bookmarkStart w:name="z796" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень основных требований к оказанию государственной услуги "Выдача разрешения на въезд (выезд) на территорию (с территории) иностранного государства перевозчикам Республики Казахстан, осуществляющим регулярные автомобильные перевозки пассажиров и багажа в международном сообщении".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkEnd w:id="339"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22439,171 +23187,180 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...65 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются дополнить приложением 7 в соответствии с приказом и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22929,31 +23686,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>