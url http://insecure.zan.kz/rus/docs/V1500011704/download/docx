--- v2 (2026-06-09)
+++ v3 (2026-07-26)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b0a32cd" w14:textId="b0a32cd">
+    <w:p w14:paraId="4e1b3c8" w14:textId="4e1b3c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2998,7286 +2999,6420 @@
         <w:t>
       6) при отсутствии сведений за последние двенадцать месяцев о невозвращенных иностранных разрешениях, полученных на автотранспортные средства, указанные в запросе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z1084" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) при обеспечении соблюдения за последние шесть месяцев указанным в запросе автотранспортным средством требований, установленными пунктами 28 и (или) 29 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z1085" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) при недопущении услугополучателем в течение последних трех месяцев более трех нарушений требований, установленных частью первой пункта 28 и (или) пунктом 29 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z1086" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) при отсутствии фактов о невозвращенных и (или) неиспользованных, ранее полученных услугополучателем иностранных разрешений за последние шесть месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z1092" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) при отсутствии фактов несоблюдения услугополучателем требований, установленных абзацем первым пункта 27 настоящих Правил, в течение последних двенадцати месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом запрос на получение иностранного разрешения отклоняется ИС на автотранспортное средство, на которое использовано иностранное разрешение другого отечественного перевозчика, а также на автотранспортные средства услугополучателя, передавшего иностранное разрешение другому отечественному перевозчику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования подпунктов 3) и 5) настоящего пункта не распространяются на получение иностранных разрешений на нерегулярную перевозку пассажиров и багажа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иностранные разрешения в электронном виде выдаются вне зависимости от вида удостоверения и карточки допуска.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учет автотранспортных средств, а также фиксация нарушений требований настоящих Правил ведется ИС по идентификационному номеру (VIN) автотранспортных средств.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z476" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1. Исчисление сроков, указанных в подпунктах 6) и 10) пункта 17 настоящих Правил производится в обратном порядке и срок начинается со дня поступления запроса и оканчивается соответствующим днем последнего месяца, а если этот месяц не имеет соответствующего числа, срок оканчивается в последний день этого месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 17-1 в соответствии с приказом и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Услугополучателю допускается замена автотранспортного средства, на которое ранее были получены иностранные разрешения, в течение 50 (пятидесяти) календарных дней со дня получения уведомления об оказании государственной услуги, с учетом требований абзаца второго подпункта 4) пункта 34 настоящих Правил. Запрос на замену автотранспортного средства к ранее выданному иностранному разрешению подается по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z477" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Замена автотранспортного средства производится на автотранспортное средство, находящееся на праве аренды у услугополучателя при условии получения карточки допуска на данное автотранспортное средство, в срок не менее чем за 50 (пятидесяти) календарных дней до дня подачи запроса на замену или на автотранспортное средство, находящееся на балансе у услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z478" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок, предусмотренный в абзаце первом настоящего пункта, не распространяется на автотранспортное средство, находящееся вне территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При замене автотранспортного средства, находящегося на территории Республики Казахстан срок, предусмотренный пунктом 28 настоящих Правил не меняется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 101</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z1312" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Допускается подача до двух дополнительных заявок по форме, установленной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и получение по ним в совокупности не более четырех иностранных разрешений на перевозку грузов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) при отсутствии фактов несоблюдения услугополучателем требований абзаца первого пункта 27 настоящих Правил за последние двадцать четыре месяцев.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Требования подпунктов 3) -5) настоящего пункта не распространяются на получение иностранных разрешений на нерегулярную перевозку пассажиров и багажа.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1089" w:id="71"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1102" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Иностранные разрешения в электронном виде выдаются вне зависимости от вида удостоверения и карточки допуска.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1090" w:id="72"/>
+      19-1. Возвращенные неиспользованные иностранные разрешения в случаях закрытия границы иностранных государств, ареста или ограничения движения проезда автотранспортного средства по территории иностранного государства в ИС учитываются как возвращенные, при соблюдении требовании пункта 28 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z1103" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В ИС учет автотранспортных средств, ведется по их идентификационному номеру (VIN).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1091" w:id="73"/>
+      Уполномоченный орган на основании письменного обращения услугополучателя направляет запрос в уполномоченный орган иностранного государства или дипломатическим представительствам Республики Казахстан в иностранных государствах для подтверждения случаев, указанных в части первом настоящего пункта и до получения подтверждения иностранные бланки в ИС учитываются как возвращенные.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z1104" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При подаче запроса сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, правоустанавливающих документах на движимое имущество, удостоверении допуске, карточках допуска, лицензии на право занятия деятельностью по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном внутриобластном) и международном сообщениях, микроавтобусами в международном сообщении (при осуществлении нерегулярных перевозок пассажиров и багажа), документе подтверждающем оплату в бюджет суммы сбора за выезд через платежный шлюз "электронного правительства" (далее – ПШЭП)), получаются из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1092" w:id="74"/>
+      При отсутствии подтверждений фактов, указанных в части первой настоящего пункта, в ИС к ранее возвращенным иностранным разрешениям присваивается статус "неиспользованный".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 19-1 в соответствии с приказом и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z482" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В случае соответствия и наличия сведений, предусмотренных пунктами 17 и 19 настоящих Правил услугополучателю выставляется счет для уплаты суммы сбора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z483" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата осуществляется через ПШЭП, в течение 3 (трех) часов с момента подтверждения ИС о наличии иностранного разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z484" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Услугодателем иностранные разрешения на нерегулярную перевозку пассажиров и багажа, на перевозку груза оформляются и направляются в Государственную корпорацию в течение одного рабочего дня с момента поступления в ИС уведомления об оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z1105" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступления в ИС уведомления об оказании государственной услуги после 16:00 часов иностранные разрешения на нерегулярную перевозку пассажиров и багажа, на перевозку груза оформляются и направляются в Государственную корпорацию следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z485" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Для перевозки грузов выдается не более 9 (девяти) иностранных разрешений разных видов по маршруту следования на один запрос и не более 2 (двух) иностранных разрешении одного вида, за исключением электронных иностранных разрешений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z486" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Иностранные разрешения выдаются на автотранспортные средства без учета прицепов, полуприцепов и саморазгружающихся автомобилей, механически наклоняемых для выгрузки груза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z487" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Уведомление об оказании государственной услуги подписывается автоматически и направляется в личный кабинет услугополучателя в форме электронного документа, удостоверенного ЭЦП руководителя услугодателя, его заместителя или лица их замещающего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z488" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z489" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z490" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в течение 3 (трех) рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Государственную корпорацию и Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z491" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z492" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z493" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z494" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z495" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах", подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z496" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z497" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z498" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27. Передача отечественным перевозчиком бланков иностранных разрешений другому отечественному перевозчику, а равно использование отечественным перевозчиком бланков иностранных разрешений другого отечественного перевозчика, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использование отечественным перевозчиком иностранных разрешений на автотранспортные средства (за исключением прицепов и полуприцепов), не указанные в карточке допуска данного перевозчика, не допускается, кроме перегоняемых автотранспортных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При нарушении требовании настоящего пункта, иностранные разрешения в ИС учитываются как переданные другому перевозчику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Срок выезда автотранспортного средства, на которое оформлены иностранные разрешения, с территории Республики Казахстан через автомобильные пункты пропуска, расположенные на Государственной границе Республики Казахстан, за исключением пунктов пропуска, расположенных между Республикой Казахстан и Китайской Народной Республикой, составляет не более 50 (пятидесяти) календарных дней со дня направления уведомления о результатах оказания государственной услуги в личный кабинет пользователя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанное требование не распространяется на автотранспортные средства, находящихся вне территории Республики Казахстан, на которые получены иностранные разрешения, срок использования которых истек, а также на автотранспортные средства выехавшие с территории Республики Казахстан за 10 (десять) календарных дней до дня направления уведомления о результатах оказания государственной услуги в личный кабинет услугополучателя в соответствии с пунктом 24 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z502" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Услугополучателем использованные иностранные разрешения на нерегулярную перевозку пассажиров, багажа и грузов подлежат возврату услугодателю по месту их выдачи в физическом виде не позднее 60 (шестидесяти) календарных дней с момента въезда автотранспортного средства, на которое оформлены иностранные разрешения на территорию Республики Казахстан через автомобильные пункты пропуска расположенных на Государственной границе Республики Казахстан, за исключением пунктов пропуска, расположенных между Республикой Казахстан и Китайской Народной Республикой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z503" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Иностранные разрешения за исключением электронных, возвращаются услугополучателем услугодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возвращенные иностранные разрешения в территориальные органы ежемесячно до 5 числа передаются в уполномоченный орган и хранятся в течение одного года с момента окончания срока их действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z504" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Услугодатель ведет учет в ИС возвращенных иностранных разрешений по их номеру в разрезе перевозчиков – с указанием следующих сведений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z1110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование, индивидуальный идентификационный номер или бизнес идентификационный номер услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z1111" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид, срок действия, дата возврата и номер возвращенного иностранного разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z1112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственный регистрационный номерной знак автотранспортного средства (за исключением прицепов и полуприцепов), на которое использовано иностранное разрешение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z1113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование пункта пропуска пересечения автотранспортным средством (въезд/выезд), при осуществлении перевозки через Государственную границу Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z1114" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае возврата иностранных разрешений с признаками исправления подчистки и зачеркивании сведений государственном регистрационном номерном знаке и наименовании перевозчика, в ИС проставляется статус исправлено.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z1115" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иностранные разрешения, не возвращенные в случаях, указанных пункте 32 настоящих Правил, учитываются как возвращенное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z513" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Иностранные разрешения, утерянные услугополучателем, утраченные вследствие уничтожения при возгорании автотранспортного средства либо его изъятия контролирующими органами иностранных государств, учитываются в ИС как возвращенные без нарушения пунктов 28 и (или) 29 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z1116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О возникновений случаев, указанных в абзаце первом настоящего пункта услугополучатель не позднее тридцати календарных дней со дня их возникновения письменно уведомляет территориальный орган с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z1117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при изъятии иностранного разрешения компетентными органами – акт или протокол изъятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z1118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при уничтожении иностранного разрешения вследствие возгорания автотранспортного средства – справка от государственной противопожарной службы Республики Казахстан либо компетентного органа иностранного государства с приложением фотографии автотранспортного средства с фиксацией его государственного регистрационного номерного знака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z1119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при утере иностранного разрешения –копии, зарегистрированных в органах полиции заявления и документов подтверждающих размещение объявлений в средствах массовой информации об утере и недействительности утерянного разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z1120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение календарного года учитываются в ИС как возвращенные услугополучателем без нарушения пунктов 28 и (или) 29 настоящих Правил утерянные иностранные разрешения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z1121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до трех иностранных разрешений при наличии у услугополучателя до десяти автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z1122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до шести иностранных разрешений при наличии у услугополучателя от одиннадцати до двадцати автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z1123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до девяти иностранных разрешений при наличии у услугополучателя от двадцати одного до тридцати автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z1124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до двенадцати иностранных разрешений при наличии у услугополучателя свыше тридцати одного автотранспортных средств с механическим приводом, находящихся на балансе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z1125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет допускаемых к возврату утерянных иностранных разрешений без нарушения требовании настоящего пункта осуществляется исходя из количества автотранспортных средств у услугополучателя и имеющих карточки допуска, по состоянию на 1 января календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z1126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Утерянные иностранные разрешения, превышающие указанную в части второй настоящего пункта, учитываются в ИС как невозвращенные. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z518" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Возврат иностранных разрешений отечественным перевозчиком в территориальный орган осуществляется через канцелярию услугодателя сопроводительным письмом по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам с указанием сведений, предусмотренных в пункте 31 настоящих Правил. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z1127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицо, осуществляющее прием входящей корреспонденции в канцелярии территориального органа, на копии сопроводительного письма проставляет запись о его приеме с указанием даты и времени приема, а также количества возвращаемых иностранных разрешений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z1128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Территориальный орган вносит сведения о возвращенных иностранных разрешениях в ИС в течение одного рабочего дня с момента регистрации сопроводительного письма о возврате иностранных разрешений в информационной системе регистрации общей входящей корреспонденции. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z1129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При осуществлении возврата после 16:00 часов сведения о возвращенных иностранных разрешениях вносятся в ИС в следующий рабочий день.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z1130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии сведений, указанный в подпункте 2) пункта 31 настоящих Правил, в возвращенных иностранных разрешениях со сведениями, указанными в запросе на получение иностранных разрешении в ИС, а также наличие признаков исправлений, такие разрешения учитываются в ИС как невозвращенные, при этом услугодатель уведомляет услугополучателя письменно, в течение 5 (пяти) рабочих дней с момента их возврата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z1131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, указанные в части пятой настоящего пункта иностранные разрешения, а также неиспользованные иностранные разрешения в ИС учитываются как невозвращенные.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z522" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Услугодателем при оформлении иностранного разрешения к выдаче в соответствующие графы иностранного разрешения записываются (проставляется):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z1132" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование и юридический адрес перевозчика (прописывается шариковой авторучкой, с нестирающейся чернилами темно-синего цвета, печатными буквами);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z1133" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дата выдачи и печать территориального органа, выдавшего иностранное разрешение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z1134" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подпись руководителя услугодателя, его заместителя или лица, их замещающего;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z1135" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственный регистрационный номер автотранспортного средства, на которое выдано иностранное разрешение, (прописывается шариковой авторучкой, с нестирающейся чернилами темно-синего цвета, печатными буквами).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z1136" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие подпункта 4) настоящего пункта распространяется на иностранные разрешения определенного вида и страны, доля использования которых в предыдущем году по данным ИС составила 70 и более процентов от их общего количества, полученных по квоте обмена и исключительно в отношении услугополучателя процент возврата таких иностранных разрешений составляет менее 60%.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z1137" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исправления и (или) изменения в информацию указанном в подпунктах 1) и 4) настоящего пункта допускаются в случае, если они заверены услугодателем, при условии, что внесение таких исправлений и (или) изменений согласовано с компетентным органом в сфере транспорта соответствующего иностранного государства в письменном виде и (или) в ходе переговоров по вопросам международного автомобильного сообщения и отражено в протоколе переговоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z529" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z530" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Министерства – www.transport.gov.kz, раздел "Государственные услуги" раздел "Комитет автомобильного транспорта и транспортного контроля";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z531" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Веб-портал "электронного правительства"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z532" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством Единого контакт- центра по вопросам оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z533" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Телефон Единого контакт- центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z534" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Услугополучатель получает государственную услугу через Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z535" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Выдача разрешения на въезд (выезд) на территорию (с территории) иностранного государства перевозчикам Республики Казахстан, осуществляющим регулярные автомобильные перевозки пассажиров и багажа в международном сообщении</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z536" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Оформление иностранных разрешений осуществляет услугодатель. Выдачу результата оказания государственной услуги – Государственная корпорация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z537" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37. Услугополучатель для получения государственной услуги "Выдача разрешения на въезд (выезд) на территорию (с территории) иностранного государства перевозчикам Республики Казахстан, осуществляющим регулярные автомобильные перевозки пассажиров и багажа в международном сообщении" заполняет через Портал запрос на получение иностранного разрешения на регулярные перевозки пассажиров и багажа сроком действия на один календарный год (далее – запрос на получение иностранного разрешения), по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z1017" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги, включающий наименование государственной услуги, наименование услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги, результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, Государственной корпорации и объектов информации, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, основания для отказа в оказании государственной услуги "Выдача разрешения на въезд (выезд) на территорию (с территории) иностранного государства перевозчикам Республики Казахстан, осуществляющим регулярные автомобильные перевозки пассажиров и багажа в международном сообщении" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z1018" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Через портал заполняется запрос на получение иностранного разрешения в форме электронного документа, подписанный ЭЦП услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z1019" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление об оказании государственной услуги подписывается автоматический и направляется в личный кабинет услугополучателя в форме электронного документа, удостоверенного ЭЦП руководителя территориального органа либо лица его замещающего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z1020" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запрос на получение иностранного разрешения подается отдельно на каждое автотранспортное средство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z542" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Одобрение на получение иностранного разрешения на регулярные перевозки пассажиров и багажа сроком действия на один календарный год осуществляется при наличии сведений в ИС и портале:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z1022" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) договора о совместной деятельности с иностранным перевозчиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1023" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иностранное разрешения запрашиваемого вида;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z1024" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицензии на право занятия деятельностью по нерегулярной перевозке пассажиров автобусами, микроавтобусами в междугородном межобластном, межрайонном (междугородном, внутриобластном) и международном сообщениях, а также регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении (при осуществлении регулярных перевозок пассажиров и багажа в международном сообщении);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z1025" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уплате суммы сбора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z1026" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодателем иностранные разрешения на регулярные перевозки пассажиров и багажа сроком действия на один календарный год оформляются и направляются в Государственную корпорацию в течение одного рабочего дня, с момента поступления в ИС уведомления об оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z1027" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче запроса сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, правоустанавливающих документах на движимое имущество, лицензии на право занятия деятельностью по регулярной перевозке пассажиров автобусами, микроавтобусами в международном сообщении, документе, подтверждающем оплату в бюджет суммы сбора за выезд через ПШЭП, получаются из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z1028" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Истребование от услугополучателей документов, имеющихся в информационных системах, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 с изменением, внесенным приказом и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z550" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. При соответствии и наличии сведений, предусмотренным пунктом 38 настоящих Правил услугополучателю выставляется счет для уплаты суммы сбора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z919" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата осуществляется через ПШЭП, в течение 3 (трех) часов с момента подтверждения ИС о наличии иностранного разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Правила предусматриваются дополнить пунктом 17-1 в соответствии с приказом и.о. Министра транспорта РК от 25.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 101</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 с изменением, внесенным приказом и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z476" w:id="75"/>
+    <w:bookmarkStart w:name="z552" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Услугополучателю допускается замена автотранспортного средства, на которое ранее были получены иностранные разрешения, в течение 50 (пятидесяти) календарных дней со дня получения уведомления об оказании государственной услуги, с учетом требований абзаца второго подпункта 4) пункта 34 настоящих Правил. Запрос на замену автотранспортного средства к ранее выданному иностранному разрешению подается по форме, согласно </w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>40. Уведомление об оказании государственной услуги подписывается автоматический и направляется в личный кабинет услугополучателя в форме электронного документа, удостоверенного электронной ЭЦП руководителя услугодателя, его заместителя или лица их замещающего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z553" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      41. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z554" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z555" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в течение 3 (трех) рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Государственную корпорацию и Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z556" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z557" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z558" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z559" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z560" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах", подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z561" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z562" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z563" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Передача отечественным перевозчиком бланков иностранных разрешений на регулярные перевозки пассажиров и багажа сроком действия на один календарный год другому отечественному перевозчику не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z564" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Иностранные разрешения на регулярные перевозки пассажиров и багажа сроком действия на один календарный год не подлежат возврату в территориальный орган. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z565" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Услугодатель ведет учет в ИС выданных иностранных разрешений по их номеру в разрезе перевозчиков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 101</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 44 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z566" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Услугодателем при оформлении иностранного разрешения к выдаче в соответствующие графы иностранного разрешения записываются (проставляется):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z1030" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование и юридический адрес перевозчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1031" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дата выдачи и печать территориального органа, выдавшего иностранное разрешение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1032" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подпись руководителя территориального органа либо лица его замещающего;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1033" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственный регистрационный номер автотранспортного средства, на которое выдано иностранное разрешение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1034" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исправление в иностранных разрешениях не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z572" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z573" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Министерства – www.transport.gov.kz, раздел "Государственные услуги" раздел "Комитет автомобильного транспорта и транспортного контроля";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z574" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Допускается получение услугополучателем дополнительно до четырех иностранных разрешений на перевозку грузов в случае изменения маршрута, по форме, согласно </w:t>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z1096" w:id="81"/>
+      2) Веб-портал "электронного правительства"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z575" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      до трех иностранных разрешений при наличии у услугополучателя до десяти автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1097" w:id="82"/>
+      3) Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством Единого контакт- центра по вопросам оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z576" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      до шести иностранных разрешений при наличии у услугополучателя от одиннадцати до двадцати автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1098" w:id="83"/>
+      4) Телефон Единого контакт- центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z577" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      до девяти иностранных разрешений при наличии у услугополучателя от двадцати одного до тридцати автотранспортных средств с механическим приводом, находящихся на балансе;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1099" w:id="84"/>
+      5) Услугополучатель получает государственную услугу через Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z578" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Выдача отечественных разрешений иностранным перевозчикам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z579" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      до двенадцати иностранных разрешений при наличии у услугополучателя свыше тридцати одного автотранспортных средств с механическим приводом, находящихся на балансе.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1100" w:id="85"/>
+      47. Отечественные разрешения выдаются иностранным перевозчикам компетентными органами их государств из числа разрешений, обмененных на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z580" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Расчет допускаемых к возврату неиспользованных иностранных разрешений осуществляется исходя из количества автотранспортных средств, находящихся на балансе у услугополучателя и имеющих карточки допуска, по состоянию на 1 января календарного года.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1101" w:id="86"/>
+      Срок действия отечественных разрешений определяется уполномоченным органом в соответствии с пунктом 9 настоящих Правил, если иное не оговорено международными договорами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z581" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Неиспользованные иностранные разрешения, превышающие указанную в части третьем настоящего пункта, учитываются в ИС как невозвращенные.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
+      Порядок и сроки возврата иностранных разрешений определен в пункте 29 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z582" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международные автомобильные перевозки грузов, выполняемые перевозчиками, зарегистрированными на территории одного из государств-членов Евразийского экономического союза, осуществляются на безразрешительной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z583" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) между государством-членом Евразийского экономического союза, на территории которого перевозчики зарегистрированы и другим государством-членом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z584" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) транзитом через территории других государств-членов Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z585" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) между другими государствами-членами Евразийского экономического союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z586" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перевозка груза в Республику Казахстан или транзитом по территории Республики Казахстан, перевозчиками иностранного государства в соответствии с международными договорами, ратифицированными Республикой Казахстан, осуществляются на основе разрешений, выдаваемых компетентными органами страной регистрации иностранного перевозчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z587" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Отечественное разрешение действительно на одну поездку, в том числе в случаях попутной загрузки в обратном направлении с территории Республики Казахстан на территорию государства, из которого была осуществлена перевозка первого рейса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1102" w:id="87"/>
+    <w:bookmarkStart w:name="z589" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19-1. Возвращенные неиспользованные иностранные разрешения в случаях закрытия границы иностранных государств, ареста или ограничения движения проезда автотранспортного средства по территории иностранного государства в ИС учитываются как возвращенные, при соблюдении требовании пункта 28 настоящих Правил.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1103" w:id="88"/>
+      49. Попутная загрузка на территории Республики Казахстан иностранного грузового автотранспортного средства, следующего в обратном направлении из транзитного рейса по территории Республики Казахстан, разрешается только при наличии дополнительного разрешения на проезд по территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z590" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченный орган на основании письменного обращения услугополучателя направляет запрос в уполномоченный орган иностранного государства или дипломатическим представительствам Республики Казахстан в иностранных государствах для подтверждения случаев, указанных в части первом настоящего пункта и до получения подтверждения иностранные бланки в ИС учитываются как возвращенные.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1104" w:id="89"/>
+      В случае, если планируется перевозка в страну регистрации автотранспортного средства, необходимо наличие дополнительного отечественного разрешения на выезд с территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z591" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При отсутствии подтверждений фактов, указанных в части первой настоящего пункта, в ИС к ранее возвращенным иностранным разрешениям присваивается статус "неиспользованный".</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+      В случае, если планируется перевозка из третьих стран на территорию Республики Казахстан или с территории Республики Казахстан в третьи страны, необходимо наличие дополнительного разрешения на перевозку из третьих стран на территорию Республики Казахстан или с территории Республики Казахстан в третьи страны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z592" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. В случаях попутной загрузки иностранного автотранспортного средства, следующего в обратном направлении с территории Республики Казахстан, на территорию третьего государства, не являющегося государством регистрации автотранспортного средства, необходимо наличие дополнительного отечественного разрешения на перевозку с территории Республики Казахстан в третьи страны, за исключением перевозки, предусмотренной 49 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z593" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Перевозки грузов из третьих стран на территорию Республики Казахстан или с территории Республики Казахстан в третьи страны с перегрузкой (погрузкой/выгрузкой) груза на территории страны, не являющейся пунктом отправления или назначения груза, осуществляется при наличии разрешения в/из третьих стран.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z594" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается перегрузка на территории страны, не являющейся пунктом отправления или назначения груза из третьих стран на территорию Республики Казахстан, груза, таможенный транзит которого еще не завершен, на казахстанское автотранспортное средство, а равно на автотранспортное средство, которое не зарегистрировано в стране регистрации первоначального перевозчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z595" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. При осуществлении перевозок грузов, производимых в предприятиях и филиалах третьих стран, созданных и зарегистрированных в соответствии с законодательством на территории страны регистрации иностранного автотранспортного средства, отечественные разрешения в/из третьих стран не требуются в случаях подтверждения указанной перевозки сопроводительными документами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z596" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      международная транспортная накладная (CMR);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z597" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сертификат происхождения товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z598" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поручение грузоотправителя или грузополучателя иностранному перевозчику на перевозку груза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z599" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      счет-фактура (инвойс);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z600" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеринарный сертификат, фитосанитарный сертификат, документ, подтверждающий безопасность продукции (товара) в части ее соответствия санитарно-эпидеомиологическим и гигиеническим требованиям (в случае необходимости).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z601" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом данная перевозка осуществляется на основе отечественного разрешения на въезд на территорию Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z602" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. При осуществлении перевозки грузов из третьих стран на территорию Республики Казахстан другим видом транспорта (воздушным, железнодорожным, морским) с перегрузкой (погрузкой/выгрузкой) в стране регистрации автотранспортного средства отечественное разрешение в/из третьи страны не требуется в случаях подтверждения указанной перевозки сопроводительными документами (международная транспортная накладная (СМR), счет-фактура (инвойс), коносамент, книжка Международной дорожной перевозки, фитосанитарный сертификат и другие документы, используемые при осуществлении международных автомобильных перевозок и подтверждающие место погрузки автотранспортного средства и сопровождающие их при такой перевозке) с оригинальными таможенными печатями с терминала обработки (места смены видов транспорта). При этом данная перевозка осуществляется на основании отечественного разрешения на въезд на территорию Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z603" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. При осуществлении перевозки грузов на территорию Республики Казахстан замена тягача или грузового автомобиля допускается на другой тягач или грузовой автомобиль, который зарегистрирован в государстве регистрации перевозчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z604" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Требования части второй 51 и пункта 54 настоящих Правил не распространяется на отечественных перевозчиков:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z605" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прибывающих паромами в морские порты Республики Казахстан, для дальнейшего следования на/с территорию (и) Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z606" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляющих международную перевозку груза в/из страны (у), с которыми не заключены межправительственные соглашения в области международных автомобильных перевозок грузов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z607" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляющих международную перевозку груза в/из страны (у), с которыми Республикой Казахстан заключены межправительственные соглашения, предусматривающие выдачу иностранных бланков разрешений на пунктах пропуска внешней границы Евразийского экономического союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 19-1 в соответствии с приказом и.о. Министра транспорта РК от 31.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 251</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">56. Действовал до 01.01.2025 в соответствии с приказом Министра транспорта РК от 10.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 251</w:t>
+        <w:t xml:space="preserve">      Пункт 56-1 действует до 01.01.2027 в соответствии с приказом Министра транспорта РК от 08.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z484" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Услугодателем иностранные разрешения на нерегулярную перевозку пассажиров и багажа, на перевозку груза оформляются и направляются в Государственную корпорацию в течение одного рабочего дня с момента поступления в ИС уведомления об оказании государственной услуги.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1105" w:id="93"/>
+      56-1. Требования части второй пункта 51 и пункта 54 настоящих Правил не распространяется на перевозчиков зарегистрированных:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При поступления в ИС уведомления об оказании государственной услуги после 16:00 часов иностранные разрешения на нерегулярную перевозку пассажиров и багажа, на перевозку груза оформляются и направляются в Государственную корпорацию следующим рабочим днем.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
+      1) в государствах-членах Евразийского экономического союза, в случаях если перевозка груза на/с территорию (и) Республики Казахстан, выполняется последовательно несколькими перевозчиками с перегрузкой (погрузкой/выгрузкой) и (или) заменой тягача (перецепкой) при наличии оригинала отечественных разрешений или оригинала отрывной части с предоставлением копии отечественного разрешения предыдущего перевозчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в государствах, не являющихся членами Евразийского экономического союза, в случаях если перевозка груза на/с территорию (и) Республики Казахстан, выполняется последовательно несколькими перевозчиками с перегрузкой (погрузкой/выгрузкой) и (или) заменой тягача (перецепкой), но при этом если перегрузка (погрузка/выгрузка) и (или) замена тягача (перецепкой) осуществляется за пределами территории государств-членов Евразийского экономического союза, при наличии оригинала отечественного разрешения или оригинала отрывной части с предоставлением копии отечественного разрешения предыдущего перевозчика.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 251</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 56-1 в соответствии с приказом Министра транспорта РК от 11.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); в редакции приказа и.о. Министра транспорта РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z485" w:id="94"/>
+    <w:bookmarkStart w:name="z609" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Для перевозки грузов выдается не более 9 (девяти) иностранных разрешений разных видов по маршруту следования на один запрос и не более 2 (двух) иностранных разрешении одного вида, за исключением электронных иностранных разрешений.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
+      57. При отсутствия у иностранного перевозчика бланка разрешения, которое подтверждено компетентным органом государства регистрации перевозчика, дальнейшее движение автотранспортного средства допускается после предоставления нового отечественного разрешения либо с перегрузкой или перецепкой груза на отечественное транспортное средство после исполнения постановления о наложении административного взыскания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z486" w:id="95"/>
+    <w:bookmarkStart w:name="z610" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58. Проезд иностранного автотранспортного средства, следующего транзитом по территории Республики Казахстан без регистрационного и отличительного знака своего государства, осуществляется на оснований разрешения на транзитный проезд, выдаваемого уполномоченным органом на постах транспортного контроля на территории Республики Казахстан либо органами государственных доходов в пунктах пропуска автотранспортных средств через Государственную границу Республики Казахстан, совпадающую с внешней границей Евразийского экономического союза, если иное не оговорено международными договорами, ратифицированными Республикой Казахстан, после уплаты суммы сбора за проезд автотранспортных средств по территории Республики Казахстан по ставкам, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Налоговым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z611" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Иностранные разрешения выдаются на автотранспортные средства без учета прицепов, полуприцепов и саморазгружающихся автомобилей, механически наклоняемых для выгрузки груза.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z487" w:id="96"/>
+      Осуществление перевозки грузов или пассажиров из третьих стран на территорию Республики Казахстан или с территории Республики Казахстан в третьи страны указанными автотранспортными средствами не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z612" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Уведомление об оказании государственной услуги подписывается автоматически и направляется в личный кабинет услугополучателя в форме электронного документа, удостоверенного ЭЦП руководителя услугодателя, его заместителя или лица их замещающего.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
+      Отечественным перевозчикам при перегоне автотранспортных средств, предназначенных для использования на территории Республики Казахстан, в том числе с грузом, разрешительные документы не требуются, за исключением специального разрешения на проезд крупногабаритного и (или) тяжеловесного автотранспортного средства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z613" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Транзитный проезд иностранных автотранспортных средств по территории Республики Казахстан, с государствами которых не произведен паритетный обмен бланками разрешительных документов, осуществляется на оснований разрешения на транзитный проезд, выдаваемого уполномоченным органом на постах транспортного контроля на территории Республики Казахстан, либо органами государственных доходов в пунктах пропуска автотранспортных средств через Государственную границу Республики Казахстан, совпадающую с внешней границей Евразийского экономического союза, в том числе, в международных морских пунктах пропуска, если иное не оговорено международными договорами, ратифицированными Республикой Казахстан, после уплаты суммы сбора за проезд автотранспортных средств по территории Республики Казахстан по ставкам, установленным Налоговым кодексом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z614" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. На отечественных разрешениях, подтверждающих право проезда по территории Республики Казахстан, территориальные органы государственных доходов на пунктах пропуска через государственную границу Республики Казахстан, совпадающую с внешней границей Евразийского экономического союза, или территориальные органы на постах транспортного контроля на территории Республики Казахстан указывают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z615" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) срок выезда автотранспортного средства с территории Республики Казахстан не более 30 (тридцать) календарных дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z616" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) маршрут следования по территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z617" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При транзитном проезде иностранных автотранспортных средств сроки въезда на территорию и выезда с территории Республики Казахстан определяются временем фактического пребывания на территории Республики Казахстан при следовании, как в прямом, так и в обратном направлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z618" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Иностранные перевозчики на отечественных разрешениях, подтверждающих право проезда по территории Республики Казахстан, перед началом поездки заполняют:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z1138" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование перевозчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z1139" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) номер автотранспортного средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1140" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) страну загрузки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1141" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) страну разгрузки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1142" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наименование перевозимого груза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1143" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вес перевозимого груза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1144" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) пункт пропуска на границе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z1145" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) город загрузки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z1146" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) город разгрузки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z1147" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исправления в отечественных разрешениях не допускаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z1148" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии в бланке отечественного разрешения исправлении, подчисток сведений, либо заполненных с применением пишущих средств с исчезающими чернилами разрешение считается недействительным, а равно его отсутствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z1149" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При не заполнении пунктов бланка отечественного разрешения, а также, если в разрешении не проставлены отметки о въезде транспортного средства на территорию Республики Казахстан, либо о его выезде с территории Республики Казахстан, разрешение считается неоформленным в соответствии с требованиями настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 61 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z488" w:id="97"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z489" w:id="98"/>
+    <w:bookmarkStart w:name="z631" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z490" w:id="99"/>
+      62. Проезд порожних иностранных автотранспортных средств по территории Республики Казахстан осуществляется в порядке, предусмотренном международными договорами о международном автомобильном сообщении между Республикой Казахстан и иностранными государствами, ратифицированными Республикой Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z632" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченный орган в течение 3 (трех) рабочих дней после государственной регистрации подзаконного нормативного правового акта, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Государственную корпорацию и Единый контакт-центр.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z491" w:id="100"/>
+      63. Иностранные перевозчики предоставляют органам транспортного контроля уведомление о несоответствии контролируемых параметров транспортного средства, отсутствии или несоответствии документов, выданное на внешней границе Евразийского экономического союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z633" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z492" w:id="101"/>
+      Не допускается осуществление международной автомобильной перевозки при неисполнении уведомления, выданного уполномоченным органом транспортного контроля государств-членов Евразийского экономического союза и отклонении от маршрута, указанного в уведомлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z634" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z493" w:id="102"/>
+      64. Иностранные перевозчики при въезде (выезде) на территорию (с территории) Республики Казахстан предъявляют органам транспортного контроля, ближайшим к пунктам пропуска через государственную границу Республики Казахстан отечественные разрешения для проверки оформления в соответствии с требованиями, предусмотренными настоящими Правилами, а также для изъятия отрывной части бланка отечественного разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z635" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z494" w:id="103"/>
+      Сопроводительные документы (международная транспортная накладная (СМR), счет-фактура (инвойс), коносамент, книжка Международной дорожной перевозки и другие документы), необходимые для осуществления международных автомобильных перевозок, должны соответствовать требованиям законодательства Республики Казахстан и международных договоров Республики Казахстан и предъявляться водителями по требованию должностных лиц уполномоченных государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z636" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z496" w:id="105"/>
+      65. Разрешительные документы, подтверждающие право проезда по территории Республики Казахстан, не дают права на осуществление перевозок пассажиров и грузов иностранными автотранспортными средствами между двумя пунктами, расположенными на территории Республики Казахстан, если иное не предусмотрено Соглашениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z637" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
+      Регистрация въезда (выезда) на территорию (с территории) Республики Казахстан, транзита по территории Республики Казахстан иностранных автотранспортных средств, осуществляющих перевозки пассажиров, багажа и грузов в международном сообщении, а также перевозки из третьих стран на территорию Республики Казахстан или с территории Республики Казахстан в третьи страны, выдачи отечественных разрешительных документов осуществляется в журнале регистрации въезда (выезда) на территорию (с территории) Республики Казахстан, транзита по территории Республики Казахстан иностранных автотранспортных средств, выдачи отечественных разрешительных документов в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z638" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В журнале указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z639" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование иностранного перевозчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z640" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) страна перевозчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z641" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) место нахождения (жительства) перевозчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z642" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) страна отправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z643" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) страна назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z644" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) маршрут следования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z645" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тип, марка автотранспортного средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z646" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) номер автотранспортного средства и прицепа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z647" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) вид разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z648" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) срок действия разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z649" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) дата выдачи и номер (серия) разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z650" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) дата получения разрешения (при выдаче разрешения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z651" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) номер (при наличии) и дата документа, подтверждающего уплату сбора за проезд автотранспортных средств по территории Республики Казахстан, сумма сбора (при выдаче разрешений);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z652" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) подпись перевозчика о получении разрешительного документа (при выдаче разрешения в бумажном виде).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z653" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Форма бланков отечественных разрешений изготавливается типографским способом, имеет порядковый номер и не менее трех степеней защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z654" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. В соответствии с общепринятыми международными нормами и стандартами бланк отечественного разрешения содержит следующие реквизиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z655" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вид перевозок, право на осуществление которого подтверждает разрешение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z656" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) серия и номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z657" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) срок действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z658" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реквизиты перевозчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z659" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) место и дата выдачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z660" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подпись и печать компетентного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z661" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) маршрут движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z662" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) марка и государственный номер автотранспортного средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z663" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) наименование груза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z664" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) снаряженная масса автотранспортного средства без груза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z665" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) места для отметок и печати контролирующих органов в пути следования, расположенных в отрывной части бланка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z666" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) основные предписания по использованию бланка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z667" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) штрих-код на основной и отрывной частях бланка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z668" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. При проезде автотранспортного средства отрывная часть бланка отечественного разрешения с отметкой контролирующего органа остается у контролирующего органа и передается в территориальные органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z669" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Выдача отечественным перевозчикам бланков иностранных разрешений осуществляется по накладным (с указанием серий и номеров иностранных разрешений) при наличии доверенности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z670" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Ежегодно в срок до 5 января территориальные органы государственных доходов осуществляют возврат неиспользованных отечественных разрешений территориальному органу по месту их получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z671" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Территориальные органы государственных доходов ежемесячно не позднее третьего числа предоставляют в территориальные органы отчет по проезду иностранных автотранспортных средств по территории Республики Казахстан и копии накладных с квитанциями об уплате сбора за проезд автотранспортных средств по территории Республики Казахстан иностранных автотранспортных средств, по форме, согласно приложению 7 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 71 - в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...5436 lines deleted...]
-      71. Территориальные органы государственных доходов ежемесячно не позднее третьего числа предоставляют в территориальные органы отчет по проезду иностранных автотранспортных средств по территории Республики Казахстан и копии накладных с квитанциями об уплате сбора за проезд автотранспортных средств по территории Республики Казахстан иностранных автотранспортных средств.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10384,51 +9519,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в международном сообщении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z673" w:id="284"/>
+    <w:bookmarkStart w:name="z673" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -10473,51 +9608,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Ф.И.О. индивидуального предпринимателя или наименование юридического лица)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(ИИН)/ (БИН) _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензия на право занятия деятельностью по регулярной перевозке пассажиров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12138,68 +11273,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республике Казахстан в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>международном сообщении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1256" w:id="285"/>
+    <w:bookmarkStart w:name="z1256" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квота по обмену иностранных разрешений на 20___г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1-1 в соответствии с приказом и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12236,80 +11371,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1257" w:id="286"/>
+          <w:bookmarkStart w:name="z1257" w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="286"/>
+          <w:bookmarkEnd w:id="275"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12397,80 +11532,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1262" w:id="287"/>
+          <w:bookmarkStart w:name="z1262" w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="287"/>
+          <w:bookmarkEnd w:id="276"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12546,80 +11681,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1267" w:id="288"/>
+          <w:bookmarkStart w:name="z1267" w:id="277"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="288"/>
+          <w:bookmarkEnd w:id="277"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12695,80 +11830,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1272" w:id="289"/>
+          <w:bookmarkStart w:name="z1272" w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="289"/>
+          <w:bookmarkEnd w:id="278"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12844,80 +11979,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1277" w:id="290"/>
+          <w:bookmarkStart w:name="z1277" w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="290"/>
+          <w:bookmarkEnd w:id="279"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12993,80 +12128,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1282" w:id="291"/>
+          <w:bookmarkStart w:name="z1282" w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="291"/>
+          <w:bookmarkEnd w:id="280"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13142,80 +12277,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1287" w:id="292"/>
+          <w:bookmarkStart w:name="z1287" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="292"/>
+          <w:bookmarkEnd w:id="281"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13291,80 +12426,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1292" w:id="293"/>
+          <w:bookmarkStart w:name="z1292" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="293"/>
+          <w:bookmarkEnd w:id="282"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13440,80 +12575,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1297" w:id="294"/>
+          <w:bookmarkStart w:name="z1297" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="294"/>
+          <w:bookmarkEnd w:id="283"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13589,80 +12724,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1302" w:id="295"/>
+          <w:bookmarkStart w:name="z1302" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="295"/>
+          <w:bookmarkEnd w:id="284"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13738,80 +12873,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1307" w:id="296"/>
+          <w:bookmarkStart w:name="z1307" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="296"/>
+          <w:bookmarkEnd w:id="285"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14053,70 +13188,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="297"/>
+    <w:bookmarkStart w:name="z276" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень основных требований к оказанию государственной услуги "Выдача разрешения на проезд по территории иностранного государства перевозчикам Республики Казахстан в соответствии с международными договорами, ратифицированными Республикой Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15595,51 +14730,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в международном сообщении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="298"/>
+    <w:bookmarkStart w:name="z278" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Форма</w:t>
       </w:r>
       <w:r>
@@ -15669,71 +14804,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от__________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Ф.И.О. индивидуального предпринимателя или наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z745" w:id="299"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z745" w:id="288"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН/БИН___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>*№________________ запроса ранее полученного иностранного разрешения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17251,311 +16386,311 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республике Казахстан в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>международном сообщении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z747" w:id="300"/>
+    <w:bookmarkStart w:name="z747" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________________ (наименование органа транспортного контроля)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1150" w:id="301"/>
+    <w:bookmarkStart w:name="z1150" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запрос на получение дополнительного иностранного разрешения на перевозку грузов от</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z1151" w:id="302"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z1151" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z1152" w:id="303"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z1152" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (Ф.И.О. индивидуального предпринимателя или наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z1153" w:id="304"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z1153" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН/БИН ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z1154" w:id="305"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z1154" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        № _____________________ запроса ранее полученного иностранного разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z1155" w:id="306"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z1155" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать дополнительно следующие иностранные разрешения на перевозку грузов на грузовое автотранспортное средство ГРНЗ*_____________ VIN* ______________________:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1156" w:id="307"/>
+          <w:bookmarkStart w:name="z1156" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="307"/>
+          <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17989,330 +17124,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1174" w:id="308"/>
+    <w:bookmarkStart w:name="z1174" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Сведения получаются из ранее одобренного запроса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z1175" w:id="309"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z1175" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Адрес ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z1176" w:id="310"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z1176" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              индекс, город, район, область, улица, № дома, телефон, факс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z1177" w:id="311"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z1177" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на сбор и обработку, в том числе и на передачу третьим лицам моих персональных данных территориальному органу __________________________ Комитета автомобильного транспорта и транспортного контроля Министерства транспорта (БИН _______________), и сведений составляющих охраняемую законом тайну, необходимых для получения иностранных разрешении на нерегулярную перевозку пассажиров и багажа, на перевозку грузов, содержащихся в информационных системах. Сообщаем об отсутствии трансграничной передачи персональных данных, а также об отсутствии распространения персональных данных в общедоступных источниках. Перечень собираемых данных: Ф.И.О., ИИН/БИН, номер телефона, адрес регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z1178" w:id="312"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z1178" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z1179" w:id="313"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z1179" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                Ф.И.О. (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z1180" w:id="314"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z1180" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z1181" w:id="315"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z1181" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ф.И.О. – фамилия, имя, отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z1182" w:id="316"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z1182" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z1183" w:id="317"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z1183" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН – индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z1184" w:id="318"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z1184" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       УД – удостоверения допуска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z1185" w:id="319"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z1185" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КД – карточка допуска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z1186" w:id="320"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z1186" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГРНЗ – государственный регистрационный номерной знак;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z1187" w:id="321"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z1187" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       VIN - идентификационный номер транспортного средства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18520,148 +17655,148 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 4-1 в соответствии с приказом и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1189" w:id="322"/>
+    <w:bookmarkStart w:name="z1189" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас, принять использованные иностранные разрешения образца 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1190" w:id="323"/>
+          <w:bookmarkStart w:name="z1190" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Страна</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="323"/>
+          <w:bookmarkEnd w:id="312"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20245,250 +19380,250 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1245" w:id="324"/>
+    <w:bookmarkStart w:name="z1245" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель/Директор Ф.И.О.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z1246" w:id="325"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z1246" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН- индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z1247" w:id="326"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1247" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН- бизнес идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z1248" w:id="327"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z1248" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИР- иностранное разрешение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z1249" w:id="328"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z1249" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РГУ - республиканское государственное учреждение инспекция транспортного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z1250" w:id="329"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z1250" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТОО- товарищество с ограниченной ответственностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z1251" w:id="330"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z1251" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИП- индивидуальный предприниматель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z1252" w:id="331"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z1252" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АТС- автотранспортное средство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z1253" w:id="332"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z1253" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГРНЗ- государственный регистрационный номерной знак;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z1254" w:id="333"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z1254" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РК- Республика Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20593,51 +19728,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в международном сообщении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z282" w:id="334"/>
+    <w:bookmarkStart w:name="z282" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Форма</w:t>
       </w:r>
       <w:r>
@@ -20679,71 +19814,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от __________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Ф.И.О. индивидуального предпринимателя или наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1036" w:id="335"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1036" w:id="324"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН/БИН__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Договор о совместной деятельности с иностранным перевозчиком:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20895,80 +20030,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1037" w:id="336"/>
+          <w:bookmarkStart w:name="z1037" w:id="325"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="336"/>
+          <w:bookmarkEnd w:id="325"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21441,64 +20576,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1057" w:id="337"/>
+      <w:bookmarkStart w:name="z1057" w:id="326"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(индекс, город, район, область, улица, № дома, телефон)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21665,64 +20800,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________ Ф.И.О. (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1058" w:id="338"/>
+      <w:bookmarkStart w:name="z1058" w:id="327"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkEnd w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ф.И.О. – фамилия, имя, отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21916,70 +21051,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа и.о. Министра транспорта РК от 31.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z796" w:id="339"/>
+    <w:bookmarkStart w:name="z796" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень основных требований к оказанию государственной услуги "Выдача разрешения на въезд (выезд) на территорию (с территории) иностранного государства перевозчикам Республики Казахстан, осуществляющим регулярные автомобильные перевозки пассажиров и багажа в международном сообщении".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23180,131 +22315,18109 @@
               <w:t>
 2) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получение определенной государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам применения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>разрешительной системы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автомобильных перевозок</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в Республике Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в международном сообщении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнено приложением 7 в соответствии с приказом и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: Территориальные органы Министерства транспорта Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма административных данных размещена на интернет – ресурсе: www.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование формы административных данных: Отчет по проезду иностранных автотранспортных средств по территории Республики Казахстан и копии накладных с квитанциями об уплате сбора за проезд автотранспортных средств по территории Республики Казахстан иностранных автотранспортных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы административных данных (краткое буквенно-цифровое выражение наименования формы): О7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежемесячная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ____ (месяц) 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих информацию: Территориальные органы государственных доходов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы административных данных: ежемесячно до 3 числа каждого месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ИИН/БИН </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3060700" cy="292100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3060700" cy="292100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: электронный</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За отчетный месяц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Универсальные разрешения вида KZ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешения на перевозку грузов из/в третьи страны (выданные по квоте)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Универсальные разрешения вида KZ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешения на перевозку грузов из/в третьи страны (выданные по квоте)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+выданные по квоте иностранным государствам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+выданные сотрудниками органа государственных доходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+выданные по квоте иностранным государствам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+выданные сотрудниками органа государственных доходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на въезд/ выезд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+транзит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+транзит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на ввоз грузов в РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на вывоз грузов из РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на въезд/ выезд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+транзит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+транзит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на ввоз грузов в РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на вывоз грузов из РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Австрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азербайджан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ангилья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Армения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Афганистан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бельгия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болгария</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Венгрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Германия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Греция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грузия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Испания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Италия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Китай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"А"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"В"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"С"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кыргызстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Латвия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Литва</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Молдавия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нидерланды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Норвегия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Польша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Российская Федерация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Румыния</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Словакия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Словения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таджикистан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туркменистан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Турция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узбекистан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Украина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Франция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финляндия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хорватия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чехия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Швейцария</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Швеция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эстония</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование ______________________ Адрес_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________ ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель___________________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место для печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к форме,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1314" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>данных "Отчет по проезду иностранных автотранспортных средств по территории</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Республики Казахстан и копии накладных с квитанциями об уплате сбора за проезд</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>автотранспортных средств по территории Республики Казахстан иностранных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>автотранспортных средств" (индекс – О7 периодичность месячная)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В графе 1 формы указывается Универсальные разрешения вида KZ, выданные по квоте иностранным государствам и выданные сотрудниками органа государственных доходов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 2 формы указывается Разрешения на перевозку грузов из/в третьи страны (выданные по квоте).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 3 формы указывается Универсальные разрешения вида KZ, выданные по квоте иностранным государствам и выданные сотрудниками органа государственных доходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 4 формы указывается Разрешения на перевозку грузов из/в третьи страны (выданные по квоте).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -23312,55 +40425,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23682,35 +40795,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>