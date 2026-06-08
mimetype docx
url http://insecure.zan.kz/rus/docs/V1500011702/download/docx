--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="28be105" w14:textId="28be105">
+    <w:p w14:paraId="6cac26f" w14:textId="6cac26f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5941,85 +5940,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8035,166 +8000,50 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сериясы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>серия _________ № ___________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8364,50 +8213,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>машин и механизмов, специальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>машин повышенной проходимости</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 2 предусматривается изменение приказом Министра сельского хозяйства РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z283" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Государственная регистрация (перерегистрация), снятие с регистрационного учета тракторов и изготовленных на их базе самоходных шасси и механизмов, прицепов к ним, включая прицепы со смонтированным специальным оборудованием, самоходных сельскохозяйственных, мелиоративных и дорожно-строительных машин и механизмов, а также специальных машин повышенной проходимости и выдача регистрационного документа (дубликата) и государственного номерного знака для них"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8417,61 +8342,121 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра сельского хозяйства РК от 23.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 410</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025); с изменением, внесенным прикзом и.о. Министра сельского хозяйства РК от 07.10.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2025); с изменениями, внесенными прикзами и.о. Министра сельского хозяйства РК от 07.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 357</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 07.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 357</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -9859,81 +9844,81 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) документ, подтверждающий плату пошлин и сборов в бюджет, установленных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>статьями 553</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) (далее – Налоговый кодекс);</w:t>
+              <w:t>пунктом 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 615 и подпунктом 8) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 667 Налогового кодекса Республики Казахстан (далее – Налоговый кодекс);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) документ, подтверждающий исполнение расширенных обязательств производителями (импортерами) при первичной регистрации машин в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -10053,51 +10038,71 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 копию документа завода – изготовителя, подтверждающую номинальную мощность двигателя, или копию паспорта самоходной машины и других видов техники/ электронный паспорт самоходной машины и других видов техники;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-копию сертификата соответствия или декларации о соответствии (в соответствии с Решением Коллегии Евразийской экономической комиссии от 16 января 2018 года № 6 "Об утверждении перечня продукции, в отношении которой подача таможенной декларации сопровождается представлением документа об оценке соответствия (сведений о документе об оценке соответствия) требованиям технического регламента Таможенного союза "О безопасности машин и оборудования" (ТР ТС 010/2011)" (далее – Решение № 6)); </w:t>
+копию сертификата соответствия или декларации о соответствии (в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Решением </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коллегии Евразийской экономической комиссии от 16 января 2018 года № 6 "Об утверждении перечня продукции, в отношении которой подача таможенной декларации сопровождается представлением документа об оценке соответствия (сведений о документе об оценке соответствия) требованиям технического регламента Таможенного союза "О безопасности машин и оборудования" (ТР ТС 010/2011)" (далее – Решение № 6)); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) приказ (распоряжение) юридического лица о выделении и передаче транспортного средства своему структурному подразделению или другому юридическому, либо физическому лицу, заверенный печатью этой организации (за исключением субъектов частного предпринимательства);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10279,81 +10284,81 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) документ, подтверждающий плату пошлин и сборов в бюджет, установленных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>статьями 553</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> Налогового кодекса;</w:t>
+              <w:t>пунктом 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 615 и подпунктом 8) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 667 Налогового кодекса;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) документы, подтверждающие право собственности на машину, к которым относятся: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10452,52 +10457,92 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) для юридических лиц – справку о государственной регистрации (перерегистрации) юридического лица либо цифровой документ из сервиса цифровых документов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4) документ, подтверждающий плату пошлин и сборов в бюджет, установленных статьями 553 и 615 Налогового кодекса;</w:t>
+              <w:t xml:space="preserve">
+4) документ, подтверждающий плату пошлин и сборов в бюджет, установленных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 615 и подпунктом 8) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 667 Налогового кодекса; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) регистрационный документ, номерной знак (в случае несоответствия регистрационного документа, номерного знака требованиям государственного стандарта Республики Казахстан СТ РК 1176 "Знаки государственные регистрационные со световозвращающим покрытием для отдельных видов механических транспортных средств и прицепов к ним. Технические условия" (далее – Государственный стандарт);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10697,81 +10742,81 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) документ, подтверждающий плату пошлин и сборов в бюджет, установленных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>статьями 553</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> Налогового кодекса;</w:t>
+              <w:t>пунктом 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 615 и подпунктом 8) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 667 Налогового кодекса;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при снятии с регистрационного учета машин, подлежащих утилизации (выбраковке, списанию):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11068,92 +11113,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) электронный документ, подтверждающий исполнение расширенных обязательств производителями (импортерами) при первичной регистрации машин в соответствии со статьей 386 Кодекса; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> Налогового кодекса, за исключением случаев платы через ПШЭП;</w:t>
+              <w:t>
+3) электронную копию документа, подтверждающий плату пошлин и сборов в бюджет, установленных пунктом 3 статьи 615 и подпунктом 8) пункта 3 статьи 667 Налогового кодекса, за исключением случаев платы через ПШЭП;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) электронные копии документов, подтверждающие право собственности на машину, к которым относятся: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11235,51 +11240,71 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электронную копию документа завода-изготовителя, подтверждающую номинальную мощность двигателя, или копию паспорта самоходной машины и других видов техники/ электронный паспорт самоходной машины и других видов техники;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-копию сертификата соответствия или декларации о соответствии (в соответствии с Решением № 6); </w:t>
+копию сертификата соответствия или декларации о соответствии (в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Решением № 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 6) электронную копию приказа (распоряжения) юридического лица о выделении и передаче транспортного средства своему структурному подразделению или другому юридическому, либо физическому лицу, заверенный печатью (за исключением субъектов частного предпринимательства) юридического лица; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11414,52 +11439,92 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) заявление по формам 1, 2 согласно приложению к настоящему перечню основных требований к оказанию государственной услуги, в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) электронную копию документа, подтверждающую плату пошлин и сборов в бюджет, установленных статьями 553 и 615 Налогового кодекса, за исключением случаев платы через ПШЭП;</w:t>
+              <w:t xml:space="preserve">
+2) электронную копию документа, подтверждающий плату пошлин и сборов в бюджет, установленных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 615 и подпунктом 8) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 667 Налогового кодекса, за исключением случаев платы через ПШЭП;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) электронные копии документов, подтверждающие право собственности на машину, к которым относятся: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11522,52 +11587,92 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) заявление по формам 1, 2 согласно приложению к настоящему перечню основных требований к оказанию государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) электронную копию документа, подтверждающую плату пошлин и сборов в бюджет, установленных статьями 553 и 615 Налогового кодекса;</w:t>
+              <w:t xml:space="preserve">
+2) электронную копию документа, подтверждающую плату пошлин и сборов в бюджет, установленных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 553</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>615</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Налогового кодекса;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) регистрационный документ, номерной знак (в случае несоответствия требованиям Государственного стандарта, регистрационный документ, номерной знак предоставляются при обращении за получением результата государственной услуги);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11685,51 +11790,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) заявление по формам 1, 2 согласно приложению к настоящему перечню основных требований к оказанию государственной услуги, в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) электронную копию документа, подтверждающую плату пошлин и сборов в бюджет, установленных статьями 553 и 615 Налогового кодекса, за исключением случаев платы через ПШЭП;</w:t>
+2) электронную копию документа, подтверждающий плату пошлин и сборов в бюджет, установленных пунктом 3 статьи 615 и подпунктом 8) пункта 3 статьи 667 Налогового кодекса, за исключением случаев платы через ПШЭП;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при снятии с регистрационного учета машин, подлежащих утилизации (выбраковке, списанию):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18083,85 +18188,51 @@
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
-                    <w:drawing>
-[...33 lines deleted...]
-                    </w:drawing>
+                    <w:t>[MISSING IMAGE: ,  ]</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
  </w:t>
@@ -18679,85 +18750,51 @@
               <w:t>
 [Руководитель структурного подразделения местного исполнительного органа] [фамилия, имя, отчество (при его наличии) подписывающего]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:drawing>
-[...33 lines deleted...]
-              </w:drawing>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -23457,85 +23494,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:drawing>
-[...33 lines deleted...]
-              </w:drawing>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
@@ -24557,55 +24560,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24927,35 +24930,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>