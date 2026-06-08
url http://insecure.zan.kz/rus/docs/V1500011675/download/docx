--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="694a0a2" w14:textId="694a0a2">
+    <w:p w14:paraId="88067d0" w14:textId="88067d0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -312,235 +312,222 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6433"/>
-        <w:gridCol w:w="5867"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z6" w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министр внутренних дел</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5867" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5867" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 генерал-полковник полиции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5867" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 К. Касымов</w:t>
@@ -701,2054 +688,1912 @@
               </w:rPr>
               <w:t xml:space="preserve">от 9 июня 2015 года № 516 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра внутренних дел Республики Казахстан, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z9" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) </w:t>
+      1) Утратил силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) утратил силу приказом Министра внутренних дел РК от 21.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 863</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 15 июля 2014 года № 432 "Об утверждении Правил осуществления профилактического контроля за лицами, состоящими на профилактическом учете в органах внутренних дел" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 9695, опубликованный в газете "Юридическая газета" от 25.09.2014 года № 144 (2712), "Заң газеті" от 25.09.2014 года № 144 (2538):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 1 октября 2014 года № 662 "Об утверждении положений о ведомствах и территориальных органах Министерства внутренних дел Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 9792):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Главном командовании Национальной гвардии Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приложении 4</w:t>
-[...159 lines deleted...]
-        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 1 октября 2014 года № 662 "Об утверждении положений о ведомствах и территориальных органах Министерства внутренних дел Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 9792):</w:t>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Комитете уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z12" w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пункт 13 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Главном командовании Национальной гвардии Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел города Астаны Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Комитете уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел Акмолинской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел города Астаны Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел Актюбинской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел Акмолинской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел города Алматы Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел Актюбинской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел Алматинской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел города Алматы Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел Атырауской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел Алматинской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел Атырауской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел Жамбылской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел Восточно-Казахстанской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел Западно-Казахстанской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел Жамбылской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел Карагандинской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел Западно-Казахстанской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел Костанайской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел Карагандинской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел Кызылординской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел Костанайской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел Мангистауской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел Кызылординской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел Павлодарской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел Мангистауской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел Северо-Казахстанской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел Павлодарской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел Южно-Казахстанской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Положении</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+        <w:t>Положение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Департаменте внутренних дел на транспорте Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 19 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте внутренних дел Южно-Казахстанской области Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+        <w:t xml:space="preserve"> о Департаменте уголовно-исполнительной системы по Акмолинской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Положение</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Департаменте уголовно-исполнительной системы по Атырауской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о Департаменте уголовно-исполнительной системы по Акмолинской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
-[...19 lines deleted...]
-      в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется;</w:t>
+        <w:t xml:space="preserve"> о Департаменте уголовно-исполнительной системы по Жамбылской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> о Департаменте уголовно-исполнительной системы по Атырауской области Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пункт 14 внесены изменения в текст на казахском языке, текст на русском языке не меняется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3074,31 +2919,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>