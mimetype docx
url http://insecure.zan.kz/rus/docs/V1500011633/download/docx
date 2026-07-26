--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c0c8f05" w14:textId="c0c8f05">
+    <w:p w14:paraId="58d8d97" w14:textId="58d8d97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1188,1567 +1188,1849 @@
         <w:t>
       4) субъекты государственной поддержки (далее – субъекты поддержки) - граждане Республики Казахстан и негосударственные юридические лица Республики Казахстан без иностранного участия, осуществляющие деятельность по закладке и выращиванию плантаций дикорастущих древесных и кустарниковых пород, по созданию и развитию частных лесных питомников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) закладка и выращивание плантаций быстрорастущих древесных и кустарниковых пород – полный цикл производства древесины древесных и кустарниковых растений от проектно-изыскательских работ до заготовки древесины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) веб-портал "электронного правительства" (далее – веб-портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электронная цифровая подпись (далее - ЭЦП) - набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок возмещения расходов на закладку и выращивание плантаций быстрорастущих древесных и кустарниковых пород, создание и развитие частных лесных питомников</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная поддержка частного лесоразведения осуществляется посредством:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) возмещения до пятидесяти процентов расходов на закладку и выращивание плантаций в промышленных и энергетических целях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за общее количество сеянцев (саженцев) деревьев вяза из расчета затрат на 1 гектар за один год, но не более 0,01 месячного расчетного показателя за одну единицу дерева;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за общее количество сеянцев (саженцев) саксаула из расчета затрат на 1 гектар за один год, но не более 0,01 месячного расчетного показателя за одну единицу дерева;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за общее количество сеянцев (саженцев) саксаула черного из расчета затрат на 1 гектар за один год, но не более 0,011 месячного расчетного показателя за одну единицу дерева;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за общее количество сеянцев (саженцев) сосны обыкновенной из расчета затрат на 1 гектар за два года, но не более 0,008 месячного расчетного показателя за одну единицу дерева;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за общее количество сеянцев (саженцев) лиственных пород (вяз мелколистный, клен ясенелистный) из расчета затрат на 1 гектар за два года, но не более 0,017 месячного расчетного показателя за одну единицу дерева;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за общее количество сеянцев (саженцев) других быстрорастущих древесных и кустарниковых пород из расчета затрат на 1 гектар за один год, но не более 0,01 месячного расчетного показателя за одну единицу дерева;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) возмещения до пятидесяти процентов расходов на создание и развитие частных лесных питомников:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за общее количество сеянцев (саженцев) деревьев вяза из расчета затрат на 1 гектар за один год, но не более 0,01 месячного расчетного показателя за одну единицу дерева;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за общее количество сеянцев (саженцев) саксаула из расчета затрат на 1 гектар за один год, но не более 0,01 месячного расчетного показателя за одну единицу дерева;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за общее количество сеянцев (саженцев) саксаула черного из расчета затрат на 1 гектар за один год, но не более 0,011 месячного расчетного показателя за одну единицу дерева;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за общее количество сеянцев (саженцев) сосны обыкновенной из расчета затрат на 1 гектар за два года, но не более 0,008 месячного расчетного показателя за одну единицу дерева;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за общее количество сеянцев (саженцев) лиственных пород (вяз мелколистный, клен ясенелистный) из расчета затрат на 1 гектар за два года, но не более 0,017 месячного расчетного показателя за одну единицу дерева;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за общее количество сеянцев (саженцев) других быстрорастущих древесных и кустарниковых пород из расчета затрат на 1 гектар за один год, но не более 0,01 месячного расчетного показателя за одну единицу дерева.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственная поддержка частного лесоразведения осуществляется не более следующих сроков:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) плантационного выращивания быстрорастущих древесных и кустарниковых пород в промышленных и энергетических целях для лиственных пород не более десяти лет, для хвойных пород не более пятнадцати лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) создание и развитие частного лесного питомника для лиственных пород не более пяти лет, для хвойных пород не более десяти лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Возмещение расходов осуществляется при достижении минимальных показателей объема выпускаемой продукции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на закладку и выращивание плантаций быстрорастущих древесных и кустарниковых пород не менее 500 сеянцев и (или) саженцев на 1 гектар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на создание и развитие частных лесных питомников не менее 200 000 сеянцев или не менее 5 000 саженцев на 1 гектар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Предложения по объемам возмещения расходов на закладку и выращивание плантаций быстрорастущих древесных и кустарниковых пород, создание и развитие частных лесных питомников (далее – предложения по объемам возмещения) составляются в двух экземплярах и предоставляются сопроводительным письмом за подписью акима области, города республиканского значения, столицы, в случае его отсутствия – лицом, исполняющим его обязанности, на одобрение администратору, не позднее 1 июля соответствующего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении на одобрение Администратору предложения по объемам возмещения прилагаются документы, обосновывающие расчеты по объемам возмещения, с учетом требований, установленных настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае положительного решения, Администратор возвращает соответствующим сопроводительным письмом один экземпляр предложения по объемам субсидирования, не позднее 30 июля соответствующего года. В случае отрицательного решения, Администратор письмом с мотивированным обоснованием направляет на доработку оба экземпляра предложения по объемам возмещения, не позднее 30 июля соответствующего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доработанные предложения по объемам возмещения в двух экземплярах предоставляются на повторное одобрение Администратору, не позднее 5 августа соответствующего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Администратор возвращает соответствующим сопроводительным письмом один экземпляр одобренного предложения по объемам возмещения, не позднее 10 августа соответствующего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После одобрения Администратором, рабочий орган в течение двух рабочих дней размещает объемы возмещения на своем официальном интернет-ресурсе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Местный исполнительный орган (услугодатель) в течение 3 (трех) рабочих дней после утверждения индивидуального плана финансирования по обязательствам и платежам государственных учреждений (далее – План финансирования) размещает его на веб-портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Возмещение расходов на закладку и выращивание плантаций, создание и развитие частных лесных питомников осуществляется за счет и в пределах средств, предусмотренных в государственном бюджете на соответствующий финансовый год. Средства, предусмотренные в бюджете на возмещение расходов на закладку и выращивание плантаций, создание и развитие частных лесных питомников, распределяются между местными исполнительными органами пропорционально согласно поданным предложениям по объемам возмещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если предложения по объемам возмещения превышает объем бюджетных средств, предусмотренных в государственном бюджете на соответствующий финансовый год, выплата расходов осуществляется в следующем году пропорционально согласно ранее поданным предложениям по объемам возмещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Возмещению в рамках настоящих Правил не подлежат расходы, связанные со строительством и (или) ремонтом, кроме объектов капитального строительства производственного назначения, связанных с созданием и развитием частных лесных питомников. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Возмещение расходов не предоставляются субъектам поддержки, в отношении которых начаты процедуры ликвидации, реабилитации или банкротства в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О реабилитации и банкротстве".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Для возмещения расходов на закладку и выращивание плантаций, создание и развитие частных лесных питомников субъект поддержки не позднее 30 сентября текущего года посредством веб-портала представляет документы, указанные в пункте 8 перечня основных требований к оказанию государственной услуги (далее – требование), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, удостоверяющих личность и государственной регистрации (перерегистрации) юридического лица, земельных участках услугодатель получают из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Рабочий орган в течение 2 (двух) рабочих дней с момента регистрации заявления субъекта поддержки на веб-портале, проверяет полноту и достоверность представленных документов и направляет уведомление через личный кабинет услугополучателя веб-портала о дате и времени осмотра и приемки работ или мотивированный отказ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель в течение 10 (десяти) рабочих дней организует изучение документов на достоверность указанных сведений в представленных документах, осмотр и приемку работ комиссией в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Ежегодно не позднее 30 сентября соответствующего года рабочий орган создает комиссию по приемке выполненных работ (далее - комиссия) из числа сотрудников рабочего органа и других организаций, являющихся представителями общественных и неправительственных отраслевых организаций не менее 5 (пяти) человек. Количество членов комиссии является нечетным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В состав комиссии входят не менее двух третей представителей общественных и неправительственных отраслевых организаций от общего количества членов комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия состоит из председателя, членов комиссии и секретаря. Секретарь комиссии не является ее членом. Председателем комиссию является должностное лицо рабочего органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положение и персональный состав комиссии утверждается рабочим органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены комиссии осуществляют свои полномочия лично без права передоверия третьим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заседания комиссии считаются правомочными, если на них присутствует более половины от общего числа членов комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решения комиссии принимаются открытым голосованием большинством голосов от общего числа членов комиссии, присутствующих на ее заседании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены Комиссии обладают равными голосами при принятии решения. В случае равенства голосов, принятым считается решение, за которое проголосовал председатель комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При возникновении у члена комиссии конфликта интересов, член комиссии, у которого возник конфликт интересов, в письменной форме уведомляет председателя комиссии о возникшем конфликте интересов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Председатель комиссии по обращению члена комиссии, у которого возник конфликт интересов, своевременно отстраняет члена комиссии, у которого возник конфликт интересов, от участия в работе комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия осуществляет проверку документов, осмотр плантаций и частных лесных питомников, с приложением подтверждающих фото и (или) видеоматериалов, а также актов инвентаризации лесных питомников и (или) плантаций (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На каждую плантацию, частный лесной питомник направляется не менее 2 (двух) сотрудников рабочего органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осмотр и приемка работ осуществляется в присутствии субъекта поддержки или его доверенного лица. По результатам осмотра и приемки сотрудники рабочего органа оформляют акт приемки выполненных работ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – акт приемки), копия которой в течении 3 (трех) рабочих дней направляется субъекту поддержки или его доверенному лицу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в требование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Услугодатель отказывает в оказании государственной услуги по основаниям, предусмотренным пунктом 9 требования и выдает услугополучателю уведомление об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан Услугодатель предоставляет возможность Услугополучателю выразить свою позицию (заслушивание) к предварительному решению об отказе в оказании государственной услуги, о котором Услугополучатель уведомляется не позднее чем за 3 (три) рабочих дня до принятия решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам заслушивания услугодатель выдает уведомление о результатах рассмотрения заявки на возмещение расходов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам либо мотивированный отказ в оказании государственной услуги, которое направляется услугополучателю через веб-портал и направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан "О государственных услугах" центральный государственный орган и услугодатели в течение трех рабочих дней с даты утверждения или изменения подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, актуализируют информацию о порядке ее оказания и направляют в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок выплаты возмещения расходов на закладку и выращивание плантаций быстрорастущих древесных и кустарниковых пород, создание и развитие частных лесных питомников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. После получения уведомления об одобрении возмещения расходов в течение 10 (десяти) календарных дней выдается письмо о возмещении расходов на закладку и выращивание плантаций быстрорастущих древесных и кустарниковых пород, на создание и развитие частных лесных питомников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Рабочий орган в течении 5 (пяти) календарных дней после выдачи письма о возмещении расходов на закладку и выращивание плантаций быстрорастущих древесных и кустарниковых пород, на создание и развитие частных лесных питомников в соответствии с Планом финансирования осуществляет выплату субъектам поддержки на счета банков второго уровня. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Субъект поддержки, получивший возмещении расходов, соблюдает минимальные показатели объема выпускаемой продукции, предусмотренные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, в течение одного календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Для осуществления мониторинга соблюдения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, рабочий орган запрашивает у субъекта поддержки, получившего возмещении расходов информацию по достижению минимальных показателей объема выпускаемой продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъект поддержки в течение 10 (десяти) рабочих дней представляет запрашиваемую информацию рабочему органу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Рабочий орган проводит осмотр на предмет соблюдения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2763,289 +3045,289 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В случае недостижения субъектом поддержки минимальных показателей объема выпускаемой продукции, рабочий орган в течение пятнадцати рабочих дней со дня выявления факта, принимает меры по прекращению возмещению расходов и инициирует судебное разбирательство по возврату денежных средств с уведомлением субъекта поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъект поддержки может добровольно вернуть полученные денежные средства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Рабочий орган ежеквартально, не позднее 5 числа месяца, следующего за отчетным, представляет администратору сведения об освоении возмещение расходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Рассмотрение жалобы на решение, действия (бездействия) услугодателя по вопросам оказания государственной услуги производится должностным лицом, вышестоящим уполномоченным органом, осуществляющим государственное регулирование в сфере лесного хозяйства, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу) в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан" О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z92" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение с жалобой в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3241,88 +3523,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на возмещение расходов на закладку и выращивание плантаций быстрорастущих древесных и кустарниковых пород и создание и развитие частных лесных питомников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z96" w:id="88"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование местного исполнительного органа области, города</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3832,64 +4114,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номер телефона (факса) ___________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z97" w:id="92"/>
+      <w:bookmarkStart w:name="z97" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уведомление о начале деятельности в качестве индивидуального предпринимателя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>местонахождение ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3940,80 +4222,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="93"/>
+          <w:bookmarkStart w:name="z98" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4137,80 +4419,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="94"/>
+          <w:bookmarkStart w:name="z104" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4485,64 +4767,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z116" w:id="95"/>
+      <w:bookmarkStart w:name="z116" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>описание _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4624,172 +4906,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>адрес реализации плантации и (или) лесного питомника _________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z117" w:id="96"/>
+      <w:bookmarkStart w:name="z117" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. За период с _____________ по _______________ 20__года на общую сумму</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>понесенных расходов в размере _______________ тенге, включая налог</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на добавленную стоимость.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z118" w:id="97"/>
+      <w:bookmarkStart w:name="z118" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Информация о достижении показателей по производительности и (или)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>продуктивности и (или) объемов сбыта продукции и (или) загрузки производственных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мощностей и сроках их реализации __________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z119" w:id="98"/>
+      <w:bookmarkStart w:name="z119" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Счет субъекта поддержки ___________________________________ № счета _____________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование банка второго уровня)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5325,100 +5607,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="99"/>
+    <w:bookmarkStart w:name="z122" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт приемки выполненных работ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от __________ 20__ года №___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z123" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z123" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(по закладке и (или) выращиванию плантаций быстрорастущих древесных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5929,70 +6211,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z125" w:id="101"/>
+          <w:bookmarkStart w:name="z125" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество сеянцев</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkEnd w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6042,70 +6324,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z129" w:id="102"/>
+          <w:bookmarkStart w:name="z129" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Порядковый</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6183,70 +6465,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ряда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z134" w:id="103"/>
+          <w:bookmarkStart w:name="z134" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество сеянцев</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6349,70 +6631,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="104"/>
+          <w:bookmarkStart w:name="z141" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6510,70 +6792,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z147" w:id="105"/>
+          <w:bookmarkStart w:name="z147" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6627,80 +6909,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="106"/>
+          <w:bookmarkStart w:name="z152" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6861,80 +7143,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z159" w:id="107"/>
+          <w:bookmarkStart w:name="z159" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7040,70 +7322,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего на пробах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z165" w:id="108"/>
+          <w:bookmarkStart w:name="z165" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7171,64 +7453,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z171" w:id="109"/>
+      <w:bookmarkStart w:name="z171" w:id="106"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) среднее количество сеянцев (саженцев) на 1 погонном метре (квадратном метре)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по пересчету ________ штук, в том числе стандартных ____________ штук;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7350,80 +7632,80 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z172" w:id="110"/>
+          <w:bookmarkStart w:name="z172" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8505,64 +8787,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z217" w:id="111"/>
+      <w:bookmarkStart w:name="z217" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сумма, расходов составила</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________ тенге (цифрами, прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8956,150 +9238,150 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z219" w:id="112"/>
+          <w:bookmarkStart w:name="z219" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Перечень основных требований к оказанию государственной услуги</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Возмещение расходов на закладку и выращивание плантаций быстрорастущих древесных и кустарниковых пород, создание и развитие частных лесных питомников"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z221" w:id="113"/>
+          <w:bookmarkStart w:name="z221" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9151,80 +9433,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z225" w:id="114"/>
+          <w:bookmarkStart w:name="z225" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9276,80 +9558,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z229" w:id="115"/>
+          <w:bookmarkStart w:name="z229" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9401,80 +9683,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z233" w:id="116"/>
+          <w:bookmarkStart w:name="z233" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="113"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9526,80 +9808,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z237" w:id="117"/>
+          <w:bookmarkStart w:name="z237" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="114"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9610,70 +9892,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="118"/>
+          <w:bookmarkStart w:name="z239" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уведомление об одобрении возмещения расходов в рамках государственной поддержки частного лесоразведения либо мотивированный отказ в оказании государственной услуги. .</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9699,80 +9981,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="119"/>
+          <w:bookmarkStart w:name="z243" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="116"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9824,80 +10106,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z247" w:id="120"/>
+          <w:bookmarkStart w:name="z247" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9908,90 +10190,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z249" w:id="121"/>
+          <w:bookmarkStart w:name="z249" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан от 23 ноября 2015 года (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
+          <w:bookmarkEnd w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10121,80 +10403,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z256" w:id="122"/>
+          <w:bookmarkStart w:name="z256" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="119"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10205,90 +10487,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="123"/>
+          <w:bookmarkStart w:name="z258" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) электронное заявление на возмещение расходов на закладку и выращивание плантаций быстрорастущих древесных и кустарниковых пород и (или) на создание и развитие частных лесных питомников по форме, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10342,80 +10624,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z263" w:id="124"/>
+          <w:bookmarkStart w:name="z263" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10426,70 +10708,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z265" w:id="125"/>
+          <w:bookmarkStart w:name="z265" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов и (или) документов с истекшим сроком действия, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10535,80 +10817,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z269" w:id="126"/>
+          <w:bookmarkStart w:name="z269" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10879,100 +11161,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="127"/>
+    <w:bookmarkStart w:name="z275" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о результатах рассмотрения заявки на возмещение расходов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№_____ от "___" _________ 20 ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z276" w:id="128"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z276" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование рабочего органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11253,55 +11535,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>