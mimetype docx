--- v1 (2026-01-15)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cc38e27" w14:textId="cc38e27">
+    <w:p w14:paraId="aaeac18" w14:textId="aaeac18">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,95 +100,102 @@
         </w:rPr>
         <w:t>Об утверждении Правил долгосрочного субсидирования расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 166. Зарегистрирован в Министерстве юстиции Республики Казахстан 2 июля 2015 года № 11540.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">      </w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Заголовок приказа в редакции приказа Министра по инвестициям и развитию РК от 22.08.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 622</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2017).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 34-19) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -196,475 +203,449 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан "О железнодорожном транспорте" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сноска</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>. П</w:t>
+        <w:t>. Преамбула - в редакции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">реамбула - </w:t>
+        <w:t xml:space="preserve"> приказа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в редакции</w:t>
+        <w:t>и.о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> приказа </w:t>
+        <w:t xml:space="preserve">. Министра транспорта </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и.о</w:t>
+        <w:t xml:space="preserve">РК от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Министра транспорта </w:t>
+        <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">РК от </w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>.20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 435</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.20</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25</w:t>
-[...19 lines deleted...]
-        <w:t>№ 435</w:t>
+        <w:t>26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.20</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> долгосрочного субсидирования расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i w:val="false"/>
-[...42 lines deleted...]
-          <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Пункт 1 в редакции приказа Министра по инвестициям и развитию РК от 22.08.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 622</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2017).</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету транспорта Министерства по инвестициям и развитию Республики Казахстан (Асавбаев А.А.) обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в установленном законодательством порядке государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копии на официальное опубликование в периодических печатных изданиях и информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан";</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан и на интранет-портале государственных органов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) пункта 2 настоящего приказа.</w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      3. Контроль за исполнением настоящего приказа возложить на Первого вице-министра по инвестициям и развитию Республики Казахстан Касымбек Ж.М.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -730,64 +711,51 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Исполняющий обязанности</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
@@ -811,64 +779,51 @@
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
@@ -918,64 +873,51 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Министра по инвестициям и развитию</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
@@ -999,64 +941,51 @@
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
@@ -1106,64 +1035,51 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Республики Казахстан</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
@@ -1208,236 +1124,264 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Ж. Касымбек</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "СОГЛАСОВАН":   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр финансов   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Республики Казахстан   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________ Б. Султанов   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28 апреля 2015 года</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "СОГЛАСОВАН":   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр национальной экономики   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Республики Казахстан   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________ Е. Досаев   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29 мая 2015 года</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...14 lines deleted...]
-      </w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -1558,2226 +1502,1990 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 февраля 2015 года № 166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРАВИЛА долгосрочного субсидирования расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правила - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в редакции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и.о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Министра транспорта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 435</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...178 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила долгосрочного субсидирования расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям (далее – Правила), разработаны в соответствии с подпунктом 34-19) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан "О железнодорожном транспорте" и определяют порядок долгосрочного субсидирования расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям (далее – расходы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок субсидирования расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям, проходящих по участкам железных дорог Республики Казахстан, расположенным на территории Российской Федерации, и участкам железных дорог Российской Федерации, расположенным на территории Республики Казахстан определяется в соответствии с правилами субсидирования расходов перевозчиков, связанных с осуществлением железнодорожных пассажирских перевозок, утверждаемые в соответствии с Протоколом о внесении изменений в Соглашение между Правительством Республики Казахстан и Правительством Российской Федерации об особенностях правового регулирования деятельности предприятий, учреждений и организаций железнодорожного транспорта от 18 октября 1996 года, ратифицированным Законом Республики Казахстан от 13 июня 2017 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В настоящих Правилах используются следующие определения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z150" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) система первого уровня – регистраторская система, интегрированная с системами второго уровня мер государственной поддержки, содержащая эталонный электронный реестр заявок получателей мер государственной поддержки частного предпринимательства, где посредством окончательного постформатно-логического контроля определяется соответствие получателя мер государственной поддержки частного предпринимательства базовым требованиям, определяемых в рамках </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведения мониторинга мер государственной поддержки частного предпринимательства и их получателей (далее – Правила проведения мониторинга), утвержденными приказом Министра финансов Республики Казахстан от 29 мая 2026 года № 437 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 38840);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z151" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) система второго уровня – отраслевая государственная цифровая система, посредством которой осуществляется прием заявок от получателей мер государственной поддержки частного предпринимательства, их обработка с применением форматно-логического контроля и передача обработанных заявок на первый уровень;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z152" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) государственный орган – центральный государственный орган, осуществляющий руководство в сферах естественных монополий и на регулируемых рынках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z153" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство в сфере железнодорожного транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z154" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Национальный оператор инфраструктуры – юридическое лицо, контрольный пакет акций которого принадлежит национальному управляющему холдингу или Национальной железнодорожной компании, осуществляющее эксплуатацию, содержание, модернизацию, строительство магистральной железнодорожной сети и оказывающее услуги магистральной железнодорожной сети, а также осуществляющее первоочередное обеспечение воинских перевозок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z155" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) договор – договор на долгосрочное субсидирование расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям, заключенный между уполномоченным, местными исполнительными органами и перевозчиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...324 lines deleted...]
-        <w:t>9) ограничительные критерии – требования, которым должен соответствовать заявитель в системе первого уровня для принятия решения об оказании меры государственной поддержки.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа и.о. Министра транспорта РК от 16.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="1"/>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок долгосрочного субсидирования расходов перевозчика, связанных с осуществлением пассажирских перевозок по социально значимым сообщениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z34" w:id="2"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Определение размера субсидий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Долгосрочному субсидированию подлежит расходы перевозчика, определенного по результатам конкурса на основе открытого тендера по определению перевозчиков. Порядок проведения конкурса регулируется Правилами проведения конкурса на основе открытого тендера по определению перевозчиков, осуществляющих перевозки пассажиров по социально значимым сообщениям, расходы которых подлежат долгосрочному субсидированию за счет бюджетных средств, утвержденными приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 30 октября 2014 года № 113 (зарегистрированными в Реестре государственной регистрации нормативных правовых актов № 9860). Субсидирование осуществляется в пределах утвержденного бюджета соответствующего уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Межобластные сообщения определяются уполномоченным органом, межрайонные (междугородные внутриобластные) и пригородные сообщения – местными представительными и исполнительными органами областей, городов республиканского значения и столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Расходы в межобластных сообщениях, с учетом прицепных и беспересадочных вагонов субсидируются в пределах суммы, предусмотренной республиканским бюджетом на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Расходы в межрайонных (междугородных внутриобластных) и пригородных сообщениях, субсидируются в пределах сумм, предусмотренных соответствующими местными бюджетами на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Общая сумма ежегодного субсидирования расходов по каждому поезду и прицепному и беспересадочному вагонам предусматривается соответствующим бюджетом, рассчитанным в соответствии с Методикой определения объемов долгосрочного субсидирования расходов перевозчиков, осуществляющих перевозки пассажиров по социально значимым сообщениям (далее – Методика), утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 167 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 11541).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Государственный орган ежегодно устанавливает временный понижающий коэффициент к тарифам (ценам, ставкам, сборам) на услуги магистральной железнодорожной сети для пассажирских перевозчиков, расходы которых субсидируются из государственного бюджета в соответствии с Правилами формирования тарифов, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 19 ноября 2019 года № 90 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 19617) с учетом выделенных объемов субсидирования на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Перечень поездов, количество прицепных и беспересадочных вагонов, периодичность их курсирования по социально значимым сообщениям, объем субсидируемой части этих поездов, прицепных и беспересадочных вагонов определяется уполномоченным органом или местными исполнительными органами на основании показателей пассажиропотока, социальной значимости сообщений в пределах выделенных средств из бюджета соответствующего уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Перевозчикам, обеспечивающим курсирование в составе пассажирских поездов вагонов-ресторанов и багажных вагонов, а также вагонов, технологически необходимых для обеспечения курсирования (эксплуатации) пассажирского поезда по социально-значимым сообщениям, государственный орган, ежегодно, в соответствии с пунктом 9 настоящих Правил, устанавливает временный понижающий коэффициент к тарифам (ценам, ставкам, сборам) на услуги магистральной железнодорожной сети в размере, предусмотренном в заявках уполномоченного органа и/или местных исполнительных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Расчет размеров субсидий для включения в расходную часть соответствующего бюджета администратором бюджетной программы производится по каждому пассажирскому поезду, с учетом прицепных и беспересадочных вагонов в соответствии с Методикой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Долгосрочному субсидированию подлежат фактические расходы перевозчика, связанные с осуществлением перевозок пассажиров по социально значимым сообщениям в категориях вагонов, общих, плацкартных, купейных, вагонах дизель-, и электропоездов, прицепных и беспересадочных вагонов в соответствии с Правилами перевозок пассажиров, багажа, грузобагажа и почтовых отправлений железнодорожным транспортом, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 апреля 2015 года № 545 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 13714), а также вагонов, технологически необходимых для обеспечения курсирования (эксплуатации) пассажирского поезда в рамках утвержденного бюджета соответствующего уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Субсидирование осуществляется в рамках двухуровневой системы государственной поддержки, включающей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z156" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) первый уровень – регистраторская система, интегрированная с системами второго уровня, содержащая эталонный электронный реестр заявок получателей мер государственной поддержки частного предпринимательства, где посредством окончательного постформатно-логического контроля определяется соответствие получателя мер государственной поддержки частного предпринимательства базовым требованиям, определяемых в рамках Правил проведения мониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z157" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) второй уровень – отраслевая государственная цифровая система, посредством которого осуществляется прием заявок от получателей мер государственной поддержки частного предпринимательства, их обработка с применением форматно-логического контроля и передача обработанных заявок на первый уровень.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z158" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифровая система второго уровня обеспечивает получение согласия от получателей мер государственной поддержки частного предпринимательства на использование сведений, составляющих охраняемую законом тайну, а также на сбор, обработку, хранение, выгрузку и использование персональных данных регистратором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...969 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...574 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам, и счета к оплате.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа и.о. Министра транспорта РК от 16.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Долгосрочному субсидированию подлежат все виды расходов перевозчика в пределах утвержденного бюджета соответствующего уровня, связанных с организацией перевозок пассажиров по социально значимым сообщениям, кроме следующих:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) платежи за сверхнормативные выбросы (сбросы) загрязняющих веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) безнадежные долги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) штрафы, пени, неустойка и другие виды санкций за нарушение условий хозяйственных договоров, судебные издержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) штрафы и пени за сокрытие (занижение) дохода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) административные штрафы, пени, неустойка и другие виды санкций, наложенные государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) убытки от хищений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z55" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) расходы на содержание объектов здравоохранения, детских дошкольных организаций, учебных заведений, за исключением профессионально-технических училищ, колледжей и высших колледжей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) расходы на содержание оздоровительных лагерей, объектов культуры и спорта, жилого фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) расходы на погашение ссуд, включая беспроцентные, полученных работниками организации на улучшение жилищных условий, приобретение садовых домиков и обзаведение домашним хозяйством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) расходы на проведение культурно-просветительных, оздоровительных и спортивных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) расходы на благоустройство садовых товариществ (строительство дорог, энерго и водоснабжение, осуществление других расходов общего характера);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) расходы на оказание спонсорской помощи и иные виды благотворительности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) расходы на потери от брака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) расходы на приобретение, аренду и содержание квартир, жилых зданий и сооружений, мест в общежитиях и гостиницах для персонала субъектов товарного рынка, за исключением вахтовой организации производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) расходы на сверхнормативные технические и коммерческие потери, порчу и недостачу товарно-материальных ценностей, запасы на складах и другие непроизводительные расходы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) расходы на проведение и организацию обучающих курсов, семинаров, тренингов, лекций, выставок, дискуссий, встреч с деятелями науки и искусства, научно-технических конференций, за исключением мероприятий, связанных с производственной необходимостью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) страховые платежи (взносы, уплачиваемые перевозчиком по договорам личного и имущественного страхования, заключенных перевозчиком в пользу своих работников), за исключением социальных отчислений установленных Социальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) расходы на оплату дополнительно предоставленных (сверх предусмотренного законодательством) отпусков работникам, в том числе женщинам, воспитывающим детей, оплата проезда членов семьи работника к месту использования отпуска и обратно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) расходы по льготам работникам перевозчика, кроме льгот предусмотренных в соответствии с Трудовым кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) расходы на компенсацию стоимости питания детям, находящимся в дошкольных учреждениях, санаториях и оздоровительных лагерях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) расходы на отчисление профессиональным союзам на цели, определенные коллективным договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В период действия режима чрезвычайного положения и (или) форс-мажорных обстоятельств при вынужденном приостановлении перевозок по социально значимым сообщениям субсидированию подлежат фактически понесенные перевозчиком расходы связанных с простоем деятельности по перевозке пассажиров, кроме расходов определенных в пункте 15 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В соответствии с условиями договора допускается пересмотр объемов субсидий в отчетном периоде пропорционально объему пробега субсидируемых вагонов, путем составления дополнительного соглашения к договору, в пределах средств, предусмотренных соответствующим бюджетом на текущий финансовый год, в том числе изменение пункта формирования/оборота, наименования социально значимого сообщения, расстояния и периодичности курсирования маршрута.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При изменении пробега вагонов, прицепных и беспересадочных вагонов по которому определен объем субсидирования по социально значимому сообщению на текущий период, соответствующий уточненному пробегу вагонов объем субсидирования определяется пропорционально действующему пробегу в соответствии с договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Условия выплаты субсидий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Выплата субсидий из соответствующего уровня бюджета производится в соответствии с планом финансирования (далее – план финансирования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. План финансирования после подписания договора утверждается администратором бюджетной программы по согласованию с перевозчиком в течение 5 рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Выплата общей суммы субсидий осуществляется по каждому поезду с учетом прицепных и беспересадочных вагонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Выплата субсидий производится ежемесячно по перевозкам, фактически осуществленным и подтвержденным отчетной документацией, указанных в пункте 28 настоящих Правил, в соответствии с заключенным договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Подтверждением фактически осуществленных перевозок является выполнение периодичности курсирования поезда и ежемесячного неснижаемого пробега вагонов по типам вагонов в соответствии с условиями договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В договоре предусматривается предоплата в размере 25 % от годовой суммы субсидий в соответствии с заключенным договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Последующая выплата субсидий осуществляется ежемесячно в соответствии и подтвержденным перевозкам. Удержание выплаченного авансового платежа производится в течение года в соответствии с заключенным договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Выплата субсидии осуществляется на целевой счет перевозчика, реквизиты которого указывается в договоре (далее – Единый счет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Оплата расходов с Единого счета осуществляется с указанием назначения платежа, периода и основания оплаты (при наличии договора). Допускается направление средств субсидий текущего финансового года на погашение кредиторской задолженности за предыдущие финансовые годы, а также на оплату авансовых платежей и предоставление гарантийных обеспечений на предстоящий финансовый год в части расходов, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z83" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Перевозчик ежемесячно, в срок до 25 числа месяца, следующего за отчетным, представляет в уполномоченный или местный исполнительный орган, заверенные руководителем, главным бухгалтером и печатью организации, следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) ежемесячный отчет о выполнении перевозок пассажиров по социально значимым сообщениям по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, а также отчет о выполнении перевозок пассажиров по социально значимым сообщениям с начала отчетного периода по нарастанию по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) акт выполненных работ по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документ Национального оператора инфраструктуры, подтверждающий выполнение количества вагонов по типам и вагонооборота по поездам, прицепным и беспересадочным вагонам, курсирующим по социально значимым сообщениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) реестр субсидируемых маршрутов по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в случае продаж проездных документов (билетов) вне автоматизированной системы управления пассажирскими перевозками, документ организации, предоставляющий услугу по продаже проездных документов (билетов) перевозчику, подтверждающий выполненные объемы перевозок по сообщениям и содержащий сведения о количестве перевезенных пассажиров, пассажирообороте, населенности вагонов в поездах, в прицепных и беспересадочных вагонах курсирующих по социально значимым сообщениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Перевозчик с предоставлением документов, указанных в пункте 28 настоящих Правил предоставляет банковскую выписку за отчетный период с Единого счета перевозчика, на который осуществляется выплата субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Оплата за декабрь месяц осуществляется на основании отчета перевозчика, составленного на основе планируемых перевозок пассажиров по социально значимым сообщениям. Фактический отчет за декабрь перевозчик представляет в срок, установленный по согласованию сторон в соответствии с Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. В случае выявления уполномоченным органом или местными исполнительными органами фактов использования бюджетных средств на Едином счету перевозчика для покрытия расходов не связанных с организацией перевозок пассажиров по социально значимым сообщениям, указанных в пункте 15 настоящих Правил, в течение 30 календарных дней перевозчик обеспечивает возврат субсидий равному сумме нарушения со дня выявления нарушения. При этом, не допускается использование Единого счета для взаиморасчетов по другим обязательствам перевозчика, кроме перечислений субсидий и оплаты расходов, указанных в пунктах 26 и 27 настоящих Правил. Порядок урегулирования споров регламентируется договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Уполномоченным или местными исполнительными органами в течение 15 календарных дней со дня представления перевозчиками документов, указанных в пункте 28 настоящих Правил, подписываются акты выполненных работ и представляются в территориальный орган Комитет казначейства Министерства финансов Республики Казахстан реестр субсидируемых маршрутов за отчетный период, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, и счета к оплате.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3895,68 +3603,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пассажиров по социально</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>значимым сообщениям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="4"/>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ежемесячный отчет о выполнении перевозок пассажиров по социально значимым сообщениям за _______________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -3964,1749 +3672,1247 @@
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Период (месяц)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ поезда</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сообщение</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расстояние, км</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Периодичность курсирования</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип вагона</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неснижаемый пробег вагонов, тыс. ваг/км</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пробег вагонов, тыс. ваг/км</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пассажирооборот, тыс. пасс/км</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перевезено пассажиров тыс.чел</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Населенность, чел/ваг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...75 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z95" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Даю согласие на сбор, обработку, хранение, выгрузку и использование персональных данных регистратором, определенным центральным уполномоченным органом по исполнению бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z96" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Главный бухгалтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5824,68 +5030,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пассажиров по социально</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>значимым сообщениям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="5"/>
+    <w:bookmarkStart w:name="z99" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о выполнении перевозок пассажиров по социально значимым сообщениям с начала года по нарастанию за _______________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -5895,578 +5101,435 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Период (месяц)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ поезда</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сообщение</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расстояние, км</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Периодичность курсирования</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип вагона</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неснижаемый пробег вагонов, тыс. ваг/км</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пробег вагонов, тыс. ваг/км</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пассажирооборот, тыс. пасс/км</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перевезено пассажиров, тыс.чел</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объемы долгосрочного субсидирования расходов, тыс.тенге</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6579,1430 +5642,1011 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выплачено субсидий с начала года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подлежит субсидированию</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...99 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z100" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Даю согласие на сбор, обработку, хранение, выгрузку и использование персональных данных регистратором, определенным центральным уполномоченным органом по исполнению бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Главный бухгалтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8185,1208 +6829,901 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="6"/>
+    <w:bookmarkStart w:name="z106" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт выполненных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...220 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      "__"_______ 20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z108" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мы, нижеподписавшиеся</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z109" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z110" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководителя, ответственного за прием актов) с одной стороны и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись, фамилия, имя, отчество (при его наличии) руководителя, главного</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бухгалтера)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с другой стороны, составили настоящий акт выполненных работ за _____ 20___ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ поезда</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кол-во дней курсирования</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип вагона</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вагонооборот, тыс. ваг-км</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не снижаемый вагонооборот, тыс. ваг-км</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма субсидирования, тыс. тенге</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Купе</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -9408,163 +7745,116 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плацкарт</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -9599,163 +7889,116 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общий</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -9790,163 +8033,116 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Служебно-технический</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -9981,163 +8177,116 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электропоезд</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -10172,163 +8321,116 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дизельпоезд</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -10350,455 +8452,337 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИТОГО</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...99 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z116" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Сумма субсидирования за _______________ 20 ___ года составляет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сумма цифрами и прописью в тенге)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на сбор, обработку, хранение, выгрузку и использование персональных данных регистратором, определенным центральным уполномоченным органом по исполнению бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z120" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юридические адреса сторон:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10829,532 +8813,444 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бизнес идентификационный номер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банковские реквизиты</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z123" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перевозчик:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бизнес идентификационный номер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банковские реквизиты</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z125" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись, фамилия, имя, отчество (при его наличии) руководителя)</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z126" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись, фамилия, имя, отчество (при его наличии) руководителя)</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z127" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись, фамилия, имя, отчество (при его наличии) руководителя, ответственного за прием актов)</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z128" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись, фамилия, имя, отчество (при его наличии) гл. бухгалтера)</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место печати (при его наличии)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место печати (при его наличии)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11541,1405 +9437,1031 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z131" w:id="7"/>
+    <w:bookmarkStart w:name="z131" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр субсидируемых маршрутов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...28 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z132" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      "___" ______________20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ поезда</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Станция отправления</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Станция назначения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма субсидирования (тыс. тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...195 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z133" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Итого сумма субсидирования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z134" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z135" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сумма цифрами и прописью в тенге)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z136" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К настоящему реестру прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z137" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z138" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z139" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3._______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z140" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на сбор, обработку, хранение, выгрузку и использование персональных данных регистратором, определенным центральным уполномоченным органом по исполнению бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z141" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юридические адреса сторон:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12970,552 +10492,454 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бизнес идентификационный номер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банковские реквизиты</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z144" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перевозчик:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бизнес идентификационный номер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банковские реквизиты</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z146" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись, фамилия, имя, отчество (при его наличии) руководителя)</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z147" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись, фамилия, имя, отчество (при его наличии) руководителя)</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z148" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись, фамилия, имя, отчество (при его наличии) руководителя, ответственного за прием актов)</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z149" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись, фамилия, имя, отчество (при его наличии) гл. бухгалтера)</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место печати (при его наличии)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место печати (при его наличии)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -13536,55 +10960,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13910,31 +11334,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>