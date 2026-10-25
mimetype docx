--- v1 (2026-03-13)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2aa0e9d" w14:textId="2aa0e9d">
+    <w:p w14:paraId="a5dc4c9" w14:textId="a5dc4c9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,160 +112,170 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 17 апреля 2015 года № 457. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 июля 2015 года № 11528.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z8" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 55-18) пункта 3 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах </w:t>
+      В соответствии с подпунктом 55-18) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан "О торговом мореплавании", подпунктом 26-21) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О внутреннем водном транспорте" и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра транспорта РК от 16.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 282</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1022,150 +1032,150 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Настоящие Правила аттестации судоводителей на право управления маломерным судном (далее - Правила) разработаны в соответствии с подпунктом 55-18) пункта 3 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок проведения аттестации и оказания государственной услуги "Выдача удостоверения на право управления самоходным маломерным судном.</w:t>
+        <w:t xml:space="preserve">1. Настоящие Правила аттестации судоводителей на право управления маломерным судном (далее - Правила) разработаны в соответствии с подпунктом 55-18) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан "О торговом мореплавании", подпунктом 26-21) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О внутреннем водном транспорте" и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах) и определяют порядок проведения аттестации и оказания государственной услуги "Выдача удостоверения на право управления самоходным маломерным судном".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра транспорта РК от 16.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 282</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1700,222 +1710,256 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">7. Для получения государственной услуги заявитель направляет в местный исполнительный орган через Государственную корпорацию или веб-портал "электронного правительства" (далее – портал), заявление по форме, согласно </w:t>
+      7. Для получения государственной услуги заявитель направляет в местный исполнительный орган через Государственную корпорацию или веб-портал "цифрового правительства" (далее – портал), заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – заявление 1), с предусмотреными документами, указанными в пункте 8 </w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – заявление 1), с предусмотренными документами, указанными в пункте 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z352" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При направлении документов посредством портала, они удостоверяются электронной цифровой подписью (далее – ЭЦП) заявителя.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      При направлении документов посредством портала они удостоверяются электронной цифровой подписью (далее – ЭЦП) заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z353" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении государственной услуги через портал, заявление в форме электронного документа, удостоверенного (подписанного) электронной цифровой подписью или удостоверенное одноразовым паролем, направляется в автоматизированное рабочее место государственного органа (далее – АРМ ГО) день приема документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z354" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обработка заявления осуществляется услугодателем с момента поступления заявления в АРМ ГО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z355" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в Перечне основных требований к оказанию государственной услуги "Выдача удостоверения на право управления самоходным маломерным судном" (далее – Перечень основных требований к оказанию государственной услуги "Выдача удостоверения на право управления самоходным маломерным судном").</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 736</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z318" w:id="16"/>
+    <w:bookmarkStart w:name="z318" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. При обращении в Государственную корпорацию день приема не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1934,398 +1978,432 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. При обращений заявителя в Государственную корпорацию, документы представляются в подлинниках. Подлинники документов после сверки с копиями возвращаются заявителю. При непредставлении подлинников документов, предоставляются нотариально засвидетельствованные копии.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+      8. При обращениях заявителя в Государственную корпорацию документы представляются в подлинниках. Подлинники документов после сверки с копиями возвращаются заявителю. При непредставлении подлинников документов предоставляются нотариально засвидетельствованные копии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z356" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о документах, удостоверяющих личность заявителя, работник Государственной корпорации получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Сведения о документах, удостоверяющих личность заявителя, работник Государственной корпорации получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z357" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После предоставления документов через Государственную корпорацию, заявителю выдается расписка о приеме документов указанных в пункте 8 Перечня основных требований к оказанию государственной услуги "Выдача удостоверения на право управления самоходным маломерным судном".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z358" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...2 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">
+      При предоставлении заявителем неполного пакета документов согласно Перечню, предусмотренному пунктом 9 Перечня основных требований к оказанию государственной услуги "Выдача удостоверения на право управления самоходным маломерным судном", сотрудник Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме документов по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z359" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче документов через Государственную корпорацию, работник Государственной корпорации после проверки заявителя на предмет представления полного пакета документов согласно Перечню, предусмотренному пунктом 8 Перечня основных требований к оказанию государственной услуги "Выдача удостоверения на право управления самоходным маломерным судном" направляет его на экзамен в помещение (экзаменационный классе) Государственной корпорации, оборудованный рабочим местом для заявителя в порядке, предусмотренным главой 3 настоящих Правил. Срок направления заявителя на экзамен составляет 1 (один) час с момента приема заявления в Государственной корпорации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z360" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При направлении документов через портал заявителю в "личный кабинет" направляется статус о принятии запроса на государственную услугу, а также уведомление с указанием места и времени проведения экзамена, и получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z361" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При установлении факта неполноты представленных документов при обращении через портал и (или) документов с истекшим сроком действия местный исполнительный орган в течении 1 (одного) рабочего дня дает мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      При установлении факта неполноты представленных документов при обращении через портал и (или) документов с истекшим сроком действия местный исполнительный орган в течение 1 (одного) рабочего дня дает мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z362" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мотивированный отказ в дальнейшем рассмотрении заявления, подписанный руководителем местного исполнительного органа, направляется через Государственную корпорацию или портал в форме бумажного или электронного документа заверенного электронной цифровой подписью руководителя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 736</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        9. Для получения удостоверения на право управления маломерным судном заявитель должен соблюдать следующие требования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z175" w:id="19"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z175" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) временной интервал для повторной сдачи экзамена – не менее семи рабочих дней со дня последней сдачи экзаменов с отрицательным результатом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z176" w:id="20"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z176" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) срок окончания прохождения судоводительских курсов и повторных курсов не превышать двенадцать месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z177" w:id="21"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z177" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сдача экзаменов с отрицательным результатом не более трех раз в течение двенадцати месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z178" w:id="22"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z178" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) свидетельство (справки) об окончании курса по подготовке судоводителей маломерных судов*, выданное организацей состоящей на учете в местном исполнительном органе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z179" w:id="23"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z179" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       примечание: * свидетельства (справки) об окончании курсов по подготовке судоводителей маломерных судов, выданные организациями, открывшими курсы по подготовке судоводителей маломерных судов и состоящих на учете в территориальных подразделениях уполномоченного органа до введения в действие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 29 сентября 2014 года "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам разграничения полномочий между уровнями государственного управления", являются действительными до истечения срока действия свидетельства (справки) об окончании курсов по подготовке судоводителей маломерных судов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) на момент подачи документов возраста восемнадцати лет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2362,70 +2440,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="24"/>
+    <w:bookmarkStart w:name="z182" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1. Основания для отказа в выдачи государственной услуги изложены в пункте 9 Перечня основных требований к оказанию государственной услуги "Выдача удостоверения на право управления самоходным маломерным судном".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2464,70 +2542,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В случае отказа в допуске к сдаче экзаменов заявителю возвращаются представленные документы с указанием в ней причин отказа. Срок возвращения представленных документов составляет один рабочий день со дня поступления документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2600,167 +2678,167 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        12. По истечении срока лишения удостоверения на право управления маломерным судном заявитель сдает экзамены с предоставлением документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z32" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Проведение экзаменов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 в редакции приказа Министра по инвестициям и развитию РК от 14.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 878</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Экзамены проводятся с целью проверки теоретических знаний заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z34" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Экзамены сдаются в объеме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2795,151 +2873,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> плавания по внутренним водным путям, утвержденных приказом Министра по инвестициям и развитию Республики Казахстан от 30 апреля 2015 года № 537 (далее - Правила плавания по внутренним водным путям) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11347), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пользования маломерными судами и базами (сооружениями) для их стоянок, утвержденных приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 27 марта 2015 года № 354 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11197), а также по устройству и технической эксплуатации судна и двигателя, включая вопросы обеспечения безопасности людей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z35" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Форма проведения экзаменов - индивидуальная. Экзамен принимается как от одного, так и от нескольких лиц одновременно. При этом количество лиц одновременно сдающих экзамен ограничивается в зависимости от числа оборудованных рабочих мест для сдачи экзаменов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z36" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Количество вопросов при сдаче экзамена не превышает десяти. Время, отведенное для сдачи экзамена, составляет пятнадцать минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z37" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Хронометраж времени ведется компьютерным комплексом с момента начала сдачи экзамена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z38" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Последовательность ответов на вопросы выбирается заявителем самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z39" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Экзамен проводится в помещении (экзаменационном классе) Государственной корпорации, оборудованном рабочими местами для заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Минимальные технические требования по техническому оснащению помещения при проведении тестирования приведены в приложении 2-2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2976,70 +3054,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        20. При проведении экзамена работник Государственной корпорации предлагает заявителю занять указанное автоматизированное рабочее место (далее – АРМ). Комплекс состоит из центрального пульта (далее – ЦП) работника Государственной корпорации, к которому подключены АРМ заявителей. Каждое АРМ оснащено клавиатурой и монитором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перед началом экзаменов на мониторе отображается номер АРМ, район плавания и тип маломерных судов на управление которыми сдается экзамен, а также фамилия, имя, отчество заявителя, назначенного на данное АРМ. Ввод указанной информации осуществляется с ЦП работника Государственной корпорации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3130,70 +3208,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="36"/>
+    <w:bookmarkStart w:name="z203" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. По окончании экзамена на АРМ заявителя выводятся на экран представленные ему вопросы, а также выбранные ответы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3212,110 +3290,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        22. B случае выявления неисправности автоматизированного комплекса в ходе экзаменов оценка, выставленная заявителю, аннулируется, и экзамен проводится вновь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z205" w:id="38"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z205" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Оценка "зачет" выставляется, когда заявитель за отведенное время ответил правильно не менее чем на восемьдесят процентов вопросов. В противном случае заявителю выставляется оценка "не зачет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z206" w:id="39"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z206" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Оценка "не зачет" также выставляется в случае не явки заявителя на экзамен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3334,91 +3412,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Лица, получившие оценку "не зачет", допускаются к пересдаче экзаменов не ранее чем через семь рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z45" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Лица, не сдавшие экзамен в течение двенадцати месяцев после окончания судоводительских курсов или более трех раз в течение двенадцати месяцев, проходят курс обучения повторно на общих основаниях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z46" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. При успешной сдаче экзамена, результаты экзамена и документы, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3433,167 +3511,167 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил в течение одного рабочего дня направляются в местный исполнительный орган для оформления </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>удостоверения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на право управления маломерным судном.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z47" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок выдачи удостоверений на право управления маломерным судном</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции приказа Министра по инвестициям и развитию РК от 14.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 878</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="44"/>
+    <w:bookmarkStart w:name="z207" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Работник местного исполнительного органа осуществляет регистрацию документов в день их поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z208" w:id="45"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z208" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявителям, успешно сдавшим экзамен, местными исполнительными органами выдаются удостоверения на право управления маломерным судном, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, сроком на десять лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3612,248 +3690,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Бланк удостоверения на право управления маломерным судном, заполняется на основании результатов экзамена и документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, подписывается уполномоченным должностным лицом местного исполнительного органа и заверяется печатью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В местном исполнительном органе ведется журнал учета выдачи удостоверений на право управления маломерным судном по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="47"/>
+    <w:bookmarkStart w:name="z209" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Местный исполнительный орган обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+      29. Местный исполнительный орган обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z363" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в течение трех рабочих дней с даты утверждения или изменения подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, актуализируют информацию о порядке ее оказания и направляют в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 736</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Местный исполнительный орган направляет в Государственную корпорацию оформленное удостоверение на право управления маломерным судном, не позднее чем за сутки до истечения срока, установленного Перечнем основных требований к оказанию государственной услуги "Выдача удостоверения на право управления самоходным маломерным судном".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3872,70 +3952,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        31. Выдача оформленного удостоверения на право управления маломерным судном производится работником Государственной корпорации на основании расписки, в указанный в ней срок, при личном посещении заявителя по предъявлению документа, удостоверяющего личность либо его представителю по доверенности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3954,110 +4034,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        32. Удостоверения на право управления маломерным судном выдаются судоводителям самоходных маломерных судов, подлежащих </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>государственной регистрации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в судовой книге с мощностью двигателей более восьми киловатт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z54" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. О разрешенном районе плавания делаются следующие отметки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "МП" - если судоводитель маломерного судна сдал экзамены на право управления судном в морских прибрежных водах Республики Казахстан, где действуют Международные правила предупреждения столкновения судов в море, принятые Лондонской Конвенцией о международных правилах предупреждения столкновений судов в море 1972 года (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4126,110 +4206,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "МП" и "ВВП" - если судоводитель маломерного судна сдал экзамены на право управления судном в морских прибрежных водах и на внутренних водных путях Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "ВВПР" (для речных участков) и "ВВПО" (для озерных участков) - если судоводитель маломерного судна сдал экзамены на право управления маломерным судном только во внутренних водоемах, не включенных в Перечень судоходных водных путей, открытых для судоходства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Если судоводитель маломерного судна сдал экзамены на право управления прогулочным судном пассажиров вместимостью не более двенадцати человек, используемым в целях мореплавания, разрешающие отметки проставляются в строке "МП" и в строке "Маломерное судно с механической установкой". При этом в нижней части этой страницы удостоверения на право управления маломерным судном в разделе "Особые отметки", проставляется штамп: "Морское прогулочное судно" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z56" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Изменение внесенного в удостоверение на право управления маломерным судном района плавания и (или) типа судна производится по предоставлению в Государственную корпорацию письменного заявления судоводителя маломерного судна с приложением оригинала удостоверения на право управления маломерным судном, после прохождения экзамена для соответствующего района плавания и типа маломерного судна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через портал судоводитель маломерного судна в заявлении указывает серию и номер удостоверения на право управления маломерным судном, после прохождения экзамена для соответствующего района плавания и типа маломерного судна и предоставляет в Государственную корпорацию оригинал прежнего удостоверения при получении нового удостоверения на право управления маломерным судном.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4284,70 +4364,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="54"/>
+    <w:bookmarkStart w:name="z210" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. По истечении срока действия удостоверения на право управления маломерным судном для получения нового удостоверения судоводитель маломерного судна представляет в Государственную корпорацию, либо на портал документы, предусмотренные пунктом 8 Перечня основных требований к оказанию государственной услуги "Выдача удостоверения на право управления самоходным маломерным судном", а также ранее выданное удостоверение на право управления маломерным судном. При подачи документов через портал две фотографии размером 2,5x3,5 сантиметров представляются в Государственную корпорацию в день сдачи документов на портал и направляются в местный исполнительный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдача нового удостоверения на право управления маломерным судном производится без сдачи экзамена судоводителем маломерного судна в течение 2 (двух) рабочих дней с момента подачи документов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4402,90 +4482,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. В случае утери удостоверения на право управления маломерным судном судоводитель маломерного судна подает заявление в Государственную корпорацию либо на портал по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдача дубликата удостоверения на право управления маломерным судном производится в Государственной корпорации без сдачи экзамена судоводителем маломерного судна, после проверки местным исполнительным органом данных журнала учета выдачи удостоверений на право управления маломерным судном. Срок выдачи дубликата удостоверения на право управления маломерным судном составляет 2 (два) рабочих дня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4576,146 +4656,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок согласования программы подготовки судоводителей и учета курсов по подготовке судоводителей маломерных судов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 в редакции приказа Министра по инвестициям и развитию РК от 14.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 878</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Местные исполнительные органы осуществляют согласование программы подготовки судоводителей и учет курсов по подготовке судоводителей маломерных судов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z61" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Организации при открытии курсов по подготовке судоводителей маломерных судов направляют в местный исполнительный орган уведомление о начале деятельности с приложением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копий дипломов высшего или среднего технического образования по специальности водного транспорта для преподавательского состава;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4846,130 +4926,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Программа подготовки судоводителей разрабатывается учебной организацией по подготовке судоводителей маломерных судов на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>типовой программы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по подготовке судоводителей маломерных судов и согласовывается уполномоченным должностным лицом местного исполнительного органа в течение трех рабочих дней до начала открытия курсов на основании заявления руководителя учебной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z63" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. При составлении программ, тематических и рабочих планов разработчики ориентируются на тип судов, для которых готовится группа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z64" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Количество часов на отработку практических навыков управления маломерным судном устанавливается учебной организацией в зависимости от индивидуальной подготовленности обучающегося управлять маломерным судном. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В результате обучения лицо приобретает знания по предметам:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5268,110 +5348,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) методы вождения маломерных судов в различных условиях обстановки и особенности управления при плавании в сложных гидрометеоусловиях;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) основы оказания первой медицинской помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>типовой программе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по подготовке судоводителей маломерных судов указываются учебные часы по районам плавания маломерных судов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z66" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Организации, открывшие курсы по подготовке судоводителей маломерных судов, не позднее десяти рабочих дней после окончания обучения и выдачи свидетельства (справки) об окончании курсов по подготовке судоводителей маломерных судов, направляют в местный исполнительный орган списки лиц, успешно прошедших обучение по программе подготовки судоводителей маломерных судов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В списке лиц, успешно прошедших обучение по программе подготовки судоводителей маломерных судов, указываются номер свидетельства (справки), фамилия, имя, отчество (при его наличии), данные документа, удостоверяющего личность.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5408,368 +5488,382 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. В случае непредставления информации о функционировании курсов по подготовке судоводителей маломерных судов в течение года, данные курсы снимаются с учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z68" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. После снятия с учета в местном исполнительном органе курсов по подготовке судоводителей маломерных судов свидетельства (справки) об окончании курсов считаются недействительными с периода снятия с учета курсов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z213" w:id="66"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z213" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 6 в соответствии с приказом Министра индустрии и инфраструктурного развития РК от 19.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="67"/>
+    <w:bookmarkStart w:name="z214" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z364" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z365" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z366" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z367" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалоба на действие (бездействия) работников Государственной корпорации при оказании государственной услуги через Государственную корпорацию подается на имя руководителя Государственной корпорации, либо в уполномоченный орган в сфере информатизации.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Жалоба на действие (бездействия) работников Государственной корпорации при оказании государственной услуги через Государственную корпорацию подается на имя руководителя Государственной корпорации, либо в уполномоченный орган в сфере цифровизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z368" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах", подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z369" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z370" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 47 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 31.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 170</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5815,106 +5909,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...54 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -5933,72 +5972,131 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Форма </w:t>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам аттестации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>судоводителей на право</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>управления маломерным судном</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Место для фото</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6034,697 +6132,791 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Руководителю местного</w:t>
-[...77 lines deleted...]
-              <w:t>(Ф.И.О., дата рождения, ИИН)</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="68"/>
+    <w:bookmarkStart w:name="z372" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для фото</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководителю местного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исполнительного органа</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Ф.И.О.)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Ф.И.О., дата рождения, ИИН)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z374" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление на выдачу удостоверения</w:t>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+        <w:t xml:space="preserve">        Заявление на выдачу удостоверения на право управления маломерным судном</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z375" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу выдать удостоверение на право управления ________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Прошу выдать удостоверение на право управления ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(указать тип маломерного судна: гидроцикл, парусное судно, маломерное судно с </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>механической установкой)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в районе_______________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (указать район (районы) плавания: МП, ВВП, ВВПР и ВВПО, МП и ВВП)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представляю следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4....</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес, контактные телефоны (факс) _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на использования сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"____" _____________ 20___года. _______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (личная подпись заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z376" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
-[...289 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+      Результаты экзаменов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z377" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Наименование дисциплины и районов плавания</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Оценка знаний (зачет, не зачет)</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Оценка знаний (зачет, не зачет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Дата приема экзаменов</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Дата приема экзаменов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Примечание</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z382" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6813,68 +7005,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z387" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МП – территориальные и внутренние воды морей</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7065,68 +7269,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z397" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ВВП – судоходные внутренние водные пути</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7317,68 +7533,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z407" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ВВПР и ВВПО – внутренние водоемы, не включенные в перечень внутренних водных путей открытых для судоходства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7569,68 +7797,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z417" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МП и ВВП – территориальные внутренние воды морей и судоходные внутренние водные пути</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7806,183 +8046,184 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z427" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                (фамилия, имя, отчество, дата рождения заявителя)</w:t>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество, дата рождения заявителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z428" w:id="98"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Результат экзамена на право управления (зачет / не зачет)______________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Результат экзамена на право управления (зачет / не зачет)_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                            (категория (тип) судна-(ов))</w:t>
+        <w:t xml:space="preserve">                         (категория (тип) судна-(ов))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В районе (районах) плавания ___________________________________</w:t>
+        <w:t>В районе (районах) плавания ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "____" ___________ 20____г.</w:t>
+        <w:t>"____" ___________ 20____года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      М.П.</w:t>
+        <w:t>М.П.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8004,217 +8245,218 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 1-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам аттестации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>судоводителей на право управления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маломерным судном</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z319" w:id="70"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z319" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1-1 в соответствии с приказом Министра индустрии и инфраструктурного развития РК от 19.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); в редакции приказа и.о. Министра транспорта РК от 21.04.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 128</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...21 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8228,159 +8470,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование государственной услуги</w:t>
-[...107 lines deleted...]
-4) "Выдача удостоверения на право управления самоходным маломерным судном в связи с изменением района плавания и (или) типа судна".</w:t>
+Перечень основных требований к оказанию государственной услуги "Выдача удостоверения на право управления самоходным маломерным судном"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8526,123 +8660,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-2. Веб-портал "электронного правительства".</w:t>
+          <w:bookmarkStart w:name="z1509" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Выдача удостоверения на право управления самоходным маломерным судном;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Выдача дубликата удостоверения на право управления самоходным маломерным судном;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Выдача удостоверения на право управления самоходным маломерным судном в случае истечения срока действия ранее выданного удостоверения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Выдача удостоверения на право управления самоходным маломерным судном в связи с изменением района плавания и (или) типа судна.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8674,124 +8848,136 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Срок оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Способы предоставления государственной услуги и ее подвидов (при наличии) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Максимально допустимое время обслуживания услугополучателя в Государственную корпорацию – 20 минут.</w:t>
+          <w:bookmarkStart w:name="z1512" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По всем подвидам:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Веб-портал "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8824,105 +9010,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-электронная (частично автоматизированная) и (или) бумажная.</w:t>
+          <w:bookmarkStart w:name="z1514" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По всем подвидам – 2 (два) рабочих дня.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Максимально допустимое время ожидания для сдачи пакета документов в Государственную корпорацию – 15 минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимально допустимое время обслуживания услугополучателя в Государственную корпорацию – 20 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8955,197 +9171,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...124 lines deleted...]
-Государственная корпорация обеспечивает хранение результата в течение одного месяца, после чего передает их услугодателю для дальнейшего хранения. При обращении услугополучателя по истечении одного месяца, по запросу Государственной корпорации услугодатель в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи услугополучателю.</w:t>
+          <w:bookmarkStart w:name="z1516" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По всем подвидам:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная (частично цифровизированная) и (или) бумажная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9178,87 +9304,247 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Государственная услуга оказывается на бесплатной основе физическим лицам.</w:t>
+          <w:bookmarkStart w:name="z1517" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Удостоверение на право управления самоходным маломерным судном или мотивированный ответ об отказе;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2. Дубликат удостоверения на право управления самоходным маломерным судном, согласно приложению 3, к настоящим правилам или мотивированный ответ об отказе.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма предоставления результата оказания государственной услуги: бумажная.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Выдача результата государственной услуги в бумажном виде осуществляется через выбранный отдел государственной корпорации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При подаче документов через веб-портал "цифрового правительства" результат государственной услуги в виде мотивированного отказа направляется в личный кабинет заявителя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная корпорация обеспечивает хранение результата в течение одного месяца, после чего передает их услугодателю для дальнейшего хранения. При обращении услугополучателя по истечении одного месяца, по запросу Государственной корпорации услугодатель в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи услугополучателю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9291,273 +9577,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии) и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...186 lines deleted...]
-веб-портал "электронного правительства".</w:t>
+              <w:t>
+Бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9590,1099 +9690,295 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1026 lines deleted...]
-Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "электронного правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "электронного правительства".</w:t>
+          <w:bookmarkStart w:name="z1523" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 8.00 до 17.30 часов, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан (далее – Кодекс) с перерывом на обед с 12.00 часов до 13.30 часов.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга оказывается в порядке "электронной" очереди, без ускоренного обслуживания, возможно бронирование электронной очереди посредством веб-портала "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3) Веб-портала "цифрового правительства" – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, регистрация заявления по оказанию государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интернет-ресурсе Министерства транспорта – www.gov.kz, раздел Комитет автомобильного транспорта и транспортного контроля, подраздел "Государственные услуги";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интернет-ресурсе Государственной корпорации www.gov4c.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+веб-портал "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10715,161 +10011,1323 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...88 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+          <w:bookmarkStart w:name="z1530" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При подаче заявки, сведения о документах, удостоверяющих личность услугополучателя получают из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В Государственную корпорацию:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) выдача удостоверения на право управления самоходным маломерным судном:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявление по форме, согласно приложению 1 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> диплом об окончании учебного заведения по судоводительской специальности либо свидетельство (справка) об окончании курсов по подготовке судоводителей маломерных судов, состоящих на учете в местных исполнитpельных органах, или состоящих на учете в территориальных подразделениях уполномоченного органа до введения в действие </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закона</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам разграничения полномочий между уровнями государственного управления", по форме, согласно приложению 2 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">медицинскую справку по форме 073/у, утвержденную </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) (далее – медицинская справка по форме 073/у);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>две фотографии размером 2,5x3,5 сантиметров;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) выдача дубликата удостоверения на право управления самоходным маломерным судном:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявление по форме, согласно приложению 6 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>одна фотография размером 2,5x3,5 сантиметров;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) выдача удостоверения на право управления самоходным маломерным судном в случае истечения срока действия ранее выданного удостоверения и выдача удостоверения на право управления самоходным маломерным судном в связи с изменением района плавания и (или) типа судна:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявление по форме, согласно приложению 1;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ранее выданное удостоверение на право управления самоходными маломерными судами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>копия медицинской справки по форме № 073/у;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>две фотографии размером 2,5x3,5 сантиметров;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) "выдача удостоверения на право управления самоходным маломерным судном в связи с изменением района плавания и (или) типа судна":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявление по форме, согласно приложению 1;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ранее выданное удостоверение на право управления самоходными маломерными судами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>копия медицинской справки по форме № 073/у;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>две фотографии размером 2,5x3,5 сантиметров;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Через Веб-портал "цифрового правительства":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) выдача удостоверения на право управления самоходным маломерным судном:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявление в форме электронного документа, удостоверенного электронно-цифровой подписью услугополучателя (далее – ЭЦП), по форме, согласно приложению 1 к настоящим Правилам или одноразовым паролем, в случае регистрации и подключения абонентского номера услугополучателя, предоставленного оператором сотовой связи, к учетной записи веб-портала "цифрового правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная копия диплома об окончании учебного заведения по судоводительской специальности либо свидетельства (справки) об окончании курсов по подготовке судоводителей маломерных судов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная копия медицинской справки по форме № 073/у;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>две фотографии размером 2,5x3,5 сантиметров (предоставляются в Государственную корпорацию при успешной сдаче экзамена);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) выдача дубликата удостоверения на право управления самоходным маломерным судном:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявление в форме электронного документа, удостоверенного электронно-цифровой подписью услугополучателя (далее – ЭЦП), по форме, согласно приложению 6 к настоящим Правилам или одноразовым паролем, в случае регистрации и подключения абонентского номера услугополучателя, предоставленного оператором сотовой связи, к учетной записи веб-портала "цифрового правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>одна фотографии размером 2,5x3,5 сантиметров (предоставляются в Государственную корпорацию в день подачи документов на веб-портал "цифрового правительства");</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) выдача удостоверения на право управления самоходным маломерным судном в случае истечения срока действия ранее выданного удостоверения и выдача удостоверения на право управления самоходным маломерным судном в связи с изменением района плавания и (или) типа судна:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявление в форме электронного документа, удостоверенного электронно-цифровой подписью услугополучателя (далее – ЭЦП), по форме, согласно приложению 1 к настоящим Правилам или одноразовым паролем, в случае регистрации и подключения абонентского номера услугополучателя, предоставленного оператором сотовой связи, к учетной записи веб-портала "цифрового правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная копия ранее выданного удостоверения на право управления самоходными маломерными судами (оригинал представляется в Государственную корпорацию при выдаче результата государственной услуги);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная копия медицинской справки по форме № 073/у;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>две цветные фотографии размером 2,5x3,5 сантиметров (предоставляются в Государственную корпорацию в день подачи документов на веб-портал "цифрового правительства").</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) "выдача удостоверения на право управления самоходным маломерным судном в связи с изменением района плавания и (или) типа судна":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявление в форме электронного документа, удостоверенного электронно-цифровой подписью услугополучателя (далее – ЭЦП), по форме, согласно приложению 1 к настоящим Правилам или одноразовым паролем, в случае регистрации и подключения абонентского номера услугополучателя, предоставленного оператором сотовой связи, к учетной записи веб-портала "цифрового правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная копия ранее выданного удостоверения на право управления самоходными маломерными судами (оригинал представляется в Государственную корпорацию при выдаче результата государственной услуги);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная копия медицинской справки по форме № 073/у;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>две цветные фотографии размером 2,5x3,5 сантиметров (предоставляются в Государственную корпорацию в день подачи документов на веб-портал "цифрового правительства").</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "цифрового правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10902,105 +11360,1625 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1573" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" веб-портала "электронного правительства", справочных служб услугодателя, а также Единого контакт-центра: 1414, 8-800-080-7777.</w:t>
+          <w:bookmarkStart w:name="z1577" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения государственной услуги в электронной форме через веб-портал "цифрового правительства" при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" веб-портала "цифрового правительства", справочных служб услугодателя, а также Единого контакт-центра: 1414, 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам аттестации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>судоводителей на право</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>управления маломерным судном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z71" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Свидетельство об окончании курсов по подготовке судоводителей</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>маломерных судов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Шағын көлемді кемелердің кеме жүргізушілерін даярлау жөніндегі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>курстарды бітіргені туралы куәлік   (алдыңғы беті / лицевая сторона) (артқы беті / обратная сторона)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фотосуретке</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+арналған орын/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место для</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фотографии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(оқыту ұйымының атауы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куәлік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сериясы № 0000000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тегі, аты, әкесінің аты,)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____ ж. "___" _________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____ ж. "___" _________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аралығында ___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бағдарламасы бойынша оқығаны</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+және бітіру емтихандарында</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______ ж. "__" ______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ _____________ хаттамаға сәйкес</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________________ бағасын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+("қанағаттанарлық", "жақсы", "өте жақсы")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алғаны жөнінде берілді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Емтихан комиссиясының төрағасы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Т.А.Ә., қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқыту ұйымының басшысы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Т.А.Ә., қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(наименование учебной организации)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свидетельство</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серия № 0000000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдано ___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+           (фамилия, имя, отчество)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том, что он(а) обучался(обучалась)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с "__" _______________ ____ г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по "__" ______________ ____ г</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по Программе ____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и на выпускных экзаменах согласно</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+протоколу № ___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от "___" _____________ ____ г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+получил оценку ___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+("удовлетворительно", "хорошо", "отлично")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Председатель экзаменационной комиссии:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Ф.И.О., подпись)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель учебной организации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Ф.И.О., подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11039,51 +13017,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 2-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам аттестации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11148,1144 +13126,631 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...72 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...1007 lines deleted...]
-М.П.</w:t>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия имя отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(далее – Ф.И.О.)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>либо наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации услугополучателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z321" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 2-1 в соответствии с приказом Министра индустрии и инфраструктурного развития РК от 19.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); в редакции приказа Министра индустрии и инфраструктурного развития РК от 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 736</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных услугах", отдел № __филиала Некоммерческого акционерного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>общества "Государственная корпорация "Правительство для граждан" (указать адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отказывает в приеме документов на оказание государственной услуги "Выдача</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверений на право управления самоходным маломерным судном" ввиду</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>представления Вами неполного пакета документов согласно перечню,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предусмотренному перечнем основных требований к оказанию государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услуги, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящая расписка составлена в 2 экземплярах, по одному для каждой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. (работника Некоммерческого акционерного общества</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Государственная корпорация "Правительство для граждан" (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель: Ф.И.О.__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Получил: Ф.И.О. / подпись услугополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" __________ 20 __ года</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12319,740 +13784,431 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2-1</w:t>
+              <w:t>Приложение 2-2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам аттестации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>судоводителей на право</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>управления маломерным судном</w:t>
-            </w:r>
-[...206 lines deleted...]
-              <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z321" w:id="72"/>
+    <w:bookmarkStart w:name="z323" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+        <w:t xml:space="preserve"> Минимальные технические требования по техническому оснащению при проведении тестирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила дополнены приложением 2-1 в соответствии с приказом Министра индустрии и инфраструктурного развития РК от 19.05.2020 </w:t>
+      Сноска. Правила дополнены приложением 2-2 в соответствии с приказом Министра индустрии и инфраструктурного развития РК от 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 302</w:t>
+        <w:t>№ 736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); в редакции приказа Министра индустрии и инфраструктурного развития РК от 22.12.2022 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра транспорта РК от 16.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 736</w:t>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z324" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...22 lines deleted...]
-    </w:p>
+        <w:t>
+      1. При проведении тестирования в электронном формате, тестируемые проходят идентификацию по предоставлению документа, удостоверяющего личности, либо по индивидуальному идентификационному номеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z340" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"О государственных услугах", отдел № __филиала Некоммерческого акционерного</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      2. При запуске на тестирование используются металлоискатели ручного или рамочного типа. Применение металлоискателей при запуске на тестирование осуществляется в рамках обеспечения безопасности поступающих при проведении тестирования, а также недопущения проноса ими в здание средств связи, электронно-вычислительной техники, фото-, аудио- и видеоаппаратуры, справочных материалов, письменных заметок и иных средств хранения и передачи информации. Такие устройства на время проведения тестирования помещаются на хранение в специальные шкафы с ячейками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z341" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>общества "Государственная корпорация "Правительство для граждан" (указать адрес)</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      3. Для того, чтобы начать тестирование, тестируемому необходимо подтвердить личность посредством биометрической идентификации (Digital ID). Необходимо расположить лицо в центре области экрана и следовать инструкциям, указанным на экране.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z342" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>отказывает в приеме документов на оказание государственной услуги "Выдача</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      4. Залы тестирования должны быть оборудованы рабочими станциями (процессор не менее Intel Core i3, оперативная память не менее 4 Гб), системы кондиционирования помещений, диспенсер, зал ожидания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z343" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>удостоверений на право управления самоходным маломерным судном" ввиду</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      5. Каждая рабочая станция должна быть оснащена веб-камерами для ведения видеозаписи, снятия фотографии кандидата и размещения фотографии на электронных сертификатах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z344" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>представления Вами неполного пакета документов согласно перечню,</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      6. Залы тестирования должны быть оборудованы современной системой цифрового видео - аудио наблюдения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z345" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>предусмотренному перечнем основных требований к оказанию государственной</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      7. В каждом зале тестирования должен быть установлен принтер с возможностью печати.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z346" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>услуги, а именно:</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      8. Каждый зал тестирования должен быть оборудован управляемым коммутатором и локальной сетью, и соответствовать требованиям информационной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z347" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Наименование отсутствующих документов:</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      9. Зал тестирования оснащается подавителем сотовой связи, а также для ведения видеозаписи процесса тестирования – техническими средствами записи (диктофон, фотоаппарат и тд.)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z348" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) ___________________________________________________________________;</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      10. При проведении тестирования используются устройства, подавляющие сигналы мобильной и радиоэлектронной связи в пределах допустимых магнитных волн, в зависимости от площади аудитории (компьютерного класса) и видеонаблюдения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z349" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2) ___________________________________________________________________;</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      11. Для обеспечения прозрачности и объективности проведения тестирования аудитории в пунктах проведения обеспечиваются системой общего видеонаблюдения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z350" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3) ___________________________________________________________________;</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      12. Каждое посадочное место оснащается веб-камерой для снятия фотографии кандидата и ведения видеозаписи процесса тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z351" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Настоящая расписка составлена в 2 экземплярах, по одному для каждой стороны.</w:t>
-[...120 lines deleted...]
-    </w:p>
+        <w:t>
+      13. Каждое посадочное место в помещении тестирования должны быть оснащены двумя индивидуальными камерами. Первая камера записывает и транслирует процесс тестирования в Ситуационном центре, а также используется для системы прокторинга. Вторая камера предназначена для обеспечения идентификации с использованием биометрии лица, тестируемого перед, во время, а также после завершения тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13086,508 +14242,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2-2</w:t>
-[...456 lines deleted...]
-              </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам аттестации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -13654,80 +14352,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="87"/>
+    <w:bookmarkStart w:name="z72" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шағын көлемді кемелерді басқару құқығына куәлік</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Удостоверение на право управления маломерным судном</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (алдыңғы беті / лицевая сторона) (артқы беті / обратная сторона)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15558,80 +16256,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="88"/>
+    <w:bookmarkStart w:name="z73" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета выдачи удостоверений на право</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>управления маломерным судном</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -17822,68 +18520,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="89"/>
+    <w:bookmarkStart w:name="z74" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Штамп "Морское прогулочное судно"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -17981,106 +18679,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...54 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -18099,557 +18742,131 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...64 lines deleted...]
-              <w:t>Руководителю местного</w:t>
+              <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>исполнительного органа</w:t>
+              <w:t>к Правилам аттестации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
+              <w:t>судоводителей на право</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Фамилия имя отчество</w:t>
-[...103 lines deleted...]
-              <w:t>идентификационный номер)</w:t>
+              <w:t>управления маломерным судном</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z338" w:id="90"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 6 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 22.12.2022 </w:t>
+      Сноска. Приложение 6 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 736</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...237 lines deleted...]
-        <w:t>_________________________________ (личная подпись заявителя)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18685,113 +18902,617 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
+              <w:t>Форма</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам аттестации</w:t>
+              <w:t>Руководителю местного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>судоводителей на право</w:t>
+              <w:t>исполнительного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>управления маломерным судном</w:t>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия имя отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) (далее – Ф.И.О.)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от ___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Ф.И.О., дата рождения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>домашний адрес, контактные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефоны,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="91"/>
+    <w:bookmarkStart w:name="z1579" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Заявление на выдачу дубликата удостоверения на право управления самоходным маломерным судном</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z1580" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать дубликат удостоверения на право управления самоходным маломерным судном.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z1581" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" ________ 20__ года удостоверение на право управления самоходным маломерным судном</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z1582" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      было утеряно (украдено) при следующих обстоятельствах (изложить):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z1583" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z1584" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z1585" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z1586" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляю документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z1587" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1._____________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z1588" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2._____________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z1589" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3._____________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z1590" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использования сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z1591" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" _____________ 20___года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z1592" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________ (личная подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам аттестации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>судоводителей на право</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>управления маломерным судном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z76" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Типовая программа по подготовке судоводителей маломерных судов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -23943,55 +24664,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24317,31 +25038,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>