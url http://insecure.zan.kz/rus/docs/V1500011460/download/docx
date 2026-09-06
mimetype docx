--- v0 (2025-10-03)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a23ae29" w14:textId="a23ae29">
+    <w:p w14:paraId="55db9d1" w14:textId="55db9d1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,90 +107,186 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 27 марта 2015 года № 352. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 июня 2015 года № 11460.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      Порядок введения в действие см. </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приказ предусматриваются изменения приказом Министра транспорта РК от 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание РЦПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        В соответствии с подпунктом 41-61) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -979,606 +1075,590 @@
         <w:t>
       1) местные (внутриобластные) коммерческие воздушные пассажирские перевозки – коммерческие воздушные пассажирские перевозки, осуществляемые между населенными пунктами в пределах одной области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) региональные (внутриреспубликанские) коммерческие воздушные пассажирские перевозки – коммерческие воздушные пассажирские перевозки, осуществляемые между населенными пунктами, находящимися в разных областях, или соединяющие населенные пункты с городами республиканского значения, столицей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Принятие решения о допуске авиакомпании к выполнению регулярных внутренних коммерческих воздушных перевозок осуществляет уполномоченный орган в сфере гражданской авиации (далее – уполномоченный орган).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Допуск авиакомпании к выполнению регулярных внутренних коммерческих воздушных перевозок осуществляется по видам регулярных внутренних коммерческих воздушных перевозок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Регулярные внутренние коммерческие воздушные перевозки для выдачи допуска классифицируются по следующим видам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) местные (внутриобластные) коммерческие воздушные пассажирские перевозки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) региональные (внутриреспубликанские) коммерческие воздушные пассажирские перевозки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Допуск авиакомпании к выполнению регулярных внутренних коммерческих воздушных перевозок выдается по одному или двум видам регулярных внутренних коммерческих воздушных перевозок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Квалификационные требования для допуска авиакомпаний</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>к выполнению регулярных внутренних коммерческих воздушных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>перевозок</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Устанавливаются следующие квалификационные требования для допуска авиакомпаний к выполнению регулярных внутренних коммерческих воздушных перевозок:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для выполнения местных (внутриобластных) коммерческих воздушных пассажирских перевозок:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие сертификата эксплуатанта, выданное уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие парка воздушных судов с действующими сертификатами летной годности в количестве, необходимом для выполнения полетов по установленному авиакомпанией расписанию (с учетом резервирования), но не менее двух воздушных судов одинаковой пассажировместимости (в собственности или аренде (находящихся в лизинге) на срок не менее трех лет);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие персонала в каждом аэропорту, в (из) которых планируются местные (внутриобластные) коммерческие воздушные пассажирские перевозки, или наличие заключенного договора на наземное обслуживание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для выполнения региональных (внутриреспубликанских) коммерческих воздушных пассажирских перевозок:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие сертификата эксплуатанта, выданное уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие парка воздушных судов с действующими сертификатами летной годности в количестве, необходимом для выполнения полетов по установленному авиакомпанией расписанию (с учетом резервирования), но не менее трех воздушных судов одинаковой пассажировместимости (в собственности или аренде (находящихся в лизинге) на срок не менее трех лет);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие опыта работы по выполнению нерегулярных перевозок или выполнению местных (внутриобластных) пассажирских авиаперевозок не менее одного года, за исключением выполнения полетов в аэродромы, имеющие ограничения по типам воздушных судов, а также авиакомпаний, выполнявших регулярные рейсы в качестве структурного подразделения в составе другой авиакомпании под одним сертификатом эксплуатанта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие персонала по размещению ресурсов в автоматизированной системе бронирования и продажи авиаперевозок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие персонала в каждом аэропорту, где планируется выполнение региональных (внутриреспубликанских) пассажирских авиаперевозок или наличие заключенного договора на наземное обслуживание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие и достаточность финансовых ресурсов, под которым подразумевается способность авиакомпании выполнять полеты, в соответствии с предлагаемым расписанием по авиамаршруту (авиамаршрутам) в течение тридцати календарных дней без учета дохода, предполагаемого с момента эксплуатации авиамаршрута;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие заключенного договора на размещение ресурсов в одной из автоматизированных систем продаж авиаперевозок, включая оформление перевозочных документов в электронной и бумажной формах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие собственного интернет-ресурса, предоставляющего онлайн-бронирование и продажу авиабилетов и/или наличие офисов продаж авиабилетов не менее чем в двух городах, в которые планируется выполнение полетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...128 lines deleted...]
-        <w:t xml:space="preserve"> 2. Квалификационные требования для допуска авиакомпаний</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа и.о. Министра транспорта РК от 24.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...307 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="28"/>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-1. Несоответствие заявителя квалификационным требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, является основанием для отказа допуска авиакомпании к выполнению внутренних регулярных коммерческих перевозок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1597,132 +1677,132 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="29"/>
+    <w:bookmarkStart w:name="z18" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Документы, подтверждающие соответствие квалификационным</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>требованиям для допуска авиакомпаний к выполнению регулярных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>внутренних коммерческих воздушных перевозок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z19" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z19" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Для получения допуска к выполнению региональных (внутриреспубликанских) коммерческих воздушных пассажирских перевозок заявителем предоставляются следующие документы, подтверждающие соответствие авиакомпании квалификационным требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление в произвольной форме, подписанное первым руководителем авиакомпании, с указанием допусков к видам регулярных внутренних коммерческих воздушных перевозок, на которые претендует заявитель, и сведений о наличии действующего </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2177,158 +2257,158 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="31"/>
+    <w:bookmarkStart w:name="z20" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Порядок допуска авиакомпаний к выполнению регулярных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>внутренних коммерческих воздушных перевозок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z21" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z21" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Документы, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, представляются в одном экземпляре, в прошитом виде, с пронумерованными страницами, последняя страница заверяется печатью юридического лица (авиакомпании).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в течение 2 (двух) рабочих дней с момента получения документов заявителя проверяет полноту представленных документов. В случае установления факта неполноты представленных документов, уполномоченный орган в указанные сроки дает письменный мотивированный отказ в дальнейшем рассмотрении документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="33"/>
+    <w:bookmarkStart w:name="z22" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В течение тридцати календарных дней с момента получения документов в уполномоченном органе оценку соответствия заявителя квалификационным требованиям проводит постоянно действующая комиссия, созданная приказом уполномоченного органа (далее – комиссия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество членов комиссии должно быть нечетным и составлять не менее семи человек. Комиссию возглавляет председатель комиссии, а в его отсутствие - заместитель председателя. Решение комиссии принимается большинством голосов членов, участвующих в заседании, и оформляется протоколом, составляемым секретарем комиссии, который не является членом комиссии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2339,170 +2419,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае равенства голосов, принятым считается решение, за которое проголосовал председатель конкурсной комиссии. Решение комиссии признается легитимным при присутствии на процедуре голосования не менее двух третей от общего количества членов комиссии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель комиссии, а в случае его отсутствия заместитель председателя руководят деятельностью комиссии, председательствуют на заседаниях комиссии, планируют работу и осуществляют общий контроль за реализацией ее решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="34"/>
+    <w:bookmarkStart w:name="z23" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Оценка проводится на основании представленных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z24" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z24" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае если документы, представленные авиакомпанией, не соответствуют требованиям, указанным в пункте 8 настоящих Правил, то они на основании отрицательного заключения комиссии отклоняются и подлежат возврату уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z25" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z25" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Авиакомпании, чьи заявления отклонены, письменно уведомляются об этом уполномоченным органом не позднее тридцати календарных дней с момента получения заявления уполномоченным органом с указанием причин отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z26" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z26" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Оформление допуска авиакомпании к видам регулярных внутренних коммерческих воздушных перевозок осуществляется уполномоченным органом на основании положительного заключения комиссии о соответствии авиакомпании квалификационным требованиям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допуск авиакомпании к регулярным внутренним коммерческим воздушным перевозкам оформляется в виде соответствующих отметок в части "В" специального положения сертификата эксплуатанта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2515,70 +2595,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Информацию о разрешенных для авиакомпании видах регулярных внутренних коммерческих воздушных перевозок уполномоченный орган размещает на своем интернет-ресурсе, а также направляет копию решения уполномоченного органа заявителю в пределах сроков, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил допуска авиакомпаний к выполнению регулярных внутренних коммерческих воздушных перевозок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="38"/>
+    <w:bookmarkStart w:name="z28" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При несоблюдении авиакомпанией квалификационных требований, установленных правилами допуска авиакомпаний к выполнению регулярных внутренних коммерческих воздушных перевозок, ранее выданный допуск приостанавливается уполномоченным органом в сфере гражданской авиации до трех месяцев. В случае не устранения нарушений, явившихся основанием для приостановления, в срок, установленный настоящим пунктом, отзывается ранее выданный допуск.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2646,55 +2726,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3020,31 +3100,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>