--- v1 (2026-06-09)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cff3596" w14:textId="cff3596">
+    <w:p w14:paraId="dece846" w14:textId="dece846">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -122,130 +122,140 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 23-14)</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах", </w:t>
+        <w:t>подпунктом 23–14)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан "Об автомобильном транспорте" и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра транспорта РК от 13.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 297</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1127,110 +1137,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила организации и осуществления перевозок крупногабаритных и тяжеловесных грузов на территории Республики Казахстан (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 23-14)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан "Об автомобильном транспорте" (далее - Закон) и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон "О государственных услугах") и определяют порядок осуществления перевозок неделимых грузов автомобильным транспортом либо жидких грузов, перевозимых в специализированных автомобилях-цистернах, которые с учетом габаритов, массы и (или) осевых нагрузок автотранспортного средства превышают допустимые габаритные и весовые параметры, установленные на территории Республики Казахстан для проезда по автомобильным дорогам общего пользования и улицам населенных пунктов, а также выдачи специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств.</w:t>
+        <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан "Об автомобильном транспорте" (далее - Закон) и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных и услугах) и определяют порядок осуществления перевозок неделимых грузов автомобильным транспортом либо жидких грузов, перевозимых в специализированных автомобилях - цистернах, которые с учетом габаритов, массы и (или) осевых нагрузок автотранспортного средства превышают допустимые габаритные и весовые параметры, установленные на территории Республики Казахстан для проезда по автомобильным дорогам общего пользования и улицам населенных пунктов, а также выдачи специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра транспорта РК от 13.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 297</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3630,177 +3640,177 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок выдачи специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z85" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – заявление) услугодателю через веб-портал "электронного правительства" (далее – портал).</w:t>
+        <w:t>
+      28. Государственная услуга "Выдача специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств" (далее - государственная услуга) оказывается территориальными подразделениями Комитета транспорта Министерства индустрии и инфраструктурного развития Республики Казахстан и органами государственных доходов в пунктах пропуска автотранспортных средств через Государственную границу Республики Казахстан, совпадающую с таможенной границей Евразийского экономического союза, а также в иных местах перемещения товаров через таможенную границу Евразийского экономического союза (далее – услугодатель) перевозчикам (далее – услугополучатель) посредством направления услугополучателем заявления по форме, согласно приложению 3 к настоящим Правилам (далее – заявление) услугодателю через веб-портал "цифрового правительства" (далее – портал).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z285" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении государственной услуги через портал, заявление в форме электронного документа, удостоверенного (подписанного) электронной цифровой подписью или удостоверенное одноразовым паролем, направляется через шлюз "цифрового правительства" в цифровуюсистему "Государственная база данных "Е-лицензирование" (далее – ГБД ЕЛ), после чего проходит процесс обработки в информационной аналитической системе транспортной базы данных и мониторинга динамики безопасности перевозок (далее – ИАС ТБД) в день приема документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа Министра транспорта РК от 18.02.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 46</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:bookmarkStart w:name="z88" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Перечень основных требований к оказанию государственной услуги указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3873,236 +3883,342 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      31. Сведения документов, удостоверяющих личность, услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...19 lines deleted...]
-        <w:t>№ 297</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. Исключен приказом Министра индустрии и инфраструктурного развития РК от 14.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34. Исключен приказом Министра индустрии и инфраструктурного развития РК от 14.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. При обращении через портал услугополучателю в "личный кабинет" направляется статус о принятии запроса на государственную услугу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4121,230 +4237,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. При поступлении заявления услугодателю производится его регистрация и проверка содержащихся в нем сведений на предмет полноты предоставленной информации, соответствия технических характеристик автотранспортного средства, предъявляемого к перевозке груза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z183" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z183" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения представленных документов, в кабинет услугополучателя направляется в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя один из следующих результатов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z184" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z184" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) специальное разрешение по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z185" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z185" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мотивированный отказ в дальнейшем рассмотрении документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z186" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z186" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мотивированный ответ об отказе в оказании государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z187" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z187" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) замена транспортного средства по ранее выданному специальному разрешению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z188" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z188" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) продление срока действия специального разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z189" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z189" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основания для отказа в оказании государственной услуги предусмотрены пунктом 9 Перечня основных требований к оказанию государственной услуги "Выдача специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4363,150 +4479,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="98"/>
+    <w:bookmarkStart w:name="z99" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. В случае обращения заявителя через портал после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z100" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z100" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Срок рассмотрения заявления на получение специального разрешения составляет 2 (два) рабочих дня, а в случаях, когда не требуется согласование маршрута перевозки – 1 (один) рабочий день со дня его регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z101" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z101" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Услугодатель в течение срока, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, уведомляют перевозчика о выдаче специального разрешения и сумме сбора за проезд автотранспортных средств по ставкам и в порядке, установленном Кодексом, подлежащей к оплате, или представляют мотивированный отказ в выдаче специального разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z102" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z102" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия оплаты суммы сбора за проезд автотранспортных средств в течение пяти рабочих дней со дня уведомления перевозчика выдача специального разрешения не осуществляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4525,70 +4641,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="102"/>
+    <w:bookmarkStart w:name="z103" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Специальное разрешение выдается в срок не более 1 (одного) рабочего дня после установления маршрута движения и уплаты суммы сбора за проезд автотранспортных средств по территории Республики Казахстан по ставкам, установленным Кодексом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4617,510 +4733,572 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Услугодатель в ходе рассмотрения заявления в случаях, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктам 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, производят согласование заявления перевозчика с согласовывающими организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок согласования заявления составляет 1 (один) рабочий день со дня его поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия в установленный срок ответа от согласовывающей организации, заявление перевозчика считается согласованным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. При согласовании предлагаемого маршрута перевозки оцениваются несущая способность и пропускная способность автомобильных дорог, дорожных и иных инженерных сооружений по пути следования, в части обеспечения безопасности перевозки, сохранности дорог, дорожных и иных инженерных сооружений, необходимости принятия дополнительных мер по обеспечению безопасности движения на маршруте следования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Для оценки несущей способности автомобильных дорог, дорожных и инженерных сооружений допускается использовать апробированные методы расчета, информацию о состоянии дорог, дорожных и иных инженерных сооружений, а также материалы дополнительных обследований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      45. Если пропуск крупногабаритного и (или) тяжеловесного автотранспортного средства по предложенному перевозчиком маршруту не имеет противопоказаний, то согласовывающая организация посредством информационных систем подтверждает свое решение.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+      45. Если пропуск крупногабаритного и (или) тяжеловесного автотранспортного средства по предложенному перевозчиком маршруту не имеет противопоказаний, то согласовывающая организация посредством цифровых систем подтверждает свое решение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 45 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. В случае, если по предложенному перевозчиком маршруту проезд крупногабаритного и (или) тяжеловесного транспортного средства не представляется возможным или если для его осуществления требуется проведение дополнительных мер по усилению дорожного покрытия и дорожных сооружений, согласовывающая организация уведомляет об этом услугодателя или предлагает другой маршрут следования при необходимости проведения укрепительных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Заявление на получение специального разрешения рассматривается в 1 (один) рабочий день в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) привлечения автотранспортного средства для ликвидации чрезвычайной ситуации природного или техногенного характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) замены транспортного средства (в случаях поломки) при условии соответствия технических характеристик и весогабаритных параметров транспортного средства, указанных в ранее полученном специальном разрешении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) продления срока действия специального разрешения за 2 (два) рабочих дня до окончания срока ранее полученного специального разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, предусмотренных в подпунктах 2) и 3) настоящего пункта Правил сбор за проезд автотранспортных средств не взимается и в ранее полученном специальном разрешении не более одного раза вносятся изменения о замене транспортного средства или продлении срока действия специального разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок продления в специальном разрешении не должен превышать 15 (пятнадцати) календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Сведения и реквизиты, указанные в заявлении заверяются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) подписью первого руководителя (его заместителя или доверительным лицом) и печатью (при наличии), если перевозчик является юридическим лицом; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подписью и указанием данных документа, удостоверяющего личность, если перевозчик является физическим лицом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подписью и указанием данных, содержащихся в свидетельстве о регистрации в качестве индивидуального предпринимателя, если перевозчик является индивидуальным предпринимателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче электронного запроса сведения и реквизиты заверяются электронной цифровой подписью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Специальное разрешение, действующее в течение указанного в нем срока, выдается на одно автотранспортное средство, перевозящее однотипный крупногабаритный и (или) тяжеловесный неделимый груз либо жидкий груз, перевозимый в специализированных автомобилях-цистернах груз по установленному маршруту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z195" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z195" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специальное разрешение выдается до 5 поездок на срок до 45 календарных дней, от 6 до 10 поездок на срок до 90 календарных дней и свыше 10 поездок на срок до шести месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z196" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z196" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Специальное разрешение выдается с учетом периода действия весенних ограничений, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 5 июля 2023 года № 492 "Об утверждений правил прекращения или временного ограничения движения транспортных средств по дорогам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33042); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5139,202 +5317,206 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. Специальные разрешения изготавливаются в электронном виде по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Сведения о выданных специальных разрешениях формируются в электронном информационном ресурсе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="126"/>
+      52. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z286" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      При оказании государственной услуги посредством государственной цифровой системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в цифровую систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z287" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области транспорта в течение трех рабочих дней с даты утверждения или изменения подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, актуализируют информацию о порядке ее оказания и направляют в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 52 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 31.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 64</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5371,254 +5553,266 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="127"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z288" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z289" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z290" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z291" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z292" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z293" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 54 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 21.06.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 354</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 54 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5911,68 +6105,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="128"/>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Специальное разрешение на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств по территории Республики Казахстан № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра транспорта РК от 18.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6007,80 +6201,80 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z197" w:id="129"/>
+          <w:bookmarkStart w:name="z197" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Марка АТС</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6092,80 +6286,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="130"/>
+          <w:bookmarkStart w:name="z200" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Модель</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6177,80 +6371,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="131"/>
+          <w:bookmarkStart w:name="z203" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номерной знак</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6262,80 +6456,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="132"/>
+          <w:bookmarkStart w:name="z206" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Маршрут</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="141"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6347,80 +6541,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z209" w:id="133"/>
+          <w:bookmarkStart w:name="z209" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Название населенных пунктов, по которым проходит маршрут</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6432,214 +6626,214 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z212" w:id="134"/>
+          <w:bookmarkStart w:name="z212" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Протяженность пути, км</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="135"/>
+    <w:bookmarkStart w:name="z215" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Параметры транспортного средства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z216" w:id="136"/>
+          <w:bookmarkStart w:name="z216" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Общий вес транспортного средства, в тоннах____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6657,80 +6851,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z219" w:id="137"/>
+          <w:bookmarkStart w:name="z219" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Длина, в метрах________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6785,80 +6979,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="138"/>
+          <w:bookmarkStart w:name="z223" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Схема расположения осей колес и расстояние между ними, в метрах</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -7164,133 +7358,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z236" w:id="139"/>
+          <w:bookmarkStart w:name="z236" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нагрузка по осям, в тоннах</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z238" w:id="140"/>
+          <w:bookmarkStart w:name="z238" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="149"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7899,140 +8093,140 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z260" w:id="141"/>
+    <w:bookmarkStart w:name="z260" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Транспортные средства, выделенные для сопровождения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z261" w:id="142"/>
+          <w:bookmarkStart w:name="z261" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Марка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8044,80 +8238,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="143"/>
+          <w:bookmarkStart w:name="z264" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Модель</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8129,205 +8323,205 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z267" w:id="144"/>
+          <w:bookmarkStart w:name="z267" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номерной знак</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z270" w:id="145"/>
+    <w:bookmarkStart w:name="z270" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Данные организации, транспортирующей груз:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z271" w:id="146"/>
+          <w:bookmarkStart w:name="z271" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование/ФИО</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8339,252 +8533,252 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z274" w:id="147"/>
+          <w:bookmarkStart w:name="z274" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес и телефон</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z277" w:id="148"/>
+    <w:bookmarkStart w:name="z277" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Движение разрешается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z278" w:id="149"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z278" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с "___" __________ 20 ___ года по "____" __________ 20 ___ года на __ поездок, со скоростью не более 60 км/час по дорогам общего пользования, а на искусственных сооружениях – 10 км/час.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z279" w:id="150"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z279" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Особые условия движения: Перевозка крупногабаритных и (или) тяжеловесных неделимых грузов автотранспортным средством либо жидких грузов, перевозимых в специализированных автомобилях-цистернах по автомобильным дорогам осуществляется в соответствии с требованиями ПДД и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации и осуществления перевозок крупногабаритных и тяжеловесных грузов по территории Республики Казахстан от 27 февраля 2015 года № 206 Приказ МИИР РК (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11395). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z280" w:id="151"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z280" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Расчет сбора за проезд _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сумма оплаты _______________________________________ (прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z281" w:id="152"/>
+      <w:bookmarkStart w:name="z281" w:id="161"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. С основными требованиями Правил организации и осуществления перевозок крупногабаритных и тяжеловесных грузов по территории Республики Казахстан ознакомились:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>водитель основного тягача _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8632,64 +8826,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(ФИО)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z282" w:id="153"/>
+      <w:bookmarkStart w:name="z282" w:id="162"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Разрешение выдано ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8697,70 +8891,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование уполномоченного органа, фамилия, имя, отчество (при его</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наличии), дата выдачи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z283" w:id="154"/>
+    <w:bookmarkStart w:name="z283" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: все графы специального разрешения должны быть заполнены (незаполненные графы прочеркиваются) одинаковым цветом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8930,68 +9124,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="155"/>
+    <w:bookmarkStart w:name="z159" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт взвешивания (замера) параметров автотранспортного средства №_____ серия ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20__ г. час.__мин.__. _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12935,164 +13129,202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z1134" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Заявление для получения (продления) специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Сноска Приложение 3 - в редакции приказа Министра транспорта РК от 18.02.2026 </w:t>
+      Сноска Приложение 3 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 46</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z284" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование перевозчика</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14337,155 +14569,189 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Марка заменяемого прицепа (полуприцепа):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1135" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 государственный номер:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Скачать</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="157"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1136" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фактические весовые и габаритные параметры транспортного средства с учетом груза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1137" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Параметры</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Параметры</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14576,68 +14842,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1142" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Высота от поверхности дороги, в метрах</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Высота от поверхности дороги, в метрах</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14716,68 +14994,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1147" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ширина, в метрах</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ширина, в метрах</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14856,68 +15146,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1152" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Длина, в метрах</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Длина, в метрах</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14996,68 +15298,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1157" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выступ груза за заднюю внешнюю точку транспортного средства, в метрах</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выступ груза за заднюю внешнюю точку транспортного средства, в метрах</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15136,68 +15450,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1162" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Полная масса, в тоннах</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Полная масса, в тоннах</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15276,68 +15602,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1167" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Полная масса прицепа, в тоннах</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Полная масса прицепа, в тоннах</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15417,390 +15755,402 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1172" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Колесная формула (скатность)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Колесная формула (скатность)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 ось</w:t>
+1 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22 ось</w:t>
+2 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 ось</w:t>
+3 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 ось</w:t>
+4 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55 ось</w:t>
+5 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66 ось</w:t>
+6 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77 ось</w:t>
+7 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88 ось</w:t>
+8 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99 ось</w:t>
+9 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
@@ -16088,68 +16438,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1194" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Расстояние между осями (в метрах)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Расстояние между осями (в метрах)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16417,68 +16779,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1205" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фактическая нагрузка на ось (в тоннах)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фактическая нагрузка на ось (в тоннах)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16715,200 +17089,223 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Скачать</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z99" w:id="158"/>
+    <w:bookmarkStart w:name="z1216" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автотранспортное средство привлекается для ликвидации чрезвычайных ситуаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...118 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z1217" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      природного или техногенного характера (Х)______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1218" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительные данные _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1219" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагаемые документы: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1220" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1221" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1222" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Примечание: неполнота и (или) недостоверная информация является основанием для отказа в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17013,351 +17410,189 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="159"/>
-[...40 lines deleted...]
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z190" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Министра транспорта РК от 18.02.2026 </w:t>
+      Сноска. Приложение 4 - в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 46</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...122 lines deleted...]
-              <w:t>3) Продление срока действия специального разрешения.</w:t>
+Перечень основных требований к оказанию государственной услуги "Выдача специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17385,1446 +17620,1671 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается территориальными органами Комитета автомобильного транспорта и транспортного контроля Министерства транспорта Республики Казахстан и органами государственных доходов в пунктах пропуска автотранспортных средств через Государственную границу Республики Казахстан, совпадающую с таможенной границей Евразийского экономического союза, а также в иных местах перемещения товаров через таможенную границу Евразийского экономического союза (далее – услугодатель).</w:t>
+Государственная услуга оказывается территориальными органами Комитета автомобильного транспорта и транспортного контроля Министерства транспорта и органами государственных доходов в пунктах пропуска автотранспортных средств через Государственную границу Республики Казахстан, совпадающую с таможенной границей Евразийского экономического союза, а также в иных местах перемещения товаров через таможенную границу Евразийского экономического союза (далее – услугодатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-по всем подвидам через веб-портал "электронного правительства".</w:t>
+1) Выдача специального разрешения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Замена транспортного средства по ранее выданному специальному разрешению;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Продление срока действия специального разрешения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Выдача специального разрешения – выдача уведомления о результате рассмотрения документов:</w:t>
-[...101 lines deleted...]
-              <w:t>3) Продление срока действия специального разрешения - 1 (один) рабочий день.</w:t>
+по всем подвидам через веб-портал "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-По всем подвидам электронная (частично автоматизированная);</w:t>
+1) Выдача специального разрешения – выдача уведомления о результате рассмотрения документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в случаях, когда требуется согласование маршрута перевозки – 2 (два) рабочих дня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в случаях, когда не требуется согласование маршрута перевозки – 1 (один) рабочий день;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в случаях привлечения автотранспортных средств для ликвидации чрезвычайных ситуаций природного или техногенного характера – 1 (один) рабочий день;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+выдача специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств по территории Республики Казахстан (далее – специальное разрешение) (с момента поступления услугодателю в течение пяти рабочих дней платежного документа, подтверждающего оплату суммы сбора в республиканский бюджет) либо мотивированный ответ об отказе – 1 (один) рабочий день.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Замена транспортного средства по ранее выданному специальному разрешению - 1 (один) рабочий день.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Продление срока действия специального разрешения - 1 (один) рабочий день.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-По всем подвидам:</w:t>
-[...135 lines deleted...]
-              <w:t>В кабинете пользователя отображается статус о принятии запроса для оказания государственной услуги с указанием адреса и даты получения результата государственной услуги.</w:t>
+По всем подвидам электронная (частично цифровизированная);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с заявителя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...54 lines deleted...]
-              <w:t>3) Продление срока действия специального разрешения – бесплатно.</w:t>
+              <w:t>
+По всем подвидам:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) специальное разрешение по форме, согласно приложению 1 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мотивированный отказ в дальнейшем рассмотрении документов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мотивированный ответ об отказе в оказании государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) замена транспортного средства по ранее выданному специальному разрешению;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) продление срока действия специального разрешения. Результат оказания государственной услуги и ее подвидов (при наличии) направляется услугополучателю в кабинет пользователя в форме электронного документа, подписанного уполномоченного лица услугодателя. Проверить подлинность результата оказания государственной услуги можно на портале. В кабинете пользователя отображается статус о принятии запроса для оказания государственной услуги с указанием адреса и даты получения результата государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии) и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) Выдача специального разрешения – государственная услуга оказывается на платной основе. Сбор за проезд отечественных и иностранных крупногабаритных и (или) тяжеловесных автотранспортных средств по территории Республики Казахстан оплачивается в республиканский бюджет по ставке сбора, установленной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоговым Кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-1) услугодателя – с понедельника по пятницу включительно, с 9.00 до 18.30 часов с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан.</w:t>
-[...50 lines deleted...]
-              <w:t>2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+2) Замена транспортного средства по ранее выданному специальному разрешению – бесплатно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Продление срока действия специального разрешения – бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1)услугодателя – с понедельника по пятницу включительно, с 8.00 до 17.30 часов с перерывом на обед с 12.00 часов до 13.30 часов, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Прием заявления и выдача результата оказания государственной услуги осуществляется с 8.00 до 16.30 с перерывом на обед с 12.00 до 13.30 часов. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Запрос на портале в форме электронного документа, подписанный электронной цифровой подписью (далее – ЭЦП) услугополучателя. Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) индивидуального предпринимателя или юридического лица, правоустанавливающих документах на движимое имущество, документе подтверждающем оплату в бюджет суммы сбора за проезд отечественных и иностранных крупногабаритных и (или) тяжеловесных автотранспортных средств по территории Республики Казахстан (в случае оплаты через ПШЭП), услугодатель из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+В случае поступления заявления после 15.00 часов кроме выходных (суббота и воскресенье) и праздничных дней, государственная услуга оказывается следующим рабочим днем.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для инспекций транспортного контроля по городу Шымкент, Жамбылской, Северо-Казахстанской, Западно-Казахстанской, Акмолинской областям режим работы: с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прием документов и выдача результата оказания государственной услуги осуществляется с 9.00 до 17.30 с перерывом на обед с 13.00 до 14.30 часов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае поступления заявления после 16.00 часов кроме выходных (суббота и воскресенье) и праздничных дней, государственная услуга оказывается следующим рабочим днем.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Государственная услуга оказывается в порядке очереди без ускоренного обслуживания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...70 lines deleted...]
-              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения данной государственной услуги.</w:t>
+Запрос на портале в форме электронного документа, подписанный электронной цифровой подписью (далее – ЭЦП) услугополучателя. Сведения о документах, удостоверяющих личность, справки о государственной регистрации (перерегистрации) индивидуального предпринимателя или юридического лица, правоустанавливающих документах на движимое имущество, документе подтверждающем оплату в бюджет суммы сбора за проезд отечественных и иностранных крупногабаритных и (или) тяжеловесных автотранспортных средств по территории Республики Казахстан (в случае оплаты через ПШЭП), услугодатель из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18833,107 +19293,96 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Адреса мест оказания государственной услуги размещены на интернет-ресурсах: Министерства – www.gov.kz, раздел "Государственные услуги", раздела "Комитет автомобильного транспорта и транспортного контроля";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
-[...50 lines deleted...]
-              <w:t>3) Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия ЭЦП.</w:t>
+              <w:t>
+2) Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством Единого контакт-центра по вопросам оказания государственных услуг. Телефон Единого контакт-центра по вопросам оказания государственных услуг:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1414, 8 800 080 7777. 3) Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия ЭЦП.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19038,68 +19487,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkStart w:name="z167" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 исключено приказом Министра индустрии и инфраструктурного развития РК от 14.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19143,55 +19592,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>