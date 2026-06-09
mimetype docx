--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ab8c14" w14:textId="4ab8c14">
+    <w:p w14:paraId="cff3596" w14:textId="cff3596">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1937,170 +1937,272 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Общие условия перевозки крупногабаритных и (или) тяжеловесных неделимых грузов автомобильным транспортом либо жидких грузов, перевозимых в специализированных автомобилях-цистернах грузов, в том числе в части получения Специального разрешения, определяются международными договорами и законодательством Республики Казахстан об автомобильном транспорте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z191" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-1. Перевозки крупногабаритных и (или) тяжеловесных автотранспортных средств с грузом и (или) без груза в период действия временных ограничений движения транспортных средств, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 5 июля 2023 года № 492 "Об утверждении Правил прекращения или временного ограничения движения транспортных средств по дорогам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33042), осуществляется на основании Специального разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-1 в соответствии с приказом Министра транспорта РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. К перевозке крупногабаритного и (или) тяжеловесного неделимого груза автотранспортным средством либо жидкого груза, перевозимого в специализированных автомобилях-цистернах допускается водитель, имеющий право управления транспортным средством соответствующей категории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ответственный представитель перевозчика и (или) грузоотправителя проводит специальный инструктаж по технике безопасности водителя(ей) и такелажников, занятых на перевозке крупногабаритного и (или) тяжеловесного неделимого груза автотранспортным средством либо жидкого груза, перевозимого в специализированных автомобилях-цистернах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Перед началом движения автотранспортное средство с закрепленным крупногабаритным и (или) тяжеловесным неделимым грузом либо жидким грузом, перевозимый в специализированных автомобилях-цистернах осматривается водителем, ответственными представителями перевозчика и грузоотправителя. Груз закрепляется и маркируется в соответствии с правилами перевозок грузов автомобильным транспортом, утверждаемыми согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 23-9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Крупногабаритные и (или) тяжеловесные автотранспортные средства, а также автомобили прикрытия оборудуются специальными световыми сигналами (проблесковыми маячками) оранжевого или желтого цвета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работа проблескового маячка во время движения является дополнительным средством информации других участников дорожного движения и не дает право преимущественного проезда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2129,412 +2231,452 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Проезд крупногабаритных и (или) тяжеловесных автотранспортных средств по автомобильным дорогам разрешается в часы наименьшей интенсивности движения, а вне населенных пунктов – в светлое время суток.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В темное время суток по дорогам вне населенных пунктов, а также при интенсивном движении в светлое время суток, перевозка допускается только при условии сопровождения проезда крупногабаритного и (или) тяжеловесного автотранспортного средства автомобилем прикрытия или сопровождения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Не допускается перевозка в случаях неблагоприятных дорожно-климатических условий и интенсивности движения, способные вызвать значительные задержки движения транспортных средств и повышенную опасность для окружающих.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При движении в светлое время суток на крупногабаритном и (или) тяжеловесном автотранспортном средстве, а также на автомобилях прикрытия и сопровождения включаются фары ближнего света.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Наличие автомобиля прикрытия обязательно при проезде тяжеловесного и (или) крупногабаритного автотранспортного средства по территории Республики Казахстан, имеющего специальное разрешение во всех случаях, когда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z173" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z173" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ширина крупногабаритного автотранспортного средства превышает 3,5 метра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z174" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z174" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) длина крупногабаритного автотранспортного средства превышает 24 метра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z175" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z175" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) высота крупногабаритного автотранспортного средства от поверхности дороги превышает 4,5 метра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z176" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z176" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) общая масса автотранспортных средств, превышающая установленную допустимую общую массу согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="45"/>
+      4) общая масса автотранспортных средств, превышающая установленную допустимую общую массу согласно приказам исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 342</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении допустимых параметров автотранспортных средств, предназначенных для передвижения по автомобильным дорогам Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11009), и Министра индустрии и инфраструктурного развития Республики Казахстан от 5 июля 2023 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 492</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил прекращения или временного ограничения движения транспортных средств по дорогам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33042);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z177" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в других случаях, когда в Специальном разрешении в графе "Особые условия движения" указано, что движение по какому-либо дорожному сооружению, находящемуся на маршруте следования, разрешается в одиночном порядке или указаны другие условия, требующие оперативного воздействия на организацию движения на отдельных участках маршрута следования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 31.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра транспорта РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Наличие автомобиля сопровождения при проезде тяжеловесного и (или) крупногабаритного автотранспортного средства по территории Республики Казахстан, имеющего специальное разрешение обязательно исключительно в населенных пунктах в случаях, когда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z179" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z179" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ширина крупногабаритного автотранспортного средства превышает 5,0 метра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z180" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z180" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) длина крупногабаритного автотранспортного средства превышает 40,0 метра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z181" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z181" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) крупногабаритное и (или) тяжеловесное автотранспортное средство при движении вынуждено хотя бы частично занимать полосу встречного движения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2553,130 +2695,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. При необходимости наличия автомобиля сопровождения для проезда крупногабаритных автотранспортных средств в населенных пунктах в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, уполномоченный орган либо органы государственных доходов направляют в соответствующие территориальные подразделения полиции уведомление о необходимости сопровождения крупногабаритного автотранспортного средства с указанием непосредственного маршрута передвижения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Территориальные подразделения полиции оказывают содействие в проезде крупногабаритного автотранспортного средства в населенном пункте в течении 1 (одного) рабочего дня следующего после дня получения уведомления, о чем извещает перевозчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Автомобиль прикрытия или сопровождения в целях обеспечения безопасности дорожного движения передвигается впереди крупногабаритного и (или) тяжеловесного автотранспортного средства на расстоянии 10-20 метр уступом с левой стороны таким образом, чтобы его левая сторона выступала за левую сторону сопровождаемого крупногабаритного и (или) тяжеловесного автотранспортного средства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2695,611 +2837,611 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. При проезде по мостам и дорожным сооружениям движение осуществляется согласно условиям, определенным согласовывающими организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При проезде перекрестков автомобиль сопровождения обеспечивает своевременное перекрытие движения на пересекаемых улицах и дорогах с целью исключения аварийных ситуаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Скорость движения крупногабаритного и (или) тяжеловесного автотранспортного средства не должна превышать показаниям, установленным в Специальном разрешении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При движении крупногабаритного и (или) тяжеловесного автотранспортного средства по дорогам общего пользования скорость не должна превышать 60 км/ч, а на искусственных сооружениях – 10 км/ч.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В процессе движения водитель крупногабаритного и (или) тяжеловесного автотранспортного средства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) принимает все необходимые меры для беспрепятственного и безопасного пропуска встречных автотранспортных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не создает помех для дорожного движения и предоставляет возможность обгона автотранспортным средствам, движущимся сзади.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При высоте крупногабаритного транспортного средства более 4,5 метра перевозчику необходимо проводить контрольный дополнительный замер высоты при движении под мостами, трубопроводами и другими коммуникациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Осуществляя проезд крупногабаритного и (или) тяжеловесного автотранспортного средства, не допускается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выезжать в рейс с просроченным Специальным разрешением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносить в Специальное разрешение какие-либо изменения или дополнения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отклоняться от установленного маршрута движения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) превышать указанную в Специальном разрешении скорость движения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) совершать обгоны транспортных средств, движущихся со скоростью 30 км/час и более;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) буксировать другие транспортные средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществлять движение в неблагоприятных метеорологических условиях (гололед, видимость менее 100 м);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) двигаться по обочине дороги, если такой порядок движения не определен условиями перевозки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) останавливаться вне специально обозначенных стоянок, расположенных за пределами проезжей части дороги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) продолжать движение при возникновении технической неисправности автотранспортного средства или нарушении крепления груза, угрожающих безопасности движения и (или) сохранности груза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. При определении весовых и (или) габаритных параметров автотранспортных средств составляется акт взвешивания (замера) параметров автотранспортного средства согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с учетом установленных погрешностей измерительного оборудования, которые трактуются в пользу перевозчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акты взвешивания (замера) параметров автотранспортного средства являются бланками строгой отчетности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. В случае установления факта проезда тяжеловесных и (или) крупногабаритных автотранспортных средств, с превышением допустимых весовых и (или) габаритных параметров, применяются меры обеспечения производства по делу об административном правонарушении, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 5 июля 2014 года "Об административных правонарушениях", и перевозка возобновляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дальнейшего следования перевозчиком по маршруту движения с превышением весовых и (или) габаритных параметров автотранспортного средства без груза или с неделимым грузом либо жидким грузом, перевозимом в специализированных автомобилях-цистернах, и уплаты суммы сбора за проезд автотранспортных средств за фактическую пройденную часть маршрута следования, а также уплаты суммы сбора за предстоящую часть маршрута следования с получением специального разрешения в порядке установленном настоящими Правилами - при выявлении проезда крупногабаритного и (или) тяжеловесного автотранспортного средства без груза или с неделимым грузом либо жидким грузом, перевозимом в специализированных автомобилях-цистернах без специального разрешения, а также при истекшем сроке cпециального разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разгрузки перевозчиком автотранспортного средства для приведения в соответствие с установленными на территории Республики Казахстан допустимыми параметрами автотранспортных средств, предназначенных для передвижения по автомобильным дорогам Республики Казахстан, а также выезда автотранспортного средства с территории Республики Казахстан через Государственную границу Республики Казахстан, совпадающую с таможенной границей Евразийского экономического союза, и уплаты суммы сбора за проезд автотранспортных средств за фактически пройденную часть маршрута без выдачи специального разрешения – при выявлении проезда крупногабаритного и (или) тяжеловесного автотранспортного средства с грузом, не являющейся неделимым грузом либо жидким грузом, перевозимом в специализированных автомобилях-цистернах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) после доплаты перевозчиком к уплаченному сбору за проезд автотранспортных средств сбора за проезд автотранспортных средств за фактически пройденный маршрут и получения специального разрешения в порядке, установленном настоящими Правилами, с указанием фактических весовых и (или) габаритных параметров – при выявлении факта превышения одного из параметров крупногабаритного и (или) тяжеловесного автотранспортного средства над указанными в специальном разрешении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) после оплаты перевозчиком суммы сбора за проезд автотранспортных средств по фактическому пройденному маршруту и получения специального разрешения в порядке, установленном настоящими Правилами, – при обнаружении проезда крупногабаритного и (или) тяжеловесного автотранспортного средства с отклонением от маршрута, указанного в специальном разрешении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) после выделения административной полицией автомобиля сопровождения в сроки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3314,211 +3456,351 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, – при выявлении проезда крупногабаритного и (или) тяжеловесного автотранспортного средства без автомобиля сопровождения в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) разгрузки перевозчиком автотранспортного средства для приведения в соответствие с установленными на территории Республики Казахстан допустимыми параметрами автотранспортных средств, предназначенных для передвижения по автомобильным дорогам Республики Казахстан, а также выезда автотранспортного средства с территории Республики Казахстан через Государственную границу Республики Казахстан, совпадающую с таможенной границей Евразийского экономического союза, и оплаты суммы сбора за фактический пройденный путь – при выявлении проезда крупногабаритного и (или) тяжеловесного автотранспортного средства с грузом, не являющейся неделимом грузом либо жидким грузом, перевозимом в специализированных автомобилях-цистернах со специальным разрешением.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок выдачи специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств</w:t>
+      6) разгрузки перевозчиком автотранспортного средства для приведения в соответствие с установленными на территории Республики Казахстан допустимыми параметрами автотранспортных средств, предназначенных для передвижения по автомобильным дорогам Республики Казахстан, а также выезда автотранспортного средства с территории Республики Казахстан через Государственную границу Республики Казахстан, совпадающую с таможенной границей Евразийского экономического союза, и оплаты суммы сбора за фактический пройденный путь – при выявлении проезда крупногабаритного и (или) тяжеловесного автотранспортного средства с грузом, не являющейся неделимом грузом либо жидким грузом, перевозимом в специализированных автомобилях-цистернах со специальным разрешением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дальнейшего следования перевозчиком по маршруту движения с превышением весовых и (или) габаритных параметров автотранспортного средства без груза или с неделимым грузом либо жидким грузом, перевозимом в специализированных автомобилях-цистернах, после:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:bookmarkStart w:name="z193" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Государственная услуга "Выдача специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств" (далее - государственная услуга) оказывается территориальными подразделениями Комитета транспорта Министерства индустрии и инфраструктурного развития Республики Казахстан и органами государственных доходов в пунктах пропуска автотранспортных средств через Государственную границу Республики Казахстан, совпадающую с таможенной границей Евразийского экономического союза, а также в иных местах перемещения товаров через таможенную границу Евразийского экономического союза (далее – услугодатель) перевозчикам (далее – услугополучатель) посредством направления услугополучателем заявления по форме, согласно приложению 3 к настоящим Правилам (далее – заявление) услугодателю через веб-портал "электронного правительства" (далее – портал).</w:t>
+      уплаты суммы сбора за проезд автотранспортных средств за фактическую пройденную часть маршрута следования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z194" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уплаты суммы сбора за предстоящую часть маршрута следования без получения специального разрешения при условии соблюдения предельных весовых и (или) габаритных параметров обеспечивающей проезд по придорожным инфраструктурам, установленных на постоянной основе согласующей организацией по определенному маршруту следования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 14.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 297</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 с изменением, внесенным приказом Министра транспорта РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkStart w:name="z84" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок выдачи специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z85" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Государственная услуга "Выдача специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств" (далее - государственная услуга) оказывается территориальными подразделениями Комитета автомобильного транспорта и транспортного контроля Министерства транспорта Республики Казахстан (далее - Комитет) и органами государственных доходов в пунктах пропуска автотранспортных средств через Государственную границу Республики Казахстан, совпадающую с таможенной границей Евразийского экономического союза, а также в иных местах перемещения товаров через таможенную границу Евразийского экономического союза (далее – услугодатель) перевозчикам (далее – услугополучатель) по месту их регистрации посредством направления услугополучателем заявления по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – заявление) услугодателю через веб-портал "электронного правительства" (далее – портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа Министра транспорта РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Перечень основных требований к оказанию государственной услуги указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3591,90 +3873,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Сведения документов, удостоверяющих личность, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3757,70 +4039,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. При обращении через портал услугополучателю в "личный кабинет" направляется статус о принятии запроса на государственную услугу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3839,230 +4121,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. При поступлении заявления услугодателю производится его регистрация и проверка содержащихся в нем сведений на предмет полноты предоставленной информации, соответствия технических характеристик автотранспортного средства, предъявляемого к перевозке груза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z183" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z183" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения представленных документов, в кабинет услугополучателя направляется в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя один из следующих результатов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z184" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z184" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) специальное разрешение по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z185" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z185" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мотивированный отказ в дальнейшем рассмотрении документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z186" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z186" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мотивированный ответ об отказе в оказании государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z187" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z187" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) замена транспортного средства по ранее выданному специальному разрешению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z188" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z188" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) продление срока действия специального разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z189" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z189" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основания для отказа в оказании государственной услуги предусмотрены пунктом 9 Перечня основных требований к оказанию государственной услуги "Выдача специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4081,150 +4363,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="95"/>
+    <w:bookmarkStart w:name="z99" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. В случае обращения заявителя через портал после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z100" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z100" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Срок рассмотрения заявления на получение специального разрешения составляет 2 (два) рабочих дня, а в случаях, когда не требуется согласование маршрута перевозки – 1 (один) рабочий день со дня его регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z101" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z101" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Услугодатель в течение срока, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, уведомляют перевозчика о выдаче специального разрешения и сумме сбора за проезд автотранспортных средств по ставкам и в порядке, установленном Кодексом, подлежащей к оплате, или представляют мотивированный отказ в выдаче специального разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z102" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z102" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия оплаты суммы сбора за проезд автотранспортных средств в течение пяти рабочих дней со дня уведомления перевозчика выдача специального разрешения не осуществляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4243,70 +4525,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="99"/>
+    <w:bookmarkStart w:name="z103" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Специальное разрешение выдается в срок не более 1 (одного) рабочего дня после установления маршрута движения и уплаты суммы сбора за проезд автотранспортных средств по территории Республики Казахстан по ставкам, установленным Кодексом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4335,612 +4617,652 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Услугодатель в ходе рассмотрения заявления в случаях, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктам 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, производят согласование заявления перевозчика с согласовывающими организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок согласования заявления составляет 1 (один) рабочий день со дня его поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия в установленный срок ответа от согласовывающей организации, заявление перевозчика считается согласованным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. При согласовании предлагаемого маршрута перевозки оцениваются несущая способность и пропускная способность автомобильных дорог, дорожных и иных инженерных сооружений по пути следования, в части обеспечения безопасности перевозки, сохранности дорог, дорожных и иных инженерных сооружений, необходимости принятия дополнительных мер по обеспечению безопасности движения на маршруте следования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Для оценки несущей способности автомобильных дорог, дорожных и инженерных сооружений допускается использовать апробированные методы расчета, информацию о состоянии дорог, дорожных и иных инженерных сооружений, а также материалы дополнительных обследований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Если пропуск крупногабаритного и (или) тяжеловесного автотранспортного средства по предложенному перевозчиком маршруту не имеет противопоказаний, то согласовывающая организация посредством информационных систем подтверждает свое решение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. В случае, если по предложенному перевозчиком маршруту проезд крупногабаритного и (или) тяжеловесного транспортного средства не представляется возможным или если для его осуществления требуется проведение дополнительных мер по усилению дорожного покрытия и дорожных сооружений, согласовывающая организация уведомляет об этом услугодателя или предлагает другой маршрут следования при необходимости проведения укрепительных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Заявление на получение специального разрешения рассматривается в 1 (один) рабочий день в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) привлечения автотранспортного средства для ликвидации чрезвычайной ситуации природного или техногенного характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) замены транспортного средства (в случаях поломки) при условии соответствия технических характеристик и весогабаритных параметров транспортного средства, указанных в ранее полученном специальном разрешении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) продления срока действия специального разрешения за 2 (два) рабочих дня до окончания срока ранее полученного специального разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, предусмотренных в подпунктах 2) и 3) настоящего пункта Правил сбор за проезд автотранспортных средств не взимается и в ранее полученном специальном разрешении не более одного раза вносятся изменения о замене транспортного средства или продлении срока действия специального разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок продления в специальном разрешении не должен превышать 15 (пятнадцати) календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Сведения и реквизиты, указанные в заявлении заверяются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) подписью первого руководителя (его заместителя или доверительным лицом) и печатью (при наличии), если перевозчик является юридическим лицом; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подписью и указанием данных документа, удостоверяющего личность, если перевозчик является физическим лицом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z127" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подписью и указанием данных, содержащихся в свидетельстве о регистрации в качестве индивидуального предпринимателя, если перевозчик является индивидуальным предпринимателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче электронного запроса сведения и реквизиты заверяются электронной цифровой подписью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z129" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Специальное разрешение, действующее в течение указанного в нем срока, выдается на одно автотранспортное средство, перевозящее однотипный крупногабаритный и (или) тяжеловесный неделимый груз либо жидкий груз, перевозимый в специализированных автомобилях-цистернах груз по установленному маршруту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z195" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Специальное разрешение выдается на одну поездку на срок до шести месяцев.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
+      Специальное разрешение выдается до 5 поездок на срок до 45 календарных дней, от 6 до 10 поездок на срок до 90 календарных дней и свыше 10 поездок на срок до шести месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z196" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Специальное разрешение выдается с учетом периода действия весенних ограничений, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 5 июля 2023 года № 492 "Об утверждений правил прекращения или временного ограничения движения транспортных средств по дорогам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33042); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 49 - в редакции приказа и.о. Министра транспорта РК от 13.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 297</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 49 - в редакции приказа Министра транспорта РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="120"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. Специальные разрешения изготавливаются в электронном виде по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z132" w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Сведения о выданных специальных разрешениях формируются в электронном информационном ресурсе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5049,70 +5371,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5544,236 +5866,221 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации и осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>перевозок крупногабаритных и</w:t>
+              <w:t>перевозок крупногабаритных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тяжеловесных грузов на</w:t>
+              <w:t>и тяжеловесных грузов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>территории</w:t>
+              <w:t>на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="124"/>
+    <w:bookmarkStart w:name="z148" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Специальное разрешение на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств по территории Республики Казахстан № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра транспорта РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z197" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Марка АТС</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Марка АТС</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5785,68 +6092,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z200" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Модель</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Модель</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5858,68 +6177,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z203" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номерной знак</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номерной знак</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5931,68 +6262,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z206" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маршрут</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Маршрут</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6004,68 +6347,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z209" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Название населенных пунктов, по которым проходит маршрут</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Название населенных пунктов, по которым проходит маршрут</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6077,1255 +6432,1218 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z212" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Протяженность пути, км</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Протяженность пути, км</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="125"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z215" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Параметры транспортного средства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z216" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Общий вес транспортного средства, в тоннах____________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вес груза, в тоннах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z219" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Длина, в метрах________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Длина, в метрах________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ширина, в метрах_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ширина,</w:t>
-[...72 lines deleted...]
-в метрах_____</w:t>
+высота, в метрах_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z223" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выступ груза за заднюю внешнюю точку транспортного средств, в метрах</w:t>
-[...34 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Схема расположения осей колес и расстояние между ними, в метрах</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...315 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z236" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нагрузка по осям, в тоннах</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z238" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нагрузка по осям, в тоннах</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...363 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7581,126 +7899,140 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="126"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z260" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Транспортные средства, выделенные для сопровождения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z261" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Марка</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Марка</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7712,68 +8044,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z264" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Модель</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Модель</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7785,179 +8129,205 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z267" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номерной знак</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номерной знак</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="127"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z270" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Данные организации, транспортирующей груз:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z271" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование/ФИО</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование/ФИО</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7969,371 +8339,428 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z274" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адрес и телефон</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес и телефон</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z152" w:id="128"/>
+    <w:bookmarkStart w:name="z277" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Движение разрешается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="129"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z278" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с "___" __________ 20 ___ года по "____" __________ 20 ___ года на __ поездок, со скоростью не более 60 км/час по дорогам общего пользования, а на искусственных сооружениях – 10 км/час.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z279" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Особые условия движения: Перевозка крупногабаритных и (или) тяжеловесных неделимых грузов автотранспортным средством либо жидких грузов, перевозимых в специализированных автомобилях-цистернах по автомобильным дорогам осуществляется в соответствии с требованиями ПДД и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> организации и осуществления перевозок крупногабаритных и тяжеловесных грузов по территории Республики Казахстан от 27 февраля 2015 года № 206 Приказ МИИР РК.</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z154" w:id="130"/>
+        <w:t xml:space="preserve"> организации и осуществления перевозок крупногабаритных и тяжеловесных грузов по территории Республики Казахстан от 27 февраля 2015 года № 206 Приказ МИИР РК (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11395). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z280" w:id="151"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Расчет сбора за проезд __________________________________________</w:t>
-[...85 lines deleted...]
-        <w:t>(ФИО)лицо, сопровождающее груз _________________________________________</w:t>
+      6. Расчет сбора за проезд _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сумма оплаты _______________________________________ (прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z281" w:id="152"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. С основными требованиями Правил организации и осуществления перевозок крупногабаритных и тяжеловесных грузов по территории Республики Казахстан ознакомились:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>водитель основного тягача _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО)лицо, ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сопровождающее ___________________________________________ груз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(ФИО)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...43 lines deleted...]
-    </w:p>
+      <w:bookmarkStart w:name="z282" w:id="153"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Разрешение выдано ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование уполномоченного органа, фамилия, имя, отчество (при его</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наличии), дата выдачи)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: все графы специального разрешения должны быть заполнены (незаполненные графы прочеркиваются) одинаковым цветом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8503,68 +8930,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="131"/>
+    <w:bookmarkStart w:name="z159" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт взвешивания (замера) параметров автотранспортного средства №_____ серия ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20__ г. час.__мин.__. _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12463,178 +12890,151 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации и осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>перевозок крупногабаритных и</w:t>
+              <w:t>перевозок крупногабаритных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тяжеловесных грузов на</w:t>
+              <w:t>и тяжеловесных грузов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>территории</w:t>
+              <w:t>на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="132"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для получения (продления) специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска Приложение 3 - в редакции приказа Министра транспорта РК от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13958,68 +14358,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 государственный номер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="133"/>
+    <w:bookmarkStart w:name="z284" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Фактические весовые и габаритные параметры транспортного средства с учетом груза</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -15068,339 +15468,339 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 ось</w:t>
+11 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 ось</w:t>
+22 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 ось</w:t>
+33 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 ось</w:t>
+44 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 ось</w:t>
+55 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 ось</w:t>
+66 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 ось</w:t>
+77 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 ось</w:t>
+88 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 ось</w:t>
+99 ось</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
@@ -15703,69 +16103,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Расстояние между осями</w:t>
-[...17 lines deleted...]
-(в метрах)</w:t>
+Расстояние между осями (в метрах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16049,70 +16431,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-(в тоннах)</w:t>
+Фактическая нагрузка на ось (в тоннах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16368,62 +16732,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z99" w:id="158"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автотранспортное средство привлекается для ликвидации чрезвычайных ситуаций</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>природного или техногенного характера (Х)______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16445,103 +16811,102 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прилагаемые документы: ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах</w:t>
-[...16 lines deleted...]
-        <w:t>_____________________________________________________________________________</w:t>
+        <w:t>Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в информационных системах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
-      </w:r>
-[...16 lines deleted...]
-      *Примечание: неполнота и (или) недостоверная информация является основанием для отказа в приеме заявления.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16577,190 +16942,189 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 4 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам организации</w:t>
+              <w:t>организации и осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществления перевозок</w:t>
+              <w:t>перевозок крупногабаритных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>крупногабаритных</w:t>
+              <w:t>и тяжеловесных грузов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и тяжеловесных</w:t>
-[...12 lines deleted...]
-              <w:t>грузов на территории</w:t>
+              <w:t>на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="134"/>
+    <w:bookmarkStart w:name="z190" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>"Выдача специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств"</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
+        <w:t>"Выдача специального разрешения на проезд тяжеловесных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и (или) крупногабаритных автотранспортных средств"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа и.о. Министра транспорта РК от 13.09.2024 </w:t>
+      Сноска. Приложение 4 - в редакции приказа Министра транспорта РК от 18.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 297</w:t>
+        <w:t>№ 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -16874,68 +17238,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача специального разрешения на проезд тяжеловесных и (или) крупногабаритных автотранспортных средств</w:t>
-[...16 lines deleted...]
-              <w:t>1) Выдача специального разрешения;</w:t>
+1) Выдача специального разрешения;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Замена транспортного средства по ранее выданному специальному разрешению;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17038,51 +17385,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается территориальными органами Комитета автомобильного транспорта и транспортного контроля Министерства транспорта и органами государственных доходов в пунктах пропуска автотранспортных средств через Государственную границу Республики Казахстан, совпадающую с таможенной границей Евразийского экономического союза, а также в иных местах перемещения товаров через таможенную границу Евразийского экономического союза (далее – услугодатель).</w:t>
+Государственная услуга оказывается территориальными органами Комитета автомобильного транспорта и транспортного контроля Министерства транспорта Республики Казахстан и органами государственных доходов в пунктах пропуска автотранспортных средств через Государственную границу Республики Казахстан, совпадающую с таможенной границей Евразийского экономического союза, а также в иных местах перемещения товаров через таможенную границу Евразийского экономического союза (далее – услугодатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17841,71 +18188,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) Выдача специального разрешения – государственная услуга оказывается на платной основе. Сбор за проезд отечественных и иностранных крупногабаритных и (или) тяжеловесных автотранспортных средств по территории Республики Казахстан оплачивается в республиканский бюджет по ставке сбора, установленный </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> статьи 554 Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс).</w:t>
+1) Выдача специального разрешения – государственная услуга оказывается на платной основе. Сбор за проезд отечественных и иностранных крупногабаритных и (или) тяжеловесных автотранспортных средств по территории Республики Казахстан оплачивается в республиканский бюджет по ставке сбора, установленный пунктом 3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 554</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) Замена транспортного средства по ранее выданному специальному разрешению – бесплатно;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18042,51 +18389,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Прием заявления и выдача результата оказания государственной услуги осуществляется с 9.00 до 17.30 с перерывом на обед с 13.00 до 14.30 часов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>В случае поступления заявления после 16.00 часов кроме выходных (суббота и воскресенье) и праздничных дней, государственная услуга оказывается следующим рабочим днем. Государственная услуга оказывается в порядке очереди без ускоренного обслуживания;</w:t>
+              <w:t>В случае поступления заявления после 16.00 часов кроме выходных (суббота и воскресенье) и праздничных дней, государственная услуга оказывается следующим рабочим днем. Государственная услуга оказывается в порядке очереди без ускоренного обслуживания. Государственная услуга оказывается по месту регистрации услугополучателя.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -18302,139 +18649,105 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
-[...87 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t xml:space="preserve">2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами, а также допустимых параметров автотранспортных средств, предназначенных для передвижения по автомобильным дорогам Республики Казахстан утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан № 342 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 11009);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) отрицательный ответ согласующих организаций на запрос о согласовании, который требуется для оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения данной государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18725,68 +19038,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="135"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 исключено приказом Министра индустрии и инфраструктурного развития РК от 14.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18830,55 +19143,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19204,31 +19517,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>