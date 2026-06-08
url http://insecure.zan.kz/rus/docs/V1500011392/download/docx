--- v0 (2025-10-05)
+++ v1 (2026-06-08)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2add2cb" w14:textId="2add2cb">
+    <w:p w14:paraId="6f6d304" w14:textId="6f6d304">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,8044 +79,8295 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>О внесении изменения в приказ Министра внутренних дел Республики Казахстан от 27 ноября 2004 года № 641 "Об утверждении Правил о порядке, формах 
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 9 июля 2004 года «Об участии граждан в обеспечении общественного порядка», </w:t>
+        <w:t>О внесении изменения в приказ Министра внутренних дел Республики Казахстан от 27 ноября 2004 года № 641 "Об утверждении Правил о порядке, формах и видах привлечения граждан к мероприятиям по обеспечению общественного порядка"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ и.о. Министра внутренних дел Республики Казахстан от 19 июня 2015 года № 463. Зарегистрирован в Министерстве юстиции Республики Казахстан 19 июня 2015 года № 11392. Утратил силу приказом Министра внутренних дел Республики Казахстан от 27 февраля 2026 года № 144.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z120" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра внутренних дел РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с пунктом 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 9 июля 2004 года "Об участии граждан в обеспечении общественного порядка", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 27 ноября 2004 года № 641 "Об утверждении Правил о порядке, формах и видах привлечения граждан к мероприятиям по обеспечению общественного порядка" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 3326), следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование приказа изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Правил привлечения граждан к мероприятиям по обеспечению общественного порядка их форм и видов, не связанным с контрольными и надзорными функциями";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 1) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) Правила привлечения граждан к мероприятиям по обеспечению общественного порядка их форм и видов, не связанным с контрольными и надзорными функциями, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 2) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2) образец удостоверения и символику эмблемы для граждан, участвующих в обеспечении общественного порядка, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      пункт 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Начальникам Департаментов внутренних дел областей, городов Астана, Алматы, на транспорте:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      пункт 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Контроль за исполнением настоящего приказа возложить на Комитет административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      пункт 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Правила о порядке, формах и видах привлечения граждан к мероприятиям по обеспечению общественного порядка изложить в новой редакции, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Описание эталона нагрудного знака "полициянын коғамдық көмекшісі" и образца удостоверения общественного помощника полиции изложить в новой редакции, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.) обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа его направление на официальное опубликование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) опубликование настоящего приказа на официальном интернет-ресурсе Министерства внутренних дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на Комитет административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z4" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исполняющий обязанности министра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+генерал-лейтенант полиции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М. Демеуов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра внутренних дел</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 19 июня 2015 года № 463</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Министра внутренних дел</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 ноября 2004 года № 641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила привлечения граждан к мероприятиям по обеспечению</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 27 ноября 2004 года № 641 «Об утверждении Правил о порядке, формах и видах привлечения граждан к мероприятиям по обеспечению общественного порядка» (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 3326), следующие изменения:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>общественного порядка их форм и видов, не связанным с</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      наименование приказа изложить в следующей редакции:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>контрольными и надзорными функциями</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      «Об утверждении Правил привлечения граждан к мероприятиям по обеспечению общественного порядка их форм и видов, не связанным с контрольными и надзорными функциями»;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z8" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие Правила привлечения граждан к мероприятиям по обеспечению общественного порядка их форм и видов, не связанным с контрольными и надзорными функциями (далее – Правила) определяют порядок, формы и виды привлечения граждан к мероприятиям по обеспечению общественного порядка в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z9" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Правовое регулирование отношений, возникающих в связи с участием граждан и общественных объединений в обеспечении общественного порядка, основывается на положениях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и осуществляется </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об участии граждан в обеспечении общественного порядка" (далее - Закон) и иными нормативными правовыми актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z10" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Участие граждан в обеспечении общественного порядка осуществляется путем добровольного оказания ими содействия органам внутренних дел в соответствии с Законом и иными нормативными правовыми актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z11" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Граждане, участвующие в обеспечении общественного порядка, осуществляют свою деятельность на основе принципов законности, уважения и соблюдения прав и свобод человека и гражданина.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z12" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Формы и виды участия граждан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в обеспечении общественного порядка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z13" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Граждане реализовывают свое право на участие в обеспечении общественного порядка в следующих формах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) индивидуальной;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коллективной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Индивидуальное участие граждан в обеспечении общественного порядка осуществляется путем оказания ими содействия органам внутренних дел в:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сообщении о ставших известными им фактах готовящихся, совершаемых или совершенных правонарушений, причинах и условиях, им способствующих;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выявлении лиц, подлежащих постановке на профилактические учеты участковых инспекторов полиции и подразделений по делам несовершеннолетних, проведении с ними индивидуальной профилактической работы - при непосредственном участии сотрудников указанных служб органов внутренних дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) профилактике правонарушений среди несовершеннолетних и предупреждении детской безнадзорности и беспризорности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в пропаганде Правил дорожного движения, утвержденных  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановлением </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правительства Республики Казахстан № 1196 от 13 ноября 2014 года (далее – Правила дорожного движения);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в пропаганде правовых знаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выявлении фактов незаконного культивирования и сбора растений, содержащих наркотические вещества, а также дикорастущих посевов наркотикосодержащих растений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выявлении притонов для употребления спиртных напитков, наркотических средств и психотропных веществ, занятия проституцией, а также помещений, потенциально пригодных для данных целей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Граждане, участвующие в обеспечении общественного порядка, могут по договоренности между собой и с уведомлением территориального органа внутренних дел коллективно участвовать в обеспечении общественного порядка по месту жительства, работы, учебы или нахождения своей собственности. Наименование таких общественных формирований определяется гражданами самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z16" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Наряду с видами содействия, указанными в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил, граждане коллективно участвующие в обеспечении общественного порядка, принимают участие в:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечении общественного порядка на улицах, площадях, вокзалах, транспортных магистралях и других общественных местах, а также при проведении различных спортивных, культурно-массовых и развлекательных мероприятий - под непосредственным руководством сотрудников органов внутренних дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказании неотложной помощи лицам, пострадавшим от несчастных случаев, дорожно-транспортных происшествий и правонарушений, а также находящихся в беспомощном состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) спасении людей, имущества и в поддержании общественного порядка при стихийных бедствиях и других чрезвычайных ситуациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечении безопасности дорожного движения и предупреждении дорожно-транспортных происшествий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) охране пастбищ и других мест выпасов и стойбищ скота;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) предупреждении и пресечении краж зернопродуктов и других сельскохозяйственных культур;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) охране общественного порядка на территории учебных заведений, включая общежития и учебно-производственные мастерские;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) охране подъездов многоэтажных домов и прилегающей к ним территории - институт консьержей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Проведению мероприятий, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил, предшествует разъяснительно-правовая работа с гражданами, участвующими в обеспечении общественного порядка, осуществляемая на базе участковых пунктов полиции сотрудниками административной полиции, которая включает в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разъяснение прав и обязанностей граждан, участвующих в обеспечении общественного порядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирование о состоянии криминогенной обстановки и лицах, находящихся в розыске;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инструктирование о порядке и правилах проведения индивидуально-профилактической работы с подучетными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разъяснении права на необходимую оборону, порядок и пределы мер, необходимых для пресечения противоправного посягательства, задержания правонарушителя и доставления его в органы внутренних дел, а также иных норм уголовного, уголовно-процессуального и административного законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) инструктирование о порядке и правилах оказания помощи гражданам, пострадавшим в результате чрезвычайных происшествий, несчастных случаев, а также находящихся в беспомощном состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) профилактике нарушений правил дорожного движения и правонарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Контроль за организацией и проведением разъяснительно-правовой работы с гражданами, участвующими в обеспечении общественного порядка, возлагается на руководителей, курирующих профилактическую деятельность органов внутренних дел района, города, области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z19" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Координацию деятельности органов внутренних дел и граждан в сфере обеспечения общественного порядка осуществляют местные исполнительные органы путем вынесения рассмотрения результатов взаимодействия на заседания советов социальной профилактики и комиссий по поощрению граждан, участвующих в охране общественного порядка, способствовавших предупреждению и пресечению преступлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z20" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Разъяснение гражданам, участвующим в обеспечении общественного порядка, их прав и обязанностей в правоохранительной сфере возлагается на подразделение административной полиции, которому граждане изъявили желание оказывать содействие в этом вопросе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z21" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Порядок регистрации граждан, участвующих в</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу;»;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>обеспечении общественного порядка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z22" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Гражданин, изъявивший желание участвовать в обеспечении общественного порядка, обращается в орган внутренних дел с заявлением в произвольной форме, к которому прилагает копию удостоверения личности либо паспорта гражданина Республики Казахстан, а при наличии договора о страховании жизни и здоровья, ее копия. В заявлении гражданина указывается сфера обеспечения общественного порядка, в которой он желает участвовать и наименование соответствующего подразделения административной полиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z23" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Орган внутренних дел в течение тридцати календарных дней со дня поступления заявления проверяет гражданина по наркологическим, психоневрологическим и иным учетам, после чего обращается в местный исполнительный орган района (города областного значения) с соответствующим ходатайством, к которому приобщаются копии предоставленных документов, либо в письменном виде в указанный срок отказывает заявителю с указанием причин принятого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководство органа внутренних дел, принявшее к производству заявление и подразделение административной полиции, которому гражданин изъявил желание оказывать содействие в обеспечении общественного порядка, обеспечивает своевременность проведения проверочных мероприятий и направление собранных материалов в местный исполнительный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Местный исполнительный орган района (города областного значения) в течение семи рабочих дней рассматривает поступившее ходатайство, производит регистрацию гражданина и ставит его на учет граждан, участвующих в обеспечении общественного порядка, о чем письменно информирует орган внутренних дел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z25" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. После получения информации о регистрации гражданина подразделение административной полиции заводит на него учетное дело, которое учитывается в журнале регистрации учетных дел граждан, участвующих в обеспечении общественного порядка по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам. На коллектив граждан, участвующих в обеспечении общественного порядка, заводится одно наблюдательное дело, которое учитывается в журнале регистрации наблюдательных дел на объединения общественной самодеятельности по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общий учет граждан и объединений общественной самодеятельности и координацию их деятельности в сфере обеспечения общественного порядка осуществляют подразделения административной полиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В последующем, зарегистрированные в местном исполнительном органе, граждане участвующие в охране общественного порядка проверяются по наркологическим, психоневрологическим и иным учетам не реже одного раза в квартал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z27" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Не допускаются к участию в обеспечении общественного порядка граждане, не достигшие совершеннолетия, и лица, в отношении которых возбуждено уголовное дело, либо имеющие непогашенную или не снятую в порядке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовного Кодекса Республики Казахстан судимость, а также состоящие на учетах в наркологическом, психоневрологическом диспансерах либо признанные по решению суда недееспособными или ограниченно дееспособными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z28" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Отклонение заявления не препятствует повторному обращению заявителя при условии устранения причин, послуживших основанием для отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z29" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Основаниями для прекращения участия гражданина в обеспечении общественного порядка являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление гражданина о нежелании дальнейшего участия в обеспечении общественного порядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) привлечение к уголовной ответственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) неоднократное (два и более раза в течение года) совершение умышленных административных правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выезд на постоянное местожительство за пределы города (района) или Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наступление обстоятельств, исключающих его дальнейшее участие в обеспечении общественного порядка (психическое расстройство, заболевание алкоголизмом, наркоманией, токсикоманией, либо заболевание, представляющее опасность для окружающих или смерть).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. При наступлении обстоятельств, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункте 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил, местный исполнительный орган района (города областного значения) по представлению соответствующего органа внутренних дел снимает данного гражданина с учета граждан, участвующих в обеспечении общественного порядка. Подготовку материалов о прекращении участия гражданина в обеспечении общественного порядка обеспечивают подразделения административной полиции, на учете у которых он состоял.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z31" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Символика, отличительные знаки граждан, участвующих</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в обеспечении общественного порядка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z32" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. После регистрации в местном исполнительном органе гражданину, участвующему в обеспечении общественного порядка, руководством соответствующего территориального органа внутренних дел выдается удостоверение общественного помощника и отличительный нагрудный знак "ПОЛИЦИЯНЫН КОҒАМДЫҚ КӨМЕКШІСІ". Удостоверение общественного помощника подписывается начальником территориального органа внутренних дел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z33" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Учет, регистрация и выдача удостоверений общественного помощника и нагрудных знаков граждан, участвующих в обеспечении общественного порядка, осуществляется подразделениями административной полиции горрайоргана внутренних дел по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z34" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Граждане, участвующие в обеспечении общественного порядка, обязаны иметь при себе и предъявлять по требованию граждан удостоверение общественного помощника и отличительный нагрудный знак.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z35" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Гражданину, участвующему в обеспечении общественного порядка, на период дежурства по осуществлению мероприятий, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, в участковом пункте полиции сотрудником органов внутренних дел выдается нарукавная повязка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z36" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Меры поощрения граждан, участвующих в обеспечении</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...534 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...1442 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="12"/>
+        <w:t>общественного порядка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z37" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Подразделения административной полиции, ведущие учетные дела граждан, участвующих в обеспечении общественного порядка, ежемесячно подводят результаты их деятельности, оформляя аналитической справкой, которую представляют руководству органа внутренних дел с мотивированным предложением о целесообразности применения к ним мер поощрения, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z38" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Мерами поощрения граждан, участвующих в обеспечении общественного порядка, являются:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объявление благодарности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) награждение грамотой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выдача денежной премии;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Обобщенные аналитические справки рассматриваются на совещании у руководства горрайоргана внутренних дел с приглашением представителей подразделений административной полиции и граждан, представленных к поощрению. По итогам совещания принимается решение о подготовке ходатайства в местный исполнительный орган по поощрению граждан, оказавших активное содействие в охране общественного порядка, предупреждении, пресечении и раскрытии преступлений, розыске и задержании лиц, их совершивших. </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В ходатайстве указываются основания для представления гражданина к поощрению. К нему прилагается табель учета результатов работы граждан, участвующих в обеспечении общественного порядка по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам, заверенный начальником органа внутренних дел.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам привлечения граждан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к мероприятиям по обеспечению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общественного порядка, их форм и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>видов не связанным с</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контрольными и надзорными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>функциями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Форма            </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Журнал №_____</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...45 lines deleted...]
-Приложение 1        </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>регистрации учетных дел граждан, участвующих</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...116 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...47 lines deleted...]
-          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в обеспечении общественного порядка</w:t>
       </w:r>
-      <w:r>
-[...105 lines deleted...]
-        <w:t>      Первый раздел</w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                      (наименование органа внутренних дел)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начат "___" __________20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Окончен "___" __________20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внутреннее содержание журнала регистрации учетных дел граждан,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   участвующих в обеспечении общественного порядка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый раздел</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1276"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3765"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="2445" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...32 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...184 lines deleted...]
-              <w:t>Основание заведения учетного дела (номер, дата регистрации в акимате (района, города))</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О. (при его наличии), год рождение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес, домашний телефон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место работы, телефон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Образование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основание заведения учетного дела (номер, дата регистрации в акимате (района, города))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="315" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...203 lines deleted...]
-              <w:t>6</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="300" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Второй раздел</w:t>
+        <w:t>
+      Второй раздел</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2513"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1554"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="2445" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2513" w:type="dxa"/>
-[...203 lines deleted...]
-              <w:t>Примечание</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номера удостоверения и нагрудного знака</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпись и дата  о получении  удостоверения и нагрудного знака</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основание и дата исключения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отметка о сдаче удостоверения и нагрудного знака</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подразделение и сотрудник, ведущий учетное дело</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="315" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2513" w:type="dxa"/>
-[...203 lines deleted...]
-              <w:t>12</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="15"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам привлечения граждан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к мероприятиям по обеспечению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общественного порядка, их форм и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>видов не связанным с</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контрольными и надзорными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>функциями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 2        </w:t>
+      Форма            </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Журнал №_____</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-к Правилам привлечения граждан</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>регистрации наблюдательных дел на</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...102 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...157 lines deleted...]
-        <w:t>      Первый раздел</w:t>
+        </w:rPr>
+        <w:t>объединения общественной самодеятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                     _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                       (наименование органа внутренних дел)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начат "___"__________20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Окончен "___"__________20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+        Внутреннее содержание журнала регистрации объединений общественной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               самодеятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый раздел</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1353"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3038"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="dxa"/>
-[...32 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...149 lines deleted...]
-              <w:t>Номер, дата регистрации в акимате (района, города)</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование объединения общественной самодеятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес, телефон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О. (при его наличии), домашний и служебный телефоны, адрес и место жительство руководителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер, дата регистрации в акимате (района, города)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Первый раздел</w:t>
+        <w:t>
+      Первый раздел</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2580"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2580" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>Примечание</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество членов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основание и дата ликвидации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подразделение и сотрудник, ведущий учетное дело</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2580" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>10</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2580" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...25 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>к Правилам привлечения граждан</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>к мероприятиям по обеспечению</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>общественного порядка, их форм и</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>видов не связанным с</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контрольными и надзорными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>функциями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 3         </w:t>
+      Форма            </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Журнал №_____</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-к Правилам привлечения граждан</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>учета и выдачи нагрудных знаков и удостоверений гражданам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...102 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...171 lines deleted...]
-        <w:t>      Первый раздел</w:t>
+        </w:rPr>
+        <w:t>участвующим в обеспечении общественного порядка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                     __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                       (наименование органа внутренних дел)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начат "___" __________20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Окончен "___" __________20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внутреннее содержание журнала учета и выдачи нагрудных знаков и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удостоверений гражданам, участвующим в обеспечении общественного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                      порядка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый раздел</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1497"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3068"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1497" w:type="dxa"/>
-[...32 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...149 lines deleted...]
-              <w:t>Номер нагрудного знака</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О. (при его наличии), год рождения, № учетного дела</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес, домашний телефон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место работы, телефон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер нагрудного знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1497" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1497" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Второй раздел</w:t>
+        <w:t>
+      Второй раздел</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4029"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3501"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4029" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Роспись в сдаче нагрудного знака</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата выдачи нагрудного знака</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Роспись в получении нагрудного знака</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата сдачи нагрудного знака</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Роспись в сдаче нагрудного знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4029" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>9</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4029" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Третий раздел</w:t>
+        <w:t>
+      Третий раздел</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2540"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2220"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2540" w:type="dxa"/>
-[...203 lines deleted...]
-              <w:t>Примечание</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер удостоверения общественного помощника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата выдачи удостоверения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Роспись в получении удостоверения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата сдачи удостоверения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Роспись в сдаче удостоверения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2540" w:type="dxa"/>
-[...203 lines deleted...]
-              <w:t>15</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2540" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...25 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>к Правилам привлечения граждан</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>к мероприятиям по обеспечению</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>общественного порядка, их форм и</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>видов не связанным с</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>контрольными и надзорными функциями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 4          </w:t>
+      Форма            </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Табель</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>учета результатов работы граждан, участвующих в</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>обеспечении общественного порядка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за ____________ 20_____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-к Правилам привлечения граждан </w:t>
-[...199 lines deleted...]
-        <w:t>      Первый раздел</w:t>
+      месяц                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый раздел</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="727"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2587"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="225" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ п/п</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1937" w:type="dxa"/>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ф.И.О.</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>
-</w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="2801" w:type="dxa"/>
+Ф.И.О.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Количество дней участия в охране общественного порядка</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2801" w:type="dxa"/>
+              <w:t>
+Количество дней участия в охране общественного порядка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Вид участия в обеспечении общественного порядка</w:t>
+              <w:t>
+Вид участия в обеспечении общественного порядка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Результаты работы</w:t>
+              <w:t>
+Результаты работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="225" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
@@ -8126,1891 +8379,2120 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3147" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>раскрыто преступлений</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+задержано правонарушителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раскрыто преступлений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>      Второй раздел</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Второй раздел</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2825"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2633"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="225" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Результаты работы</w:t>
+              <w:t>
+Результаты работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Поощрения</w:t>
-[...34 lines deleted...]
-              <w:t>Примечание</w:t>
+              <w:t>
+Поощрения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="225" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2825" w:type="dxa"/>
-[...162 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+задержано лиц находящихся в розыске</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кол-во сообщений о правонарушениях и преступлениях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма поощрений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иные виды поощрений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2825" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Начальник___________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      наименование горрайоргана </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внутренних дел, звание,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпись, фамилия и инициалы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "_____" ______________ 20____года.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...25 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>к приказу Министра внутренних дел</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>от 19 июня 2015 года № 463</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>к приказу Министра внутренних дел</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 ноября 2004 года № 641</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Начальник___________________________ </w:t>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Образец удостоверения и символики эмблемы граждан участвующих в</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-наименование горрайоргана </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>охране общественного порядка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Удостоверение общественного помощника полиции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...229 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="8509000" cy="3213100"/>
+            <wp:extent cx="7810500" cy="2946400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="8509000" cy="3213100"/>
+                      <a:ext cx="7810500" cy="2946400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="8902700" cy="3721100"/>
+            <wp:extent cx="7810500" cy="2895600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="8902700" cy="3721100"/>
+                      <a:ext cx="7810500" cy="2895600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: удостоверение общественного помощника (далее – Удостоверение) в развернутом виде имеет общую длину 21 сантиметров (далее – см.) и ширину - 7 см.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обложки удостоверений изготавливаются из винилкожи синего цвета. </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Снаружи на лицевой части левой стороны удостоверения по центру горизонтально один над другим располагаются слова "ПОЛИЦИЯНЫҢ ҚОҒАМДЫҚ КӨМЕКШІСІ" высота букв 6 мм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внутренняя часть удостоверения состоит из двух равных по размерам вкладышей, высота каждого из которых составляет 6,3 см, длина 9,5 см. Вкладыши изготавливаются типографским способом. Основа вкладыша светло-голубого цвета.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На левом вкладыше, наклеиваемом на левую часть удостоверения, располагаются:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в верхней части по центру вкладыша - наименование горрайоргана внутренних дел области, городов Астана и Алматы на государственном языке, высота букв составляет 3 мм;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под надписью от края до края вкладыша - разграничительная линия;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       на левой стороне левого вкладыша располагается нанесенная типографским способом эмблема общественного помощника полиции глубиной 3,5 см. от левого края вкладыша; </w:t>
       </w:r>
-      <w:r>
-[...85 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             под эмблемой - надпись "Кеуде белгісінін №_______";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с правой верхней стороны эмблемы ближе к центру вкладыша располагается надпись "№_________ КУӘЛІГІ";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ниже располагаются две строки для написания фамилии, имени и отчества (при его наличии) общественного помощника, под последней строкой наносится надпись "полициянын коғамдык комекшісі/общественный помощник полиции";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ниже находится строка, сверху и снизу которой располагаются надписи "Дейін жарамды" и "Действительно до";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ближе к нижней части вкладыша имеется строка с разрывом по центру, где располагается надпись "Начальник ГОРОВД";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      под правой частью строки располагается надпись "(колы) (тегі)" с разрывом между словами в 5 мм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На вкладыше, наклеиваемом на правую часть удостоверения, располагаются:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в верхней части по центру вкладыша - наименование горрайоргана внутренних дел области, городов Астана и Алматы на русском языке, высота букв составляет 3 мм;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под надписью от края до края вкладыша - разграничительная линия;</w:t>
       </w:r>
-      <w:r>
-[...99 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с правой стороны вкладыша - место для фотографии, обозначенное рамкой размером 3 х 4, в центре которой располагается надпись "фото 3 х 4";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с правой стороны рамки для фотографии, на уровне правого верхнего края, ближе к центру вкладыша, располагается надпись "УДОСТОВЕРЕНИЕ №_________";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ниже располагаются две строки для написания фамилии, имени и отчества (при его наличии) общественного помощника, под последней строкой наносится надпись "общественный помощник полиции";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ниже, по уровню правого нижнего края рамки для фотографии, располагается надпись "М.П.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      под надписью имеется строка, в конце которой нанесена надпись "Қоғамдық өзінше қызмет корсету бірлестігі/Объединение общественной самодеятельности";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в нижней части вкладыша имеется строка, с левого края которой располагается надпись "Начальник".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Под строкой наносятся надписи "ГОРОВД (подпись) (фамилия)".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вкладыши удостоверения заполняются путем компьютерного набора, стандартными шрифтами черного цвета, без наклона с использованием лазерного принтера. В случае отсутствия данной возможности, вкладыши заполняются рукописно, четким и разборчивым почерком, без помарок чернилами черного цвета.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Вкладыш удостоверения подписывается начальником горрайоргана внутренних дел области, городов Астана и Алматы. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После подписи на правом нижнем углу фотографической карточки ставится оттиск гербовой печати горрайоргана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="24"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+        <w:t xml:space="preserve"> 2. Символика эмблема "ПОЛИЦИЯНЫҢ КОFАМДЫК КОМЕКШІСІ"  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4546600" cy="4254500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4546600" cy="4254500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: символика эмблема (далее – Знак) "ПОЛИЦИЯНЫҢ ҚОҒАМДЫҚ КӨМЕКШІСІ" имеет округлую форму восьмиконечной звезды диаметром 80 миллиметров (далее – мм.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Край знака окаймлен полосой желтого цвета шириной 5 мм., внутренний край полосы красного цвета.</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В верхней части знака на голубом фоне располагаются слова на государственном языке "ПОЛИЦИЯНЫҢ ҚОҒАМДЫҚ КӨМЕКШІСІ".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каждое слово располагается по горизонтали отдельно, по высоте составляет 10 мм. Расстояние между строками 1 мм.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ниже располагается рамка длинной 30,8 мм., высотой 14 мм.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В рамке располагается аббревиатура: код области латинскими буквами в соответствии с утвержденным перечнем и пятиразрядный порядковый номер. Все детали аббревиатуры выполнены красным цветом высотой букв 7 мм. Цвет рамки светло желтый.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Знак изготовлен из алюминиевого сплава с анодированием и окрашиванием органическими красителями в синий, золотистый и красный цвета.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На оборотной стороне знака имеется булавка с двойным замком для крепления к одежде.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требование к внешнему виду.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На лицевой поверхности изделий не должно быть трещин, раковин, заусенцев, вмятин, царапин, деформаций, облоя, пятен, следов эмали на неэмалирующей поверхности.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лакокрасочное покрытие должно быть гладким, блестящим, без сколов, на нем не должно быть царапин, пор, включений, наплывов на канты и перегородки.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На нелицевых (невидимых) поверхностях изделий допускается незначительные пористость, вмятины, волнистость, темные пятна, полосы и цвета побежалости.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Качество анодированного покрытия должно соответствовать ГОСТ 9.301-86.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цвет окрашенного анодированного покрытия - от золотистого до темно-желтого.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -10020,63 +10502,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10398,35 +10902,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId7"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>