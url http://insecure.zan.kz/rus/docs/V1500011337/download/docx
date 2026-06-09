--- v0 (2025-10-09)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0b2d3d4" w14:textId="0b2d3d4">
+    <w:p w14:paraId="e2b2462" w14:textId="e2b2462">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1093,51 +1093,146 @@
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z35" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уполномоченный орган по земельным отношениям – структурное подразделение местных исполнительных органов области, города республиканского значения, столицы, района, города областного значения, осуществляющее функции в области земельных отношений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z36" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра сельского хозяйства РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) информационная система единого государственного кадастра недвижимости – информационная система, содержащая сведения земельного и правового кадастров, порядок ведения которых определяется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1152,1269 +1247,1626 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации прав на недвижимое имущество";</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра сельского хозяйства РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственный земельный кадастр – система сведений о природном и хозяйственном положении земель Республики Казахстан, местоположении, целевом использовании, размерах и границах земельных участков, их качественной характеристике, об учете землепользования и кадастровой стоимости земельных участков, иных необходимых сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра сельского хозяйства РК от 01.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 288</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра сельского хозяйства РК от 29.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок резервирования земель</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z37" w:id="13"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 - в редакции приказа Министра сельского хозяйства РК от 01.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 288</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Государственные органы, в компетенцию которых входит реализация утвержденных в установленном порядке комплексных схем градостроительного планирования территорий, генеральных планов населенных пунктов, проектов (схем) прохождения автомобильных и железнодорожных дорог, заключений об определении сферы охвата оценки воздействия на окружающую среду, документов Системы государственного планирования Республики Казахстан, программ управления государственным фондом недр и иных документов, которые в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании" (далее – Кодекс о недрах и недропользовании) являются основаниями для такого резервирования (далее – государственные органы), в течение пятнадцати рабочих дней со дня утверждения комплексных схем градостроительного планирования территорий, генеральных планов населенных пунктов, проектов (схем) прохождения автомобильных и железнодорожных дорог, заключений об определении сферы охвата оценки воздействия на окружающую среду, документов Системы государственного планирования Республики Казахстан, программ управления государственным фондом недр и иных документов, которые в соответствии с Кодексом о недрах и недропользовании являются основаниями для такого резервирования (далее – Документы), уведомляют уполномоченный орган по земельным отношениям области, города республиканского значения и столицы по месту нахождения, указанных в них земельных участков для дальнейшего их резервирования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра сельского хозяйства РК от 01.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 288</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уполномоченные органы по земельным отношениям областей, городов республиканского значения и столицы рассматривают Документы и в случае нахождения зарезервируемых земельных участков в границах населенных пунктов, кроме, городов республиканского значения и столицы в течение двух рабочих дней со дня поступления уведомления направляют его в уполномоченные органы по земельным отношениям районов, городов областного значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уполномоченные органы по земельным отношениям в течение двух рабочих дней со дня поступления уведомления направляет его копию в Государственную корпорацию для получения земельно-кадастровой информации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра сельского хозяйства РК от 01.08.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции приказа Министра национальной экономики РК от 22.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 782</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра сельского хозяйства РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Государственная корпорация в течение пяти рабочих дней представляет в уполномоченный орган по земельным отношениям сведения по зарезервируемым земельным участкам, а также их ситуационную схему местоположения из информационной системы единого государственного кадастра недвижимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра сельского хозяйства РК от 01.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 288</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
-[...15 lines deleted...]
-      5. Уполномоченные органы по земельным отношениям областей, городов республиканского значения и столицы рассматривают Документы и в случае нахождения зарезервируемых земельных участков в границах населенных пунктов, кроме, городов республиканского значения и столицы в течение двух рабочих дней со дня поступления уведомления направляют его в уполномоченные органы по земельным отношениям районов, городов областного значения.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       8. Уполномоченные органы по земельным отношениям в течение пяти рабочих дней после получения земельно-кадастровой информации на основе имеющихся и полученных сведений подготавливает предложение по резервированию земель и направляет его в государственные органы, которыми направлено уведомление для согласования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
-[...15 lines deleted...]
-      6. Уполномоченные органы по земельным отношениям в течение двух рабочих дней со дня поступления уведомления направляет его копию в Государственную корпорацию для получения земельно-кадастровой информации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В предложении о резервировании земель указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) местоположение зарезервируемых земель, их общая площадь, экспликация;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цели и сроки резервирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о собственниках, землепользователях и обладателях сервитутов, участки которых находятся на территории зарезервируемых земель, (при их наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о смежных собственниках и землепользователей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ситуационная схема.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Государственные органы в течение трех рабочих дней со дня поступления предложения о резервировании представляют в уполномоченные органы по земельным отношениям заключение о согласии (в произвольной форме) (далее - Заключение).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случае согласия государственных органов с предложением о резервировании уполномоченные органы по земельным отношениям в течение трех рабочих дней со дня поступления Заключения направляют его в местный исполнительный орган на рассмотрение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Местный исполнительный орган для рассмотрения предложения о резервировании земель образует комиссию в составе представителей местного исполнительного органа, депутатов местного представительного органа, уполномоченного органа по земельным отношениям, структурных подразделений соответствующих местных исполнительных органов, осуществляющих функции в сфере архитектуры и градостроительства, соответствующих территориальных подразделений уполномоченных органов в области охраны окружающей среды, сельского и лесного хозяйства, использования и охраны водного фонда, Национальной палаты предпринимателей Республики Казахстан, а также органов местного самоуправления (при их наличии) и представителей местного совета агломерации (при их наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По усмотрению местного исполнительного органа в состав комиссии могут быть включены и другие лица.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции приказа Министра национальной экономики РК от 22.12.2015 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра сельского хозяйства РК от 01.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 288</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Предложение о резервировании земель рассматривается комиссией в течение пяти рабочих дней со дня его поступления. Заключение комиссии оформляется в форме протокольного решения в двух экземплярах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В случае нахождения зарезервируемых земель в частной собственности физических и юридических лиц выносится отрицательное заключение комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Уполномоченный орган по земельным отношениям в течение трех рабочих дней после вынесения отрицательного заключения комиссии направляет в произвольной форме уведомление в государственные органы с приложением копии указанного заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра сельского хозяйства РК от 01.08.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра сельского хозяйства РК от 01.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 288</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае положительного заключения комиссии в течение семи рабочих дней с даты его вынесения местный исполнительный орган принимает решение о резервировании земель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В решении местного исполнительного органа о резервировании земель указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) основание резервирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) цели и сроки резервирования;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...130 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) общая площадь и категория земель;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ограничения в использовании земель;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при резервировании ранее предоставленных земельных участков на праве землепользования или ограниченного целевого пользования – землепользователи и обладатели сервитутов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра сельского хозяйства РК от 01.08.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра сельского хозяйства РК от 01.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 288</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Решение местного исполнительного органа о резервировании земель принимается по отношению к земельным участкам, находящимся в пределах одной административно-территориальной единицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра сельского хозяйства РК от 01.08.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Министра сельского хозяйства РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Копия решения местного исполнительного органа о резервировании земель в течение 7 (семи) рабочих дней со дня его принятия направляется в государственные органы и в Государственную корпорацию для внесения его в течение 3 (трех) рабочих дней в информационную систему единого государственного кадастра недвижимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра сельского хозяйства РК от 01.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 288</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
-[...303 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="35"/>
+    <w:bookmarkStart w:name="z31" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 49-2 Кодекса местный исполнительный орган в течение тридцати календарных дней со дня принятия решения о резервировании земель в произвольной форме уведомляет землепользователей и обладателей сервитутов, участки которых включены в состав зарезервированных земель, а также обеспечивает доступность информации о резервировании земель путем опубликования в периодических печатных изданиях, распространяемых на территории соответствующей административно-территориальной единицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z32" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Решение о прекращении действий по резервированию земель подлежит опубликованию в периодических печатных изданиях, распространяемых на территории соответствующей административно-территориальной единицы, а также на специальных информационных стендах и интернет-ресурсе местного исполнительного органа, принявшего такое решение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z33" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21 предусматривается в редакции приказа Министра сельского хозяйства РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Копия решения о прекращении действий по резервированию земель в течение 7 (семи) рабочих дней со дня его принятия направляется в Государственную корпорацию для исключения в течение 3 (трех) рабочих дней сведений о зарезервированных землях из информационной системы единого государственного кадастра недвижимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2482,55 +2934,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2856,31 +3308,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>