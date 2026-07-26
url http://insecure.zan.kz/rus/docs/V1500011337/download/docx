--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e2b2462" w14:textId="e2b2462">
+    <w:p w14:paraId="4a0da76" w14:textId="4a0da76">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1247,342 +1247,268 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации прав на недвижимое имущество";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z37" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственный земельный кадастр – система сведений о природном и хозяйственном положении земель Республики Казахстан, местоположении, целевом использовании, размерах и границах земельных участков, их качественной характеристике, санитарно-защитных зонах, об учете землепользования и кадастровой стоимости земельных участков, иных необходимых сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра сельского хозяйства РК от 01.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 288</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра сельского хозяйства РК от 29.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок резервирования земель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 - в редакции приказа Министра сельского хозяйства РК от 01.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 288</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Государственные органы, в компетенцию которых входит реализация утвержденных в установленном порядке комплексных схем градостроительного планирования территорий, генеральных планов населенных пунктов, проектов (схем) прохождения автомобильных и железнодорожных дорог, заключений об определении сферы охвата оценки воздействия на окружающую среду, документов Системы государственного планирования Республики Казахстан, программ управления государственным фондом недр и иных документов, которые в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании" (далее – Кодекс о недрах и недропользовании) являются основаниями для такого резервирования (далее – государственные органы), в течение пятнадцати рабочих дней со дня утверждения комплексных схем градостроительного планирования территорий, генеральных планов населенных пунктов, проектов (схем) прохождения автомобильных и железнодорожных дорог, заключений об определении сферы охвата оценки воздействия на окружающую среду, документов Системы государственного планирования Республики Казахстан, программ управления государственным фондом недр и иных документов, которые в соответствии с Кодексом о недрах и недропользовании являются основаниями для такого резервирования (далее – Документы), уведомляют уполномоченный орган по земельным отношениям области, города республиканского значения и столицы по месту нахождения, указанных в них земельных участков для дальнейшего их резервирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1601,90 +1527,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уполномоченные органы по земельным отношениям областей, городов республиканского значения и столицы рассматривают Документы и в случае нахождения зарезервируемых земельных участков в границах населенных пунктов, кроме, городов республиканского значения и столицы в течение двух рабочих дней со дня поступления уведомления направляют его в уполномоченные органы по земельным отношениям районов, городов областного значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уполномоченные органы по земельным отношениям в течение двух рабочих дней со дня поступления уведомления направляет его копию в Государственную корпорацию для получения земельно-кадастровой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1861,70 +1787,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        8. Уполномоченные органы по земельным отношениям в течение пяти рабочих дней после получения земельно-кадастровой информации на основе имеющихся и полученных сведений подготавливает предложение по резервированию земель и направляет его в государственные органы, которыми направлено уведомление для согласования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В предложении о резервировании земель указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1989,110 +1915,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) о смежных собственниках и землепользователей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ситуационная схема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Государственные органы в течение трех рабочих дней со дня поступления предложения о резервировании представляют в уполномоченные органы по земельным отношениям заключение о согласии (в произвольной форме) (далее - Заключение).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В случае согласия государственных органов с предложением о резервировании уполномоченные органы по земельным отношениям в течение трех рабочих дней со дня поступления Заключения направляют его в местный исполнительный орган на рассмотрение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Местный исполнительный орган для рассмотрения предложения о резервировании земель образует комиссию в составе представителей местного исполнительного органа, депутатов местного представительного органа, уполномоченного органа по земельным отношениям, структурных подразделений соответствующих местных исполнительных органов, осуществляющих функции в сфере архитектуры и градостроительства, соответствующих территориальных подразделений уполномоченных органов в области охраны окружающей среды, сельского и лесного хозяйства, использования и охраны водного фонда, Национальной палаты предпринимателей Республики Казахстан, а также органов местного самоуправления (при их наличии) и представителей местного совета агломерации (при их наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По усмотрению местного исполнительного органа в состав комиссии могут быть включены и другие лица.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2129,110 +2055,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Предложение о резервировании земель рассматривается комиссией в течение пяти рабочих дней со дня его поступления. Заключение комиссии оформляется в форме протокольного решения в двух экземплярах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В случае нахождения зарезервируемых земель в частной собственности физических и юридических лиц выносится отрицательное заключение комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Уполномоченный орган по земельным отношениям в течение трех рабочих дней после вынесения отрицательного заключения комиссии направляет в произвольной форме уведомление в государственные органы с приложением копии указанного заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2251,190 +2177,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае положительного заключения комиссии в течение семи рабочих дней с даты его вынесения местный исполнительный орган принимает решение о резервировании земель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В решении местного исполнительного органа о резервировании земель указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) основание резервирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) цели и сроки резервирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) общая площадь и категория земель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ограничения в использовании земель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) при резервировании ранее предоставленных земельных участков на праве землепользования или ограниченного целевого пользования – землепользователи и обладатели сервитутов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2453,70 +2379,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="30"/>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Решение местного исполнительного органа о резервировании земель принимается по отношению к земельным участкам, находящимся в пределах одной административно-территориальной единицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2649,110 +2575,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="31"/>
+    <w:bookmarkStart w:name="z31" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 49-2 Кодекса местный исполнительный орган в течение тридцати календарных дней со дня принятия решения о резервировании земель в произвольной форме уведомляет землепользователей и обладателей сервитутов, участки которых включены в состав зарезервированных земель, а также обеспечивает доступность информации о резервировании земель путем опубликования в периодических печатных изданиях, распространяемых на территории соответствующей административно-территориальной единицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z32" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z32" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Решение о прекращении действий по резервированию земель подлежит опубликованию в периодических печатных изданиях, распространяемых на территории соответствующей административно-территориальной единицы, а также на специальных информационных стендах и интернет-ресурсе местного исполнительного органа, принявшего такое решение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2934,55 +2860,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3308,31 +3234,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>