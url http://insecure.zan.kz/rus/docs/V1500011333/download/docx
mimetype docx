--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9b2760c" w14:textId="9b2760c">
+    <w:p w14:paraId="f19279c" w14:textId="f19279c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5548,190 +5548,272 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="93"/>
+    <w:bookmarkStart w:name="z662" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-2. Оператор ЕИС обеспечивает предоставление оператору технического осмотра услуги единой информационной системы обязательного технического осмотра механических транспортных средств и прицепов к ним на основании договора на оказание услуг единой информационной системы обязательного технического осмотра механических транспортных средств и прицепов к ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 29-2 в соответствии с приказом Министра транспорта РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Проведение обязательного технического осмотра включает в себя два этапа: подготовительный и основной.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z79" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z79" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. В ходе подготовительного этапа проведения обязательного технического осмотра:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z124" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z124" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) устанавливается марка, модель и модификация транспортного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z125" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z125" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) устанавливается цвет транспортного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z126" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z126" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проверяются наличие регистрационных знаков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z127" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z127" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) устанавливается наличие внесенных изменений в конструкцию транспортного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z128" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z128" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сверяются (сопоставляются) полученные результаты с данными свидетельства о государственной регистрации транспортного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6112,1150 +6194,1150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="100"/>
+    <w:bookmarkStart w:name="z41" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Основной этап проведения обязательного технического осмотра содержит проверку в отношении комплектности, предельных значений параметров, характеризующих отдельные свойства эксплуатационной безопасности, ограничения допускаемых в эксплуатации износов (деформаций) отдельных компонентов, норм, характеризующих ограничения допустимых пределов изменения конструкции автотранспортных средств, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z132" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z132" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тормозного управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z133" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z133" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эффективности действия рабочей тормозной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z134" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z134" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эффективности действия стояночной тормозной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z135" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z135" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       функционирования сигнализаторов антиблокировочных тормозных систем (в случае, если предусмотрено конструкцией транспортного средства);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z136" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z136" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       состояния элементов тормозных систем и герметичность тормозного привода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z137" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z137" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рулевого управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z138" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z138" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       механического состояния и функционирования рулевого механизма и картера его крепления, рулевого привода, рулевого колеса и рулевой колонки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z139" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z139" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       суммарного люфта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z140" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z140" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обзорности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z141" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z141" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поля обзора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z142" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z142" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       состояния стекол;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z143" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z143" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       состояния и крепления зеркал заднего вида;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z144" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z144" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стеклоочистителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z145" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z145" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стеклоомывателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z146" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z146" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) количества, расположения, цвета, углов видимости, состояния, функционирования и характеристик внешних световых приборов, отражателей и электрического оборудования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z147" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z147" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фар дальнего и ближнего света;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z148" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z148" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       передних и задних габаритных (боковых) огней, боковых сигнальных фонарей; сигналов торможения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z149" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z149" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       указателей поворота;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z150" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z150" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       передних и задних противотуманных фар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z151" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z151" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фонарей заднего хода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z152" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z152" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лампочек освещения заднего номерного знака;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z153" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z153" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аварийной сигнализации (в случае, если предусмотрено конструкцией транспортного средства);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z154" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z154" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оптических элементов в том числе, бесцветных или окрашенных деталей и пленок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z155" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z155" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) колес, шин и подвески:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z156" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z156" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       повреждения и износа протектора шин;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z157" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z157" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       механического состояния элементов подвески и их крепления (рессор, амортизаторов, рычагов подвески, шарнирных элементов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z158" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z158" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       состояния дисков и ободьев колес, наличия элементов их крепления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z159" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z159" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) состояния и функционирования шасси и элементов крепления к шасси (раме) агрегатов и узлов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z160" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z160" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выхлопных труб и глушителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z161" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z161" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сцепных устройств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z162" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z162" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пола (только в отношении автобусов, микроавтобусов и такси);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z163" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z163" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сиденья водителя и пассажиров, системы вентиляции, обогрева (только в отношении автобусов, микроавтобусов и такси);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z164" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z164" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бамперов, устройств для защиты от брызг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z165" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z165" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) состояния и функционирования прочего оборудования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z166" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z166" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детских удерживающих устройств и мест их крепления при их наличии, звукового сигнала, спидометра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z167" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z167" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличия: ремней безопасности,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z168" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z168" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       средств пожаротушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z169" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z169" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       знаков аварийной остановки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z170" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z170" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аптечки для оказания первой медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z171" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z171" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) состояния и функционирования газобаллонного оборудования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z172" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z172" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       соответствие системы питания газобаллонных транспортных средств требованиям технического регламента Таможенного союза 018/2011 "О безопасности колесных транспортных средств", утвержденном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Евразийской экономической комиссии от 9 декабря 2011 года № 877 "О принятии технического регламента Таможенного союза "О безопасности колесных транспортных средств";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z173" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z173" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствие утечки газа из элементов газобаллонного оборудования и в местах их соединений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z174" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z174" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       целостность конструкции и компонентов установленного газобаллонного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z175" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z175" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие серийного номера и обозначений "Сжиженный нефтяной газ" (СНГ) или "Компримированный природный газ" (КПГ), четко нанесенного нестираемым образом на каждый газовый баллон, установленный на транспортном средстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z176" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z176" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) факторов, связанных с воздействием на окружающую среду:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z177" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z177" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отработавших газов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z178" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z178" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утечки топлива и эксплуатационных жидкостей (моторное и трансмиссионное масло, тормозная, гидравлическая и охлаждающая жидкость);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z179" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z179" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) соответствие дополнительным требованиям специализированных и специальных транспортных средств, установленным техническим регламентом Таможенного союза ТР ТС 018/2011 "О безопасности колесных транспортных средств", утвержденном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Евразийской экономической комиссии от 9 декабря 2011 года № 877 "О принятии технического регламента Таможенного союза "О безопасности колесных транспортных средств";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z180" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z180" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) состояние рамы, кузова:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z181" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z181" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие дополнительного оборудования и аэрографических трехмерных рисунков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z182" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z182" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соответствие колесной базы, габаритов и линейных размеров конструктивным параметрам предприятия-изготовителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z183" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z183" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       состояние кабины, рамы, подрамника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7274,70 +7356,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="153"/>
+    <w:bookmarkStart w:name="z184" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-1. Газобаллонное оборудование на транспортных средствах в специально уполномоченных организациях подвергается периодическим испытаниям с периодичностью, совпадающей с периодичностью освидетельствования баллонов, установленной изготовителем баллонов и указанной в паспорте на баллон (баллоны). По результатам периодических испытаний специально уполномоченные организации оформляют свидетельство о проведении периодических испытаний газобаллонного оборудования, установленного на транспортном средстве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7356,130 +7438,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="154"/>
+    <w:bookmarkStart w:name="z42" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Основной этап проведения обязательного технического осмотра выполняются без разборки и снятия частей транспортного средства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z43" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z43" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Техническое состояние прицепов и полуприцепов проверяется в составе автопоезда, так и в расцепленном состоянии (для контроля исправности тягово-сцепного устройства и блокировки тормозов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z44" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z44" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. По результатам проведения обязательного технического осмотра транспортного средства оператором технического осмотра составляется диагностическая карта технического осмотра по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее - диагностическая карта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7498,110 +7580,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="157"/>
+    <w:bookmarkStart w:name="z45" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Диагностическая карта подписывается руководителем оператора технического осмотра или уполномоченным на это лицом, скрепляется печатью оператора технического осмотра и выдается владельцу транспортного средства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z46" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z46" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Заполнение диагностической карты проводится оператором технического осмотра в электронном виде в специализированном программном обеспечении, осуществляющем информационное взаимодействие с единой информационной системой обязательного технического осмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z47" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z47" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Стационарные и мобильные линии технического осмотра оснащаются программно-аппаратным комплексом со специализированным программным обеспечением, осуществляющим информационное взаимодействие с единой информационной системой обязательного технического осмотра для формирования, хранения и автоматической передачи информации и сведений о результатах проведения обязательного технического осмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При формировании, хранении и автоматической передачи информаций и сведений о результатах проведения обязательного технического осмотра программно-аппаратным комплексом со специализированным программным обеспечением учитываются Единые требования в области информационно-коммуникационных технологий и обеспечения информационной безопасности, утвержденные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7658,70 +7740,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="160"/>
+    <w:bookmarkStart w:name="z48" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Единая система управления линии обязательного технического осмотра централизованна, объединена по единому цифровому протоколу и отвечает следующим требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имеет установленное программное обеспечение для управления контрольно-диагностическим оборудованием;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7732,130 +7814,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) функционирует на основе цифрового протокола;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) располагает интерфейсом на официальном и (или) государственном языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="161"/>
+    <w:bookmarkStart w:name="z49" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Программно-аппаратный комплекс, включает в себя компьютерное оборудование с возможностью передачи информации и сведений, а также средства фиксации транспортного средства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z229" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z229" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка тормозной системы транспортного средства обеспечивается на роликовом тормозном стенде с фото фиксацией. Средства фотофиксации размещаются в месте, с которого обеспечивается одновременный обзор государственного регистрационного номерного знака, а также передней и задней оси транспортного средства, прицепа (полуприцепа), находящейся на роликах тормозного стенда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z230" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z230" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Процесс проведения обязательного технического осмотра фиксируется средством фото и видеофиксации, обеспечивающим идентификацию транспортного средства по государственному регистрационному номерному знаку. Средство видеофиксации размещается на месте, с которого обеспечивается обзор всей линий технического осмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z231" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z231" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператор технического осмотра обеспечивает архивное хранение видеофайла ежедневной записи всей процедуры проверок обязательного технического осмотра транспортных средств и фотофиксации в течение шести месяцев с момента проведения обязательного технического осмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7874,168 +7956,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="165"/>
+    <w:bookmarkStart w:name="z50" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. По результатам проведения обязательного технического осмотра, через специализированное программное обеспечение в единую информационную систему обязательного технического осмотра передается информация о владельце транспортного средства, транспортном средстве, результатах проведения обязательного технического осмотра, выданных диагностических карт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z51" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z51" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Если по результатам проведения обязательного технического осмотра не выявлены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>неисправности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и условия, при которых не допускается эксплуатация транспортных средств, обязательный технический осмотр считается пройденным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В этом случае владельцу транспортного средства выдается диагностическая карта с указанием срока прохождения следующего обязательного технического осмотра в соответствии с установленной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>периодичностью</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> прохождения обязательного технического осмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="167"/>
+    <w:bookmarkStart w:name="z52" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Если по результатам проведения обязательного технического осмотра выявлены неисправности и условия, при которых не допускается эксплуатация транспортных средств, обязательный технический осмотр признается не пройденным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В этом случае владельцу транспортного средства выдается диагностическая карта с указанием неисправностей и по требованию владельца транспортного средства выдается протокол полученных результатов проверки средствами измерений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8072,110 +8154,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="168"/>
+    <w:bookmarkStart w:name="z232" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43-1. Оператор ЕИС аннулирует диагностическую карту технического осмотра, по которому установлено нарушение порядка проведения обязательного технического осмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z661" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z661" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператор ЕИС аннулирует диагностическую карту технического осмотра транспортного средства в случае совершения дорожно-транспортного происшествия с возникновением неисправностей, при которых запрещена эксплуатация транспортных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z233" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z233" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При аннулировании диагностической карты, Оператор ЕИС информирует владельца транспортного средства о необходимости повторного прохождения технического осмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8214,110 +8296,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 05.04.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="171"/>
+    <w:bookmarkStart w:name="z53" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. После устранения выявленных неисправностей и условий, при которых не допускается эксплуатация транспортного средства, владелец транспортного средства представляет его для повторного проведения обязательного технического осмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z54" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z54" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Повторный обязательный технический осмотр транспортного средства проводится в центре технического осмотра, где проводился первый обязательный технический осмотр или в ином центре технического осмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z55" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z55" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. При повторном обязательном техническом осмотре транспортного средства в центре технического осмотра, где проводился первый обязательный технический осмотр, обязательный технический осмотр производится только по тем позициям, которые не отвечали установленным критериям и об этом было указано в диагностической карте или протоколе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В этом случае оператором технического осмотра оплата взимается только за проверку тех позиций, которые проверяются вновь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8410,128 +8492,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="174"/>
+    <w:bookmarkStart w:name="z56" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        47. Операторам технического осмотра не допускается отказывать владельцу транспортного средства в проведении повторного обязательного технического осмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z57" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z57" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Максимальный срок предъявления владельцем транспортного средства на повторный обязательный технический осмотр после обнаружения неисправностей, при проведении обязательного технического осмотра составляет десять календарных дней со дня прохождения первого обязательного технического осмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По истечении десяти календарных дней проверка состояния транспортных средства на соответствие требованиям, установленным настоящими Правилами, осуществляется на общих основаниях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="176"/>
+    <w:bookmarkStart w:name="z58" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Если при проведении повторного обязательного технического осмотра установлено, что выявленные ранее и указанные в диагностической карте неисправности или условия, при которых не допускается эксплуатация транспортных средств, не устранены, составляется диагностическая карта, в которой указываются результаты повторного обязательного технического осмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае совершения дорожно-транспортного происшествия с возникновением неисправностей, при которых запрещена эксплуатация транспортных средств, должностные лица, осуществляющие государственный контроль в сфере обеспечения безопасности дорожного движения направляют транспортное средство на повторный обязательный технический осмотр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8568,70 +8650,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="177"/>
+    <w:bookmarkStart w:name="z59" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. При утере или порче диагностической карты, в которой указан срок прохождения, следующего обязательного технического осмотра в соответствии с установленной периодичностью прохождения обязательного технического осмотра, владелец транспортного средства обращается к оператору технического осмотра, ранее выдавшему утерянную или испорченную диагностическую карту, с заявлением о выдаче дубликата диагностической карты взамен утерянной или испорченной диагностической карты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператор технического осмотра в течение 15 минут осуществляет выдачу диагностической карты взамен утерянной или испорченной диагностической карты без проведения обязательного технического осмотра транспортного средства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8704,282 +8786,282 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="178"/>
+    <w:bookmarkStart w:name="z60" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Оператором технического осмотра информация о результатах проведения обязательного технического осмотра транспортных средств передается в единую информационную систему обязательного технического осмотра со следующей периодичностью:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для стационарной линии технического осмотра - ежедневно в режиме реального времени;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для мобильной линии технического осмотра - один раз в два календарных дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="179"/>
+    <w:bookmarkStart w:name="z97" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок функционирования единой информационной системы обязательного технического осмотра механических транспортных средств и прицепов к ним</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 4 в соответствии с приказом Министра индустрии и инфраструктурного развития РК от 05.08.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 614</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.10.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="180"/>
+    <w:bookmarkStart w:name="z98" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Для обеспечения достоверности сведений единой информационной системы обязательного технического осмотра механических транспортных средств и прицепов к ним Оператор ЕИС, совместно с представителями отраслевых Ассоциации и Общественных Объединении, один раз в полугодие проводит мониторинг работы всех специализированных программных обеспечении на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z234" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z234" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) соответствие установленным требованиям к специализированным программным обеспечениям, осуществляющим информационное взаимодействие с единой информационной системой обязательного технического осмотра механических транспортных средств и прицепов к ним (далее – Требования), утверждаемому в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5-5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О дорожном движении" и отсутствие программных закладок, обеспечивающих использование специализированного программного обеспечения способом, запрещенным установленными Требованиями, в том числе позволяющих включить ручной ввод данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z235" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z235" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) готовность исходного кода к непосредственной компиляции и сборке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z236" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z236" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оператор ЕИС по результатам мониторинга оформляет заключение о соответствии и/или несоответствии специализированного программного обеспечения установленным требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан "Об утверждении требований к специализированным программным обеспечениям, осуществляющим информационное взаимодействие с единой информационной системой обязательного технического осмотра механических транспортных средств и прицепов к ним" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 19090).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9008,213 +9090,355 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="184"/>
+    <w:bookmarkStart w:name="z101" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. В целях обеспечения достоверности сведений единой информационной системы обязательного технического осмотра механических транспортных средств и прицепов к ним Оператору ЕИС не допускается принимать сведения от специализированного программного обеспечения несоответствующие установленным Требованиям и от модулей, контроллеров, датчиков искажающие данные передаваемые с контрольно-диагностических оборудований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z238" w:id="186"/>
+    <w:bookmarkStart w:name="z239" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53-1. Оператор ЕИС в единой информационной системе обязательного технического осмотра механических транспортных средств и прицепов к ним обеспечивает работу функционала, обеспечивающего:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       автоматический отказ в формировании и выдаче диагностической карты при отсутствии легитимности сведений о транспортном средстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z239" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       автоматическое распознавание факта выдачи фиктивной диагностической карты технического осмотра.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператором ЕИС не допускается оказание услуг единой информационной системы обязательного технического осмотра механических транспортных средств и прицепов к ним оператору технического осмотра при выявлении факта проведения технического осмотра транспортного средства с нарушением требований настоящих Правил, выраженных в:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      непредставлении сведений в единую информационную систему обязательного технического осмотра механических транспортных средств и прицепов к ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неуведомлении либо несвоевременном уведомлении в течение 10 рабочих дней со дня изменения места нахождения центра технического осмотра;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствии на информационном стенде в помещении для приема документов владельцев транспортных средств графика проведения обязательного технического осмотра в регионе деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      составлении и выдаче диагностической карты технического осмотра, не соответствующей утвержденной уполномоченным органом в области транспорта и коммуникаций форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При устранении выявленных нарушений требований, указанных в настоящем пункте, оператор технического осмотра предоставляет оператору ЕИС информацию об устранении выявленных нарушений с приложением материалов, доказывающих факт устранения нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После подтверждения оператором ЕИС устранения выявленных нарушений оператору технического осмотра, предусмотренного абзаца девять настоящего пункта, оказываются услуги единой информационной системы обязательного технического осмотра механических транспортных средств и прицепов к ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 53-1 в соответствии с приказом и.о. Министра индустрии и инфраструктурного развития РК от 26.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 298</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра транспорта РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z240" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53-2. Оператор ЕИС для проведения не менее двух раз в неделю объективного мониторинга поступающих данных в единую информационную систему обязательного технического осмотра о результатах проведения технического осмотра транспортных средств создает рабочую группу из числа отраслевых ассоциации и организации в области транспорта, а также с представителями правоохранительных органов (по согласованию).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z241" w:id="189"/>
+    <w:bookmarkStart w:name="z241" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результаты мониторинга оформляются актом проверки диагностических карт согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9229,111 +9453,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписываемый всеми членами рабочей группы и предоставляемый в уполномоченный орган в области транспорта для дальнейшего принятия мер, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z242" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор ЕИС на основании акта рабочей группы принимает меры в соответствии с требованиями пунктов 6-4 и 43-1 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z242" w:id="190"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z243" w:id="191"/>
+    <w:bookmarkStart w:name="z243" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган в области транспорта на основании предоставленного акта рабочей группы направляет указание в территориальные органы транспортного контроля, в отношении операторов технического осмотра, для проведения проверки в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и привлечения к административной ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9352,110 +9576,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="192"/>
+    <w:bookmarkStart w:name="z102" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. При соблюдении условий, предусмотренных пунктом 52 настоящих Правил, Оператор ЕИС генерирует для данной версии специализированного программного обеспечения идентификационный ключ для подключения к единой информационной системе обязательного технического осмотра механических транспортных средств и прицепов к ним. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z244" w:id="193"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z244" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54-1. При несоблюдении условий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, Оператором ЕИС не запускает действующий идентификационный ключ, предназначенный для данного специализированного программного обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9474,304 +9698,304 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="194"/>
+    <w:bookmarkStart w:name="z103" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. После генерации идентификационного ключа и включения его в зашифрованном виде в исходный программный код специализированного программного обеспечения Оператор ЕИС производит окончательную компиляцию и сборку исходного программного кода специализированного программного обеспечения в комплект исполняемых файлов, предназначенных для выполнения на рабочих станциях центров технического осмотра. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z104" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. После компиляции и сборки конечного специализированного программного обеспечения с интегрированным в него в зашифрованном виде идентификационным ключом, с исполняемых файлов специализированного программного обеспечения (в том числе, библиотек DLL) снимается хеш-сумма, которая идентифицирует версию и состояние исполняемых файлов специализированного программного обеспечения для проведения последующих проверок и использовании в служебных полях диагностической карты.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z104" w:id="195"/>
-[...15 lines deleted...]
-      56. После компиляции и сборки конечного специализированного программного обеспечения с интегрированным в него в зашифрованном виде идентификационным ключом, с исполняемых файлов специализированного программного обеспечения (в том числе, библиотек DLL) снимается хеш-сумма, которая идентифицирует версию и состояние исполняемых файлов специализированного программного обеспечения для проведения последующих проверок и использовании в служебных полях диагностической карты.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Оператором ЕИС устанавливается непосредственное значение модификатора, который передает хеш-функций вместе с паролем и используется для защиты от перебора по словарю и атак с использованием радужных таблиц, а также сокрытия одинаковых паролей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z105" w:id="196"/>
-[...15 lines deleted...]
-      57. Оператором ЕИС устанавливается непосредственное значение модификатора, который передает хеш-функций вместе с паролем и используется для защиты от перебора по словарю и атак с использованием радужных таблиц, а также сокрытия одинаковых паролей.</w:t>
+    <w:bookmarkStart w:name="z245" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Непосредственное значение модификатора устанавливается Оператором ЕИС и не подлежит передаче.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z245" w:id="197"/>
-[...15 lines deleted...]
-      Непосредственное значение модификатора устанавливается Оператором ЕИС и не подлежит передаче.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 57 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 26.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 298</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. При выявлении несоответствия специализированного программного обеспечения установленным Требованиям Оператор ЕИС исключает возможности передачи данных от данного специализированного программного обеспечения, в единую информационную систему обязательного технического осмотра механических транспортных средств и прицепов к ним.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 58 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 26.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 298</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 57 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 26.04.2023 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="198"/>
-[...15 lines deleted...]
-      58. При выявлении несоответствия специализированного программного обеспечения установленным Требованиям Оператор ЕИС исключает возможности передачи данных от данного специализированного программного обеспечения, в единую информационную систему обязательного технического осмотра механических транспортных средств и прицепов к ним.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Оператор ЕИС информирует уполномоченный орган в области транспорта о соответствии или несоответствии специализированного программного обеспечения установленным Требованиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10003,303 +10227,303 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сил, других войск и воинских</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>формирований</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z247" w:id="200"/>
+    <w:bookmarkStart w:name="z247" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диагностическая карта технического осмотра № ___</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z248" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Certificate of periodic technical inspection</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z248" w:id="201"/>
-[...15 lines deleted...]
-      Certificate of periodic technical inspection</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 - в редакции приказа и.о. Министра индустрии и инфраструктурного развития РК от 26.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 298</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицевая сторона</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="203"/>
+          <w:bookmarkStart w:name="z250" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оператор технического осмотра (наименование и адрес оператора):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
+          <w:bookmarkEnd w:id="202"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="204"/>
+          <w:bookmarkStart w:name="z252" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Первичная проверка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="204"/>
+          <w:bookmarkEnd w:id="203"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10311,70 +10535,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Повторная проверка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="205"/>
+          <w:bookmarkStart w:name="z254" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фотография</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="205"/>
+          <w:bookmarkEnd w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10429,80 +10653,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z259" w:id="206"/>
+          <w:bookmarkStart w:name="z259" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственный</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="206"/>
+          <w:bookmarkEnd w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10574,80 +10798,80 @@
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z265" w:id="207"/>
+          <w:bookmarkStart w:name="z265" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Собственник транспортного</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="207"/>
+          <w:bookmarkEnd w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 средства:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10691,80 +10915,80 @@
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z270" w:id="208"/>
+          <w:bookmarkStart w:name="z270" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Идентификационный номер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:bookmarkEnd w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (VIN):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10808,80 +11032,80 @@
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z275" w:id="209"/>
+          <w:bookmarkStart w:name="z275" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Марка, модель:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -10907,80 +11131,80 @@
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z279" w:id="210"/>
+          <w:bookmarkStart w:name="z279" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Год выпуска:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="210"/>
+          <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11006,80 +11230,80 @@
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z283" w:id="211"/>
+          <w:bookmarkStart w:name="z283" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Свидетельство о</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:bookmarkEnd w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11151,80 +11375,80 @@
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z289" w:id="212"/>
+          <w:bookmarkStart w:name="z289" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер кузова:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11250,80 +11474,80 @@
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z293" w:id="213"/>
+          <w:bookmarkStart w:name="z293" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер рамы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11349,80 +11573,80 @@
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z297" w:id="214"/>
+          <w:bookmarkStart w:name="z297" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер двигателя:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="214"/>
+          <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11448,80 +11672,80 @@
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z301" w:id="215"/>
+          <w:bookmarkStart w:name="z301" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Категория транспортного</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
+          <w:bookmarkEnd w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 средства:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11596,70 +11820,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z307" w:id="216"/>
+          <w:bookmarkStart w:name="z307" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проверяемые параметры</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
+          <w:bookmarkEnd w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и предъявляемые требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12065,80 +12289,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z323" w:id="217"/>
+          <w:bookmarkStart w:name="z323" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>I. Тормозные системы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="217"/>
+          <w:bookmarkEnd w:id="216"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12295,80 +12519,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z330" w:id="218"/>
+          <w:bookmarkStart w:name="z330" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
+          <w:bookmarkEnd w:id="217"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12561,175 +12785,175 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z338" w:id="219"/>
+          <w:bookmarkStart w:name="z338" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
+          <w:bookmarkEnd w:id="218"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z339" w:id="220"/>
+          <w:bookmarkStart w:name="z339" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соответствие разности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тормозных сил установленным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z341" w:id="221"/>
+          <w:bookmarkStart w:name="z341" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Внешние</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
+          <w:bookmarkEnd w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 световые приборы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12759,90 +12983,90 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z344" w:id="222"/>
+          <w:bookmarkStart w:name="z344" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Соответствие предельно допустимого уровня шума выпуска отработавших газов транспортного средства установленным техническим регламентом Таможенного союза ТР ТС 018/2011 "О безопасности колесных транспортных средств", утвержденном </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Решением</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Евразийской экономической комиссии от 9 декабря 2011 года № 877 "О принятии технического регламента Таможенного союза "О безопасности колесных транспортных средств</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12868,80 +13092,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z348" w:id="223"/>
+          <w:bookmarkStart w:name="z348" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
+          <w:bookmarkEnd w:id="222"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13134,80 +13358,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z356" w:id="224"/>
+          <w:bookmarkStart w:name="z356" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
+          <w:bookmarkEnd w:id="223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13400,80 +13624,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z364" w:id="225"/>
+          <w:bookmarkStart w:name="z364" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
+          <w:bookmarkEnd w:id="224"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13666,80 +13890,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z372" w:id="226"/>
+          <w:bookmarkStart w:name="z372" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
+          <w:bookmarkEnd w:id="225"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13933,80 +14157,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z380" w:id="227"/>
+          <w:bookmarkStart w:name="z380" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>II. Рулевое управление</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="227"/>
+          <w:bookmarkEnd w:id="226"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14128,80 +14352,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z386" w:id="228"/>
+          <w:bookmarkStart w:name="z386" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="228"/>
+          <w:bookmarkEnd w:id="227"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14394,80 +14618,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z394" w:id="229"/>
+          <w:bookmarkStart w:name="z394" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="229"/>
+          <w:bookmarkEnd w:id="228"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14660,80 +14884,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z402" w:id="230"/>
+          <w:bookmarkStart w:name="z402" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="230"/>
+          <w:bookmarkEnd w:id="229"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14926,80 +15150,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z410" w:id="231"/>
+          <w:bookmarkStart w:name="z410" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="231"/>
+          <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15193,80 +15417,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z418" w:id="232"/>
+          <w:bookmarkStart w:name="z418" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>III. Обзорность</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
+          <w:bookmarkEnd w:id="231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15443,80 +15667,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z425" w:id="233"/>
+          <w:bookmarkStart w:name="z425" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="233"/>
+          <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15632,70 +15856,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z430" w:id="234"/>
+          <w:bookmarkStart w:name="z430" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="234"/>
+          <w:bookmarkEnd w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VIII. Состояние рамы,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15711,80 +15935,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z433" w:id="235"/>
+          <w:bookmarkStart w:name="z433" w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="235"/>
+          <w:bookmarkEnd w:id="234"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15796,70 +16020,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие форсунки стеклоомывателя ветрового стекла и обеспечение стеклоомывателем подачи жидкости в зоны очистки стекла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z435" w:id="236"/>
+          <w:bookmarkStart w:name="z435" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Двигатель и его</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="236"/>
+          <w:bookmarkEnd w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15962,80 +16186,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z441" w:id="237"/>
+          <w:bookmarkStart w:name="z441" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="237"/>
+          <w:bookmarkEnd w:id="236"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16228,80 +16452,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z449" w:id="238"/>
+          <w:bookmarkStart w:name="z449" w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="238"/>
+          <w:bookmarkEnd w:id="237"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16474,203 +16698,203 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Состояние кабины, рамы, подрамника</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z457" w:id="239"/>
+    <w:bookmarkStart w:name="z457" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оборотная сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z458" w:id="240"/>
+          <w:bookmarkStart w:name="z458" w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Результаты диагностирования</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="240"/>
+          <w:bookmarkEnd w:id="239"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z460" w:id="241"/>
+          <w:bookmarkStart w:name="z460" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Проверка параметров, по которым установлено несоответствие</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="241"/>
+          <w:bookmarkEnd w:id="240"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16688,80 +16912,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z463" w:id="242"/>
+          <w:bookmarkStart w:name="z463" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нижняя граница</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="242"/>
+          <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18209,80 +18433,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z517" w:id="243"/>
+          <w:bookmarkStart w:name="z517" w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Визуальная проверка параметров, по которым установлено</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="243"/>
+          <w:bookmarkEnd w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 несоответствие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18313,80 +18537,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z521" w:id="244"/>
+          <w:bookmarkStart w:name="z521" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Предмет проверки (узел, деталь, агрегат)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="244"/>
+          <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19260,134 +19484,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z557" w:id="245"/>
+          <w:bookmarkStart w:name="z557" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Данные транспортного средства</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="245"/>
+          <w:bookmarkEnd w:id="244"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z559" w:id="246"/>
+          <w:bookmarkStart w:name="z559" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Масса без нагрузки:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="246"/>
+          <w:bookmarkEnd w:id="245"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19405,80 +19629,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z562" w:id="247"/>
+          <w:bookmarkStart w:name="z562" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тип топлива:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="247"/>
+          <w:bookmarkEnd w:id="246"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19496,248 +19720,248 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z565" w:id="248"/>
+          <w:bookmarkStart w:name="z565" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заключение о соответствии/ несоответствии требованиям безопасности дорожного движения (ненужное зачеркнуть)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
+          <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z566" w:id="249"/>
+          <w:bookmarkStart w:name="z566" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соответствует</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="249"/>
+          <w:bookmarkEnd w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 matches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z568" w:id="250"/>
+          <w:bookmarkStart w:name="z568" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не соответствует</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="250"/>
+          <w:bookmarkEnd w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 does not match</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z571" w:id="251"/>
+          <w:bookmarkStart w:name="z571" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пункты диагностической карты, требующие повторной проверки:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="251"/>
+          <w:bookmarkEnd w:id="250"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19751,80 +19975,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z574" w:id="252"/>
+          <w:bookmarkStart w:name="z574" w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата выдачи диагностической карты:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="252"/>
+          <w:bookmarkEnd w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___" _______ 20____ год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19897,80 +20121,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z579" w:id="253"/>
+          <w:bookmarkStart w:name="z579" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Срок следующего прохождения обязательного технического осмотра:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="253"/>
+          <w:bookmarkEnd w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___" _______ 20____ год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20035,80 +20259,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z584" w:id="254"/>
+          <w:bookmarkStart w:name="z584" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Изменения собственника транспортного средства и (или) государственного регистрационного номерного знака</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="254"/>
+          <w:bookmarkEnd w:id="253"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20122,70 +20346,70 @@
               </w:rPr>
               <w:t>
 Собственник транспортного средства:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z586" w:id="255"/>
+          <w:bookmarkStart w:name="z586" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МП_________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="255"/>
+          <w:bookmarkEnd w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата_______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20445,242 +20669,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сил, других войск и воинских</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>формирований</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z594" w:id="256"/>
+    <w:bookmarkStart w:name="z594" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" _______ 20__ года №___</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z595" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт проверки диагностических карт</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z595" w:id="257"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2 в соответствии с приказом и.о. Министра индустрии и инфраструктурного развития РК от 26.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 298</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z596" w:id="258"/>
+    <w:bookmarkStart w:name="z596" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заседание рабочей группы по проведению мониторинга сведений, предоставленных операторами/центрами/стационарными линиями технического осмотра о результатах проведения обязательного технического осмотра в "Единую информационную систему обязательного технического осмотра" (далее ЕИС "Техосмотр") </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z597" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ходе заседания рабочей группы были рассмотрены сведения о результатах проведения обязательного технического осмотра, предоставивших в ЕИС "Техосмотр" следующими операторами/центрами/стационарными линиями технического осмотра:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z597" w:id="259"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="259"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z598" w:id="260"/>
+          <w:bookmarkStart w:name="z598" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20912,80 +21136,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z607" w:id="261"/>
+          <w:bookmarkStart w:name="z607" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
+          <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21169,222 +21393,222 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z616" w:id="262"/>
+    <w:bookmarkStart w:name="z616" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z617" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение: В результате проверки, рабочей группой принято решение, что сведения, предоставленные оператором/центром/стационарной линией о результатах проведения обязательного технического осмотра в ЕИС "Техосмотр" от ___ операторов технического осмотра недостоверны.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z617" w:id="263"/>
-[...15 lines deleted...]
-      Заключение: В результате проверки, рабочей группой принято решение, что сведения, предоставленные оператором/центром/стационарной линией о результатах проведения обязательного технического осмотра в ЕИС "Техосмотр" от ___ операторов технического осмотра недостоверны.</w:t>
+    <w:bookmarkStart w:name="z618" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итого проверено ___ ДК из них с нарушениями составляет ____ ДК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z618" w:id="264"/>
-[...15 lines deleted...]
-      Итого проверено ___ ДК из них с нарушениями составляет ____ ДК.</w:t>
+    <w:bookmarkStart w:name="z619" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ввиду этого, в уполномоченный орган в сфере технического осмотра Республики Казахстан будет направлено рекомендательное письмо о выявленных признаках нарушений правил проведения технического осмотра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z619" w:id="265"/>
-[...15 lines deleted...]
-      Ввиду этого, в уполномоченный орган в сфере технического осмотра Республики Казахстан будет направлено рекомендательное письмо о выявленных признаках нарушений правил проведения технического осмотра.</w:t>
+    <w:bookmarkStart w:name="z620" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены рабочей группы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z620" w:id="266"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="266"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z621" w:id="267"/>
+          <w:bookmarkStart w:name="z621" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
+          <w:bookmarkEnd w:id="266"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21472,80 +21696,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z626" w:id="268"/>
+          <w:bookmarkStart w:name="z626" w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="268"/>
+          <w:bookmarkEnd w:id="267"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21621,80 +21845,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z631" w:id="269"/>
+          <w:bookmarkStart w:name="z631" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="269"/>
+          <w:bookmarkEnd w:id="268"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21770,80 +21994,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z636" w:id="270"/>
+          <w:bookmarkStart w:name="z636" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="270"/>
+          <w:bookmarkEnd w:id="269"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22068,68 +22292,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 марта 2015 года № 329</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="271"/>
+    <w:bookmarkStart w:name="z78" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Периодичность прохождения обязательного технического осмотра механических транспортных средств и прицепов к ним, за исключением механических транспортных средств и прицепов к ним Вооруженных Сил, других войск и воинских формирований</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок в редакции приказа Министра индустрии и инфраструктурного развития РК от 05.08.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22162,286 +22386,286 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Периодичность прохождения обязательного технического осмотра механических транспортных средств и прицепов к ним в редакции приказа Министра по инвестициям и развитию РК от 31.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="272"/>
+    <w:bookmarkStart w:name="z63" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Обязательный технический осмотр механических транспортных средств и прицепов к ним, проводится в центрах технического осмотра со следующей периодичностью:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z192" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) каждые 12 месяцев – категорий M1, возраст которых более 7 лет, включая год выпуска, не используемых в предпринимательской деятельности в сфере автомобильного транспорта, N1-3, O1-4, L1-7 возраст которых более 1 года, включая год выпуска, а также специальные и специализированные транспортные средства, за исключением предназначенных и оборудованных для перевозки опасных грузов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z192" w:id="273"/>
-[...15 lines deleted...]
-      1) каждые 12 месяцев – категорий M1, возраст которых более 7 лет, включая год выпуска, не используемых в предпринимательской деятельности в сфере автомобильного транспорта, N1-3, O1-4, L1-7 возраст которых более 1 года, включая год выпуска, а также специальные и специализированные транспортные средства, за исключением предназначенных и оборудованных для перевозки опасных грузов;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) каждые шесть месяцев – категорий M1, используемые в предпринимательской деятельности в сфере автомобильного транспорта, М2, М3, N, оборудованные для перевозки людей, а также категорий M1, N1-3, и O1-4, предназначенные и оборудованные для перевозки опасных грузов, возраст которых более 1 года, включая год выпуска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z193" w:id="274"/>
-[...15 lines deleted...]
-      2) каждые шесть месяцев – категорий M1, используемые в предпринимательской деятельности в сфере автомобильного транспорта, М2, М3, N, оборудованные для перевозки людей, а также категорий M1, N1-3, и O1-4, предназначенные и оборудованные для перевозки опасных грузов, возраст которых более 1 года, включая год выпуска.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра транспорта РК от 07.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 05.04.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Срок прохождения последующего обязательного технического осмотра механических транспортных средств и прицепов к ним исчисляется от даты прохождения первичного обязательного технического осмотра в соответствии с установленной периодичностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:p>
-[...77 lines deleted...]
-      2. Срок прохождения последующего обязательного технического осмотра механических транспортных средств и прицепов к ним исчисляется от даты прохождения первичного обязательного технического осмотра в соответствии с установленной периодичностью.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Транспортные средства категории М</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, в случае если произведение предусмотренного конструкцией числа пассажиров на условную массу одного пассажира (75 кг) не превышает расчетную массу перевозимого одновременно с пассажирами груза проходят обязательный технический осмотр в соответствии с периодичностью, установленной для категорий N.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z65" w:id="276"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22767,31 +22991,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>