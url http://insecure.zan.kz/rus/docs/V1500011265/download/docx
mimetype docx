--- v0 (2025-10-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="52de059" w14:textId="52de059">
+    <w:p w14:paraId="203744a" w14:textId="203744a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -300,50 +300,156 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается исключить приказом Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копии на официальное опубликование в периодические печатные издания и в информационно-правовую систему "Әділет";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -384,93 +490,94 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3590"/>
-        <w:gridCol w:w="8710"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3590" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8710" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А. Мамытбеков</w:t>
@@ -809,3474 +916,3702 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается исключить приказом Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационная система – организационно-упорядоченная совокупность информационно коммуникационных технологий, обеспечивающая централизованный учет сведений о ветеринарных отчетах в информационной системе "Единая автоматизированная система управления отраслями агропромышленного комплекса "e-Agriculture";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ведомство уполномоченного органа в области ветеринарии (далее – ведомство) – Комитет ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...15 lines deleted...]
-      2) ведомство уполномоченного органа в области ветеринарии (далее – ведомство) – Комитет ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) территориальные подразделения ведомства (далее – территориальное подразделение) – территориальные подразделения, расположенные на соответствующих административно-территориальных единицах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      3) территориальные подразделения ведомства (далее – территориальное подразделение) – территориальные подразделения, расположенные на соответствующих административно-территориальных единицах.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Ветеринарный учет и отчетность осуществляются с целью ведения мониторинга и оценки эпизоотической ситуации, ветеринарно-санитарного состояния объектов государственного ветеринарно-санитарного контроля и надзора, и соблюдения Ветеринарных (ветеринарно-санитарных) правил, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 29 июня 2015 года № 7-1/587 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11940), а также объема и эффективности проводимых ветеринарных мероприятий и представляются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      3. Ветеринарный учет и отчетность осуществляются с целью ведения мониторинга и оценки эпизоотической ситуации, ветеринарно-санитарного состояния объектов государственного ветеринарно-санитарного контроля и надзора, и соблюдения Ветеринарных (ветеринарно-санитарных) правил, утвержденных </w:t>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) физическими и юридическими лицами, осуществляющими предпринимательскую деятельность в области ветеринарии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подразделениями местных исполнительных органов областей, городов республиканского значения, столицы, осуществляющими деятельность в области ветеринарии (далее – подразделения МИО);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) государственными ветеринарными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) территориальными подразделениями, с ветеринарными контрольными постами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Ведение, представление ветеринарного учета и отчетности осуществляется по формам, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 29 июня 2015 года № 7-1/587 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11940), а также объема и эффективности проводимых ветеринарных мероприятий и представляются:</w:t>
-[...79 lines deleted...]
-      4) территориальными подразделениями, с ветеринарными контрольными постами.</w:t>
+        <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 25 февраля 2014 года № 16-07/114 "Об утверждении форм ветеринарного учета и отчетности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под  № 9342) (далее – приказ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 25 февраля 2014 года № 16-07/114 "Об утверждении форм ветеринарного учета и отчетности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под  № 9342) (далее – приказ).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ветеринарная отчетность осуществляется в информационной системе, в форме электронного документа, удостоверенного электронной цифровой подписью ответственного лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае сбоя информационной системы ветеринарная отчетность направляется получателям(ю) в бумажной форме (в виде оригинала или копии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      5. Ветеринарная отчетность осуществляется в информационной системе, в форме электронного документа, удостоверенного электронной цифровой подписью ответственного лица.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Журналы ветеринарного учета прошнуровываются, пронумеровываются, скрепляются соответственно печатью организации, осуществляющей ведение журнала:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      В случае сбоя информационной системы ветеринарная отчетность направляется получателям(ю) в бумажной форме (в виде оригинала или копии).</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подразделений МИО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      6. Журналы ветеринарного учета прошнуровываются, пронумеровываются, скрепляются соответственно печатью организации, осуществляющей ведение журнала:</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственных ветеринарных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      подразделений МИО;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      территориальными подразделениями, с ветеринарными контрольными постами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      государственных ветеринарных организаций;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Физическими и юридическими лицами, осуществляющими предпринимательскую деятельность в области ветеринарии журналы ветеринарного учета прошнуровываются, пронумеровываются и скрепляются подписью тех лиц, которые осуществляют ведение журнала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      территориальными подразделениями, с ветеринарными контрольными постами.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Записи в журналах ветеринарного учета ведутся в процессе выполнения соответствующей работы или непосредственно по ее окончанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      Физическими и юридическими лицами, осуществляющими предпринимательскую деятельность в области ветеринарии журналы ветеринарного учета прошнуровываются, пронумеровываются и скрепляются подписью тех лиц, которые осуществляют ведение журнала.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. На титульном листе журнала ветеринарного учета указывают наименование журнала, даты начала и окончания записей, фамилия, имя, отчество (при его наличии), а также должность лица ответственного за ведение соответствующего журнала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      Записи в журналах ветеринарного учета ведутся в процессе выполнения соответствующей работы или непосредственно по ее окончанию.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Журналы ветеринарного учета подлежат хранению в течение трех лет со времени окончания в них записи (за исключением подлежащего постоянному хранению журнала для записи эпизоотической ситуации административно-территориальных единиц).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      7. На титульном листе журнала ветеринарного учета указывают наименование журнала, даты начала и окончания записей, фамилия, имя, отчество (при его наличии), а также должность лица ответственного за ведение соответствующего журнала.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок ведения ветеринарного учета и представления  отчетности физическими и юридическими лицами, осуществляющими  предпринимательскую деятельность в области ветеринарии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      8. Журналы ветеринарного учета подлежат хранению в течение трех лет со времени окончания в них записи (за исключением подлежащего постоянному хранению журнала для записи эпизоотической ситуации административно-территориальных единиц).</w:t>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Физические и юридические лица, осуществляющие предпринимательскую деятельность в области ветеринарии, ведут следующие журналы ветеринарного учета в зависимости от вида осуществляемой ими предпринимательской деятельности в области ветеринарии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) журнал для записи ветеринарно-профилактических мероприятий по ветучету, форме № 1-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) журнал для регистрации заболеваний животных по ветучету, форме № 2-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) журнал учета ветеринарно-санитарной экспертизы мяса и субпродуктов в объектах осуществляющих заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения по ветучету, форме № 3-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) журнал ветеринарно-санитарной экспертизы мяса, рыбы, морепродуктов и яйца в лаборатории ветеринарно-санитарной экспертизы на объектах внутренней торговли по ветучету, форме № 4-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) журнал учета ветеринарно-санитарной экспертизы молока и молочных продуктов в лаборатории ветеринарно-санитарной экспертизы по ветучету, форме № 5-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) журнал экспертизы меда в лаборатории ветеринарно-санитарной экспертизы по ветучету, форме № 6-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Журналы, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 9 настоящих Правил, ведут лица, осуществляющие предпринимательскую деятельность по ветеринарно-санитарной экспертизе продукции и сырья животного происхождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. На основании данных журналов учета, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, физическими и юридическими лицами представляются следующие формы отчетности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) отчет о ветеринарно-санитарной экспертизе продукции и сырья животного происхождения на объектах осуществляющих производство, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения по форме, предназначенной для сбора административных данных согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При заполнении данного отчета, используются данные журнала, указанного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 9 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) отчет о ветеринарно-санитарной экспертизе продукции и сырья животного происхождения на объектах внутренней торговли (рынках)по форме, предназначенной для сбора административных данных согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу. Исходными данными для составления отчета являются журналы, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 9 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) отчет о производстве ветеринарных биопрепаратов юридическими лицами по форме, предназначенной для сбора административных данных согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) отчет о применении ветеринарных препаратов, и использовании кормов и кормовых добавок по форме, предназначенной для сбора административных данных согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Ветеринарная отчетность, указанная в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 11 настоящих Правил, представляется физическими и юридическими лицами, осуществляющими предпринимательскую деятельность в области ветеринарии, к пятому числу месяца, следующего за отчетным периодом, в территориальное подразделение соответствующей административно-территориальной единицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок ведения ветеринарного учета и представления  отчетности физическими и юридическими лицами, осуществляющими  предпринимательскую деятельность в области ветеринарии</w:t>
-[...49 lines deleted...]
-        <w:t>приложению 1</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок ведения ветеринарного учета и представления  отчетности государственными ветеринарными организациями</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Государственные ветеринарные организации (далее - государственные организации), в зависимости от осуществляемых функций ведут следующие журналы ветеринарного учета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) журналы ветеринарного учета, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 9 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) журнал регистрации поступивших материалов в ветеринарные лаборатории по ветучету, форме № 7-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...26 lines deleted...]
-        <w:t>приложению 2</w:t>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) журнал бактериологических исследований по ветучету, форме № 8-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...26 lines deleted...]
-        <w:t>приложению 3</w:t>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) журнал вирусологических исследований по ветучету, форме № 9-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...26 lines deleted...]
-        <w:t>приложению 4</w:t>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) журнал серологических исследований по ветучету, форме № 10-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...26 lines deleted...]
-        <w:t>приложению 5</w:t>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) журнал гематологических исследований по ветучету, форме № 11-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...26 lines deleted...]
-        <w:t>приложению 6</w:t>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) журнал гистологических исследований по ветучету, форме № 12-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) журнал исследований проб кожевенного и мехового сырья на сибирскую язву по ветучету, форме № 13-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) журнал учета лабораторных исследований на паразитарные болезни животных по ветучету, форме № 14-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) журнал микотоксикологических исследований кормов и других материалов по ветучету, форме № 15-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) журнал химико-токсикологических исследований по ветучету, форме № 16-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) журнал биохимических и лабораторно-клинических исследований по ветучету, форме № 17-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) журнал гидрохимических и токсикологических исследований рыбохозяйственных водоемов по ветучету, форме № 18-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) журнал учета исследований радиологического отдела ветеринарной лаборатории по ветучету, форме № 19-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) журнал учета движения штаммов микроорганизмов используемых в ветеринарии по ветучету, форме № 20-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) журнал учета лабораторных животных, зараженных возбудителями инфекционных, инвазионных и грибковых заболеваний животных по ветучету, форме № 21-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) журнал выдачи штаммов микроорганизмов по ветучету, форме № 22-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) журнал регистрации результатов проверки свойств штаммов микроорганизмов по ветучету, форме № 23-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) журнал регистрации уничтожения биоматериала, культур штаммов микроорганизмов по ветучету, форме № 24-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) журнал регистрации результатов экспертизы пищевых продуктов, полуфабрикатов и сырья животного происхождения по ветучету, форме № 25-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) журнал регистрации результатов молекулярно-генетических исследований по ветучету, форме № 26-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) журнал о дезинфекции транспортных средств на ветеринарных контрольных постах по ветучету, форме № 27-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) журнал по хранению и поступлению республиканского запаса ветеринарных препаратов по ветучету, форме № 28-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...26 lines deleted...]
-        <w:t>подпунктах 3)</w:t>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Государственные организации в форме республиканских государственных предприятий в зависимости от осуществляемых функций представляют следующие виды отчетности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) отчет о деятельности ветеринарных лабораторий по форме, предназначенной для сбора административных данных согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) отчет о деятельности референтной лаборатории по форме, предназначенной для сбора административных данных согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Ветеринарная отчетность, указанная в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 14 настоящих Правил, составляется районными филиалами государственной организации и представляется в областные филиалы государственной организации и в территориальное подразделение района к десятому числу месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Филиалы государственной организации в областях, городах областного и республиканского значения, столице представляют в центральный аппарат государственной организации ветеринарную отчетность к пятнадцатому числу месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральный аппарат государственной организации ведет, сводит и проводит анализ ветеринарной отчетности, после чего представляет ее в ведомство к двадцатому числу месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Ветеринарная отчетность, указанная в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 14 настоящих Правил, составляется филиалом в городе республиканского значения государственной организации и представляет в центральный аппарат государственной организации ветеринарную отчетность к пятнадцатому числу месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральный аппарат государственной организации ведет, сводит и проводит анализ ветеринарной отчетности, после чего представляет ее в ведомство к двадцатому числу месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Государственная организация в форме республиканского государственного учреждения представляет отчет о ликвидации очагов особо опасных болезней животных, по форме, предназначенной для сбора административных данных согласно приложению 42 к приказу, который составляется на основе актов выполненных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ветеринарная отчетность составляется областными филиалами государственной организации и представляется в центральный аппарат государственной организации к пятнадцатому числу месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральный аппарат государственной организации сводит и проводит анализ ветеринарной отчетности, после чего представляет ее в ведомство к двадцатому числу месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Государственные организации, созданные местными исполнительными органами соответствующих административно-территориальных единиц, (далее – государственные организации МИО) ведут следующие журналы ветеринарного учета, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 9 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Государственные организации МИО представляют следующие виды отчетности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отчет о наличии и расходовании биопрепаратов, полученных по государственному заказу по форме, предназначенной для сбора административных данных согласно приложению 35 к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отчет о болезнях животных по форме, предназначенной для сбора административных данных согласно приложению 37 к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) отчет, указанный в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 11 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Ветеринарная отчетность, указанная в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6)</w:t>
-[...79 lines deleted...]
-        <w:t>приложению 33</w:t>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 19 настоящих Правил, составляется ветеринарным пунктом в городе районного значения, селе, поселке и сельском округе и представляется в центральный аппарат государственной организации МИО области к пятому числу месяца следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральный аппарат государственной организации МИО области ведет, сводит и проводит анализ ветеринарной отчетности, после чего представляет ее в подразделение МИО области к десятому числу месяца, следующего за отчетным периодом и второй экземпляр отчетности в соответствующее территориальное подразделение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная организация МИО в городе областного и республиканского значения, столице ведет и проводит анализ ветеринарной отчетности, после чего представляет ее в подразделение МИО города областного и республиканского значения, столицы к десятому числу месяца, следующего за отчетным периодом и второй экземпляр отчетности в соответствующее территориальное подразделение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z90" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок ведения ветеринарного учета и представления  отчетности подразделениями местных исполнительных органов,  осуществляющими деятельность в области ветеринарии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z91" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Подразделения МИО представляют следующие виды отчетности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z92" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) отчеты, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 19 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z93" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отчет о вопросах строительства ветеринарно-санитарных объектов, лицензирования, численности ветеринарных врачей, оказывающих услуги в области ветеринарии и идентификации животных, по форме, предназначенной для сбора административных данных согласно приложению 39 к приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z94" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Подразделения МИО после свода и анализа отчетов, представленных государственными организациями МИО областей, городов республиканского значения, столицы, представляют ветеринарную отчетность к пятнадцатому числу месяца, следующего за отчетным периодом, в территориальные подразделения областей, городов республиканского значения, столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальные подразделения областей, городов республиканского значения, столицы проводят анализ отчетов, представленных подразделениями МИО, на достоверность их заполнения и представляют в ведомство ветеринарную отчетность с результатами проведенных анализов к двадцатому числу месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра сельского хозяйства РК от 17.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок ведения ветеринарного учета и представления  отчетности территориальными подразделениями и ветеринарными  контрольными постами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Территориальные подразделения, в том числе ветеринарные контрольные посты ведут следующие журналы ветеринарного учета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) журнал учета и осмотра перемещаемых (перевозимых) животных на пограничном ветеринарно-санитарном контрольном посту по ветучету, форме № 29-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) журнал учета результатов осмотра убойных животных и ветеринарно-санитарной экспертизы мяса и мясопродуктов на убойных пунктах (площадках) и мясокомбинатах по ветучету, форме № 30-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) журнал регистрации животных, продукция и сырье животного происхождения, реализуемых, на объектах внутренней торговли (рынках) по ветучету, форме № 31-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) журнал регистрации присвоения учетных номеров объектам производства по ветучету, форме № 32-вет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...146 lines deleted...]
-        <w:t>приложению 36</w:t>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Территориальные подразделения, в том числе ветеринарные контрольные посты представляют следующие виды отчетности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) отчеты, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) отчет об осмотре подконтрольных государственному ветеринарно-санитарному контролю и надзору объектов перемещаемых (перевозимых) через государственную границу по форме, предназначенной для сбора административных данных согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...26 lines deleted...]
-        <w:t>приложению 38</w:t>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) отчет о государственном ветеринарно-санитарном контроле и надзоре и результатах ветеринарно-санитарной экспертизы продукции и сырья животного происхождения на объектах, осуществляющих производство, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения по форме, предназначенной для сбора административных данных согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) отчет о проверке физических и юридических лиц и подразделений местных исполнительных органов, осуществляющих деятельность в области ветеринарии, а также выявленных нарушений законодательства в области ветеринарии по форме, предназначенной для сбора административных данных согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Ветеринарная отчетность, указанная в пункте 24 настоящих Правил, составляется территориальными подразделениями, в том числе ветеринарными контрольными постами и представляется в областные территориальные подразделения к пятнадцатому числу месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальные подразделения областей, городов республиканского значения, столицы представляют в ведомство ветеринарную отчетность к двадцатому числу месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ведомство анализирует отчеты, представленные территориальными подразделениями областей, города республиканского значения, столицы, государственными организациями, и результаты проведенных территориальными подразделениями областей, городов республиканского значения, столицы анализов.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...1691 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра сельского хозяйства РК от 17.05.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Министра сельского хозяйства РК от 17.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="93"/>
-[...373 lines deleted...]
-        <w:t xml:space="preserve"> к приказу.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Ведомство на основании полученных отчетных данных формирует сводный отчет по республике для планирования ветеринарных мероприятий и прогнозирования возможности возникновения, развития и ликвидации болезней животных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z108" w:id="104"/>
-[...136 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>